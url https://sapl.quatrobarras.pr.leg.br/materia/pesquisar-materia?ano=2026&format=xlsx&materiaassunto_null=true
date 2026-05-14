--- v1 (2026-03-22)
+++ v2 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="888" uniqueCount="431">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -436,137 +436,595 @@
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1614/29.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, em parceria com a Viação Castelo Branco, a realização de um estudo para a implementação de uma rota que atenda os bairros Estrada do Pocinho, Monte Alegre e Portal da Graciosa, com o objetivo de contemplar os moradores que ainda não conseguem usufruir do programa de transporte público Joião.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1615/indicacao_30_2026.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo, por meio da secretaria competente, avalie a situação dos CEPs nas estradas rurais, com a finalidade de atribuir um CEP específico e distinto para cada via nos bairros Palmitalzinho, Ribeirão do Tigre, Monte Alegre e Estrada do Pocinho.</t>
   </si>
   <si>
+    <t>1617</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>ANTONIO CEZAR CREPLIVE (TOTÓ)</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1617/indicacao_31_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica pintura das vagas de idoso e deficiente em frente ao Banco Bradesco, considerando que não existe mais o ponto de táxi no local.</t>
+  </si>
+  <si>
+    <t>1618</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1618/modelo_indicacao.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para que seja implantada uma travessia elevada no cruzamento da Rua Alfredo Miguel Baduy (trecho entre os nº 296 e 472 – Loteamento Bosque Merhy) com a Rua Nilo Fávaro (trecho entre os nº 1333 e 943).</t>
+  </si>
+  <si>
+    <t>1619</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1619/calcadas.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja realizado o conserto da calçada localizada na Rua Papa João Paulo XXIII, em frente ao número 1385, no bairro Jardim Menino Deus.</t>
+  </si>
+  <si>
+    <t>1620</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Indica a concessão de vale-alimentação aos servidores ocupantes de cargos em comissão e aos estagiários da Prefeitura Municipal, ressalta-se que servidores vinculados ao Poder Legislativo Municipal já recebem o referido benefício, evidenciando a viabilidade administrativa e orçamentária da medida, bem como a importância de sua ampliação no âmbito do Poder Executivo. Além disso, o Tribunal de Contas do Estado (TCE) admite a concessão de vale-alimentação a servidores públicos, desde que observados os princípios da legalidade, razoabilidade e interesse público, o que reforça a legitimidade da presente proposta.</t>
+  </si>
+  <si>
+    <t>1622</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1622/indicacao_35_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se a realização da poda de arvores na Rua José Rodrigues Fortes , próximo ao numeral 16 no Bairro Jardim Patrícia.</t>
+  </si>
+  <si>
+    <t>1623</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1623/indicacao_36_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a revitalização da sinalização horizontal (faixas de pedestres) e vertical no cruzamento da Avenida 25 de Janeiro com a Rua José Rodrigues Fortes, no Bairro Jardim Patrícia, visando melhorar a segurança dos pedestres e condutores.</t>
+  </si>
+  <si>
+    <t>1625</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1625/indicacao_37_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para que as Secretarias competentes intensifiquem a fiscalização sobre o descarte irregular de entulhos nas vias públicas, bem como estabeleçam e divulguem um cronograma de recolhimento desses materiais, de forma acessível a todos os munícipes, além da realização de campanhas de conscientização e aplicação de medidas de responsabilização aos infratores.</t>
+  </si>
+  <si>
+    <t>1629</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>ANDERSON MENDONÇA (RATO)</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1629/indicacao_38_2026.pdf</t>
+  </si>
+  <si>
+    <t>Para que o EXECUTIVO MUNICIPAL, venha implantar telemedicina, por meio de cooperação com o Instituto de Tecnologia do Paraná e demais instituições estratégicas nas áreas de saúde, ciência e tecnologia</t>
+  </si>
+  <si>
+    <t>1630</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1630/indicacao_xxx_2026_lixeiras_de_bituca_nos_parques_recuperacao_automatica_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de coletores de bitucas de cigarro (bituqueiras) em todas as praças públicas do Município de Quatro Barras.</t>
+  </si>
+  <si>
+    <t>1631</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1631/implantacao_de_pontos_de_onibus_escolares.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado implantação de pontos de ônibus escolares cobertos ao longo da Rua Anhangava, com estrutura adequada para garantir segurança, conforto e acessibilidade aos estudantes que utilizam o transporte escolar.</t>
+  </si>
+  <si>
+    <t>1633</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1633/indicacao_41_2026.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja realizada a substituição da boca de lobo de concreto que se encontra quebrada, por uma de ferro, em frente ao numero 1422, Rua do Contorno, Granja das Acácias.</t>
+  </si>
+  <si>
+    <t>1634</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1634/indicacao_42_2026.pdf</t>
+  </si>
+  <si>
+    <t>- Que a Prefeitura Municipal, por meio do setor competente, solicite aos Correios a retificação do nome de algumas ruas do município que aparecem com a identificação errada no site de busca da Empresa.</t>
+  </si>
+  <si>
+    <t>1635</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1635/indicacao_43_2026.pdf</t>
+  </si>
+  <si>
+    <t>- Que seja analisada a possibilidade de enviar a esta Câmara Municipal o Projeto de Lei em anexo, cujo objetivo é instituir, no âmbito do Município de Quatro Barras, o Mês do Animal Doméstico, a ser comemorado, anualmente, no mês de Março, passando a integrar o Calendário Oficial de Eventos do Município”.</t>
+  </si>
+  <si>
+    <t>1636</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1636/indicacao_44_2026.pdf</t>
+  </si>
+  <si>
+    <t>- Que seja analisada a possibilidade de enviar a esta Câmara Municipal o Projeto de Lei em anexo, cujo objetivo é instituir o “Programa Municipal de Acolhimento Provisório de cães e gatos em Pós-Operatório, com concessão de benefícios fiscais aos participantes”.</t>
+  </si>
+  <si>
+    <t>1637</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1637/indicacao_45_2026.pdf</t>
+  </si>
+  <si>
+    <t>Cruzamento da Rua José Rodrigues com a Rua 25 de Janeiro. Solicita  de roçagem e limpeza de via pública.</t>
+  </si>
+  <si>
+    <t>1638</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1638/46.pdf</t>
+  </si>
+  <si>
+    <t>Que seja analisada a possibilidade de enviar a esta Câmara Municipal o Projeto de Lei em anexo, cujo objetivo é instituir o Programa Municipal de Incentivo ao Comércio Local – “Compre Aqui”, com a finalidade de fomentar o comércio local, estimular o consumo de produtos e serviços oferecidos por estabelecimentos sediados no Município e fortalecer a economia e a geração de empregos locais.</t>
+  </si>
+  <si>
+    <t>1639</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1639/47.pdf</t>
+  </si>
+  <si>
+    <t>Que seja analisada a possibilidade de enviar a esta Câmara Municipal o Projeto de Lei em anexo, cujo objetivo é instituir o Programa Municipal de Capacitação do Comércio, com a finalidade de promover a formação, o aperfeiçoamento e a atualização profissional de comerciantes, empreendedores e trabalhadores do setor de comércio e serviços.</t>
+  </si>
+  <si>
+    <t>1641</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1641/indicacao_48_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito que, por meio da secretaria competente, seja providenciada a instalação de um ventilador na capela mortuária do Jardim Menino Deus.</t>
+  </si>
+  <si>
+    <t>1642</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1642/indicacao_49_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para que seja realizada a troca das lâmpadas de iluminação pública no poste localizado na Rua Argemiro Fulgêncio da Cruz, em frente ao imóvel de nº 374._x000D_
+_x000D_
+OBS: RETIRADO PELO AUTOR.</t>
+  </si>
+  <si>
+    <t>1644</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1644/indicacao_50_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja analisada a possibilidade de enviar a esta Câmara Municipal o Projeto de Lei em anexo, cujo objetivo é instituir no âmbito do Sistema Municipal de Ensino o “Programa de Educação Empreendedora e Economia Local”, a ser desenvolvido como conteúdo complementar nas escolas da rede pública municipal.</t>
+  </si>
+  <si>
+    <t>1645</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1645/indicacao_51_2026.pdf</t>
+  </si>
+  <si>
+    <t>Poda de árvores no acesso ao CMEI Tia Elenai, na Av. 25 de Janeiro, n° 4740, no Bairro Colônia Maria José.</t>
+  </si>
+  <si>
+    <t>1651</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1651/indicacao_52_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito que, por meio da secretaria competente, seja realizada a instalação de refletores na cancha de areia localizada ao lado do Complexo Aquático Eliza Vera Santos Fortes, no pátio da Educação, a fim de possibilitar a utilização do espaço pelos usuários no período noturno.</t>
+  </si>
+  <si>
+    <t>1652</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1652/indicacao_53_2026.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja verificado o motivo dos vazamentos nas caixas de água do ginásio do Menino Deus.</t>
+  </si>
+  <si>
+    <t>1653</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1653/indicacao_54_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para que seja realizada a troca das lâmpadas de iluminação dos postes externos do espaço “Meu Campinho”, especialmente nas luminárias em formato de globo.</t>
+  </si>
+  <si>
+    <t>1654</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1654/indicacao_55_2026.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja realizada a pintura de faixa amarela na Rua Papa João Paulo I, ao lado do Ginásio Menino Deus, com o objetivo de impedir o estacionamento em ambos os lados da via, garantindo melhor fluidez no tráfego e facilitando a passagem dos ônibus escolares, caminhões da coleta de lixo e do Joião.</t>
+  </si>
+  <si>
+    <t>1656</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1656/indicacao_xxx_2026_reparo_e_manutencao_rua_13_de_maio_777_jd_menino_deus.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se, em caráter de urgência, o reparo e a manutenção do buraco com surgência de água na Rua 13 de Maio, em frente ao nº 777, Bairro Jardim Menino Deus, tendo em vista o risco de acidentes e a deterioração acelerada da via pública.</t>
+  </si>
+  <si>
+    <t>1657</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1657/indicacao_57_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que a prefeitura municipal considere a possibilidade de estender a capacitação em noções básicas de primeiros socorros, nos termos da Lei Federal nº 13.722/2018 – LEI LUCAS, para todos os servidores públicos do Município de Quatro Barras</t>
+  </si>
+  <si>
+    <t>1658</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1658/indicacao_58_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que a Prefeitura Municipal, a fim de trazer maior segurança aos munícipes que utilizam a Unidade de Saúde “Jardim Graciosa”, localizada na Colônia Maria José, realize melhorias na iluminação externa, especialmente, na entrada da referida US</t>
+  </si>
+  <si>
+    <t>1659</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1659/indicacao_59_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que a Prefeitura Municipal realize a manutenção do quadro de luz localizado no vão de acesso às salas de atividades do CÉU DAS ARTES, no Jardim Menino Deus.</t>
+  </si>
+  <si>
+    <t>1665</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1665/indicacao_60_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para que seja realizada, com urgência, a manutenção da Rua do Cavo, com serviços de patrolamento, ensaibramento e melhorias na via.</t>
+  </si>
+  <si>
+    <t>1669</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1669/fc_indicacao_abrigos.onibus.escolar_rua.aguida.soares_30.04.26_1.pdf</t>
+  </si>
+  <si>
+    <t>Que a Prefeitura Municipal faça a implantação de abrigo no ponto de ônibus localizado na rua Aguida Soares de Lima, na altura do número 158, onde ocorre o embarque e desembarque das crianças que utilizam o transporte escolar, além dos munícipes que utilizam o transporte público.</t>
+  </si>
+  <si>
+    <t>1670</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1670/62_2.pdf</t>
+  </si>
+  <si>
+    <t>Colocação de placa de estacionamento exclusivo para motos na vaga indicada para motos em frente a Lotérica Pinheirão na Avenida Dom Pedro II, no Centro de Quatro Barras</t>
+  </si>
+  <si>
+    <t>1671</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1671/63.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de travessia elevada na Avenida Dom Pedro II, próxima ao cruzamento com a Rua Miguel Vidolin, a fim de trazer maior segurança para os munícipes que transitam pela região, principalmente nos horários de grande movimento.</t>
+  </si>
+  <si>
     <t>1583</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1583/requerimento_01_2026.pdf</t>
   </si>
   <si>
     <t>A retirada do projeto de lei nº 33/2025, de minha autoria, dos trâmites administrativos desta instituição, que dispõe sobre a identificação eletrônica (microchipagem) de cães e gatos no âmbito do Município de Quatro Barras.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>FERNANDO CUNHA, ANDERSON MENDONÇA (RATO), ANTONIO CEZAR CREPLIVE (TOTÓ), EDUARDO JOSÉ LAGO (DUDU), JACQUELINE JOICE BERTAPELI DOS SANTOS, MARCEL JULIO GUIMARÃES, RENATO DITADI, SANDRO ELENO ANDREATTA (PROF. LENO), THIAGO HENRIQUE DA SILVA</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1591/cmqb_requerimento.c.inquerito_copel_02.03.26.pdf</t>
   </si>
   <si>
     <t>A instauração de Comissão de Inquérito, nos termos do artigo 59 do Regimento Interno da Câmara, para apurar as responsabilidades da Concessionária COPEL quanto aos frequentes problemas de falta de energia elétrica em várias localidades da Cidade de Quatro Barras, bem como, quanto a precariedade do serviço de atendimento às famílias atingidas pelo referido problema.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1601/cmqb_req_prazo.assessoria.espec__ci.copel_11.03.26.pdf</t>
   </si>
   <si>
     <t>1)	O Prazo de 120 (cento e vinte) dias para ultimação dos trabalhos da Comissão de Inquérito nº 01/2026, denominada “CPI DO APAGÃO”;_x000D_
 _x000D_
 2)	A contratação de assessoria jurídica especializada em assuntos de concessão de energia e condução de processos legislativos investigatórios.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1603/04-2026__lei_15.326.pdf</t>
   </si>
   <si>
     <t>Manifestação do executivo municipal quanto a aplicação da Lei 15.326/2026, na Administração Pública de Quatro Barras, garantindo o reconhecimento e valorização profissional e a segurança jurídica às educadoras passíveis de enquadramento nas carreiras docentes na educação infantil.</t>
   </si>
   <si>
+    <t>1661</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1661/pedido_de_informacao_sobre_emprestimo..pdf</t>
+  </si>
+  <si>
+    <t>Tendo em vista a aprovação das Mensagens 23/2022 e 14/2024 do Poder Executivo Municipal, na qual autoriza operação de crédito nos valores de R$ 20.000.000,00 (vinte milhões de reais) e R$ 30.000.000,00 (Trinta milhões de reais), solicito:_x000D_
+_x000D_
+1-	Quanto desses valores já foram utilizados até o momento?_x000D_
+2-	Quais obras e equipamentos?</t>
+  </si>
+  <si>
     <t>1565</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>FERNANDO CUNHA, ANTONIO CEZAR CREPLIVE (TOTÓ), EDUARDO JOSÉ LAGO (DUDU), JACQUELINE JOICE BERTAPELI DOS SANTOS</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1565/projeto_de_lei_01_2026_reajuste.pdf</t>
   </si>
   <si>
     <t>Autoriza o reajuste sobre os valores dos vencimentos dos cargos de provimento efetivo e de comissão do Poder Legislativo Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>ANDERSON MENDONÇA (RATO)</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1572/projeto_de_lei_02_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a participação de produtores manuais, artesãos, culinaristas e pequenos empreendedores em feiras e eventos oficiais do Município de Quatro Barras e dá outras providências.</t>
   </si>
   <si>
+    <t>1640</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1640/projeto_de_lei_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, O PROGRAMA “ADOTE UM PRAÇA” E DÁ OUTRAS PROVIDÊNCIA._x000D_
+_x000D_
+_x000D_
+	A Câmara Municipal de Quatro Barras, Estado do Paraná, aprovou de Autoria do Vereador Renato Ditadi, e eu, Prefeito Municipal, nos termos do art. 54, § 8º. Da Lei Orgânica do Município de Quatro Barras – Pr., sanciono a seguinte Lei:_x000D_
+_x000D_
+_x000D_
+Art. 1º - Fica instituído o Programa “Adote uma Praça” no âmbito do Município de Quatro Barras, com o objetivo de promover a participação da iniciativa privada, entidades civis, organizações não governamentais e cidadãos na conservação, manutenção e melhoria das praças públicas municipais e demais logradouros urbanos._x000D_
+Art. 2º - A adoção poderá ser feita por pessoa física ou jurídica, mediante termo de cooperação firmado com o Poder Executivo, observadas as diretrizes estabelecidas em regulamento próprio._x000D_
+Art. 3º - O adotante poderá executar serviços de manutenção, jardinagem, paisagismo, pintura, instalação de equipamentos de lazer, cultura e esporte, desde que previamente aprovados pelo órgão competente da Prefeitura Municipal._x000D_
+Art. 4º - Em contrapartida, será permitida ao adotante a colocação de placa institucional com sua logomarca ou nome, conforme os padrões estabelecidos pelo Município, vedada qualquer forma de propaganda comercial._x000D_
+Art. 5º O Poder Executivo poderá promover campanhas de conscientização, eventos e ações de reconhecimento público com o intuito de incentivar e divulgar o Programa “Adote uma Praça”._x000D_
+Art. 6º O Poder Executivo Municipal poderá, mediante legislação específica, propor a concessão de incentivos fiscais aos participantes do Programa “Adote uma Praça”, desde que observadas as disposições da Lei Complementar        nº 101, de 4 de maio de 2000 (Lei de Responsabilidade Fiscal), e da legislação tributária vigente._x000D_
+§1º A concessão dependerá da demonstração de interesse público e do cumprimento das obrigações previstas no termo de cooperação._x000D_
+§2º A regulamentação estabelecerá os critérios de elegibilidade, limites da renúncia fiscal e mecanismos de controle e fiscalização._x000D_
+Art. 7º - O Poder Executivo regulamentará esta Lei no prazo de 90 (noventa) dias, contados a partir da data de sua publicação, podendo estabelecer critérios técnicos, administrativos e ambientais para a execução do programa._x000D_
+Art. 8º - Esta Lei entra em vigor na data de sua publicação</t>
+  </si>
+  <si>
+    <t>1673</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1673/passinho_data_alterada_nova_lei.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 00-2026_x000D_
+_x000D_
+Altera a Lei n° 1.709/2025 que inclui no calendário oficial de eventos do município de Quatro Barras, o "Dia Municipal Do Flash Back“ e de outras providencias. _x000D_
+	A Câmara Municipal de Quatro Barras, Estado do Paraná, aprovou de Autoria do Vereador Renato Ditadi, e eu, Prefeito Municipal, nos termos do art. 54, § 8º. Da Lei Orgânica do Município de Quatro Barras – Pr., sanciono a seguinte Lei:_x000D_
+_x000D_
+Art. 1°. Altera o Art 1° que passara a constar vigorar com o seguinte texto:_x000D_
+Art. 1° Fica incluído no calendário oficial de eventos do Município de Quatro Barras, o "Dia Municipal Do Flash Back " a ser comemorado anualmente em: 12/09. _x000D_
+Art. 2°. O dia Municipal do Flash Back, terá por objetivo celebrar as manifestações dos quatro pilares/elementos da Cultura Flash Back, que são:_x000D_
+_x000D_
+a)Músicas Retrô _x000D_
+b)Passinhos retrô _x000D_
+c)Djs Retrô _x000D_
+d)Colecionadores retrô_x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+Art. 3º. Está Lei entra em vigor na data da sua publicação:</t>
+  </si>
+  <si>
     <t>1574</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
-  </si>
-[...1 lines deleted...]
-    <t>ANTONIO CEZAR CREPLIVE (TOTÓ)</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1574/mocao_de_pesar_roslangela_polichuk_toto.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, Estado do Paraná, por iniciativa do Vereador Antonio Cezar Toto Creplive, apresenta nos termos regimentais esta Moção de Pesar pelo falecimento da senhora Roslangela Polichuk (1965 – 2026), prestando solidariedade aos familiares e amigos neste momento de profunda dor._x000D_
 _x000D_
 Com profundo pesar e imensa gratidão por sua vida, nos despedimos de Roslangela Polichuk, filha de Taracio Polichuk e Vitória Tibucheski Polichuk, nascida em 07 de março de 1965 e que nos deixou em 19 de fevereiro de 2026._x000D_
 _x000D_
 Roslangela foi muito mais que um nome na história de Quatro Barras. Ela foi presença, foi construção, foi memória viva. Mãe de oito filhos — Naja, Thiago, Gabriel, Amanda, Lucas, Marisa, Angelo e Nathalia — e avó de oito netos, fez da família seu primeiro e mais sagrado ofício. Seu amor se multiplicou em gerações, deixando marcas eternas em cada um que teve o privilégio de chamá-la de mãe e de vó.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1578/mocao_de_pesar_zeferino_ferdinando_zanchettin.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve, no uso de suas atribuições regimentais, manifesta solidariedade e encaminha a presente MOÇÃO DE PESAR à família do Senhor Zeferino  Ferdinando Zanchettin.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1580/dra_camila_cecconelo_delegada.pdf</t>
@@ -591,86 +1049,236 @@
 _x000D_
 O Vereador que este subscreve, vem respeitosamente requerer que, após ouvido o plenário, seja encaminhado congratulações nos termos desta Moção de Aplausos a Sra. _x000D_
 Delegada Dra. Camila Cecconello, ao Delegado Aposentado do SICRIDE Dr. Renato Prebianca (in memoriam sua esposa Dulce Mara de Macedo Prebianca), à jornalista Patrícia Cavallari, chefe de redação da Rede Massa, e à jornalista investigativa Beatriz Monteiro, pelo notável e incansável trabalho desempenhado na reabertura e aprofundamento das investigações do Caso Giovanna._x000D_
 _x000D_
 A Delegada Dra. Camila Cecconello demonstrou elevado compromisso com a justiça ao reabrir o caso, conduzindo investigação minuciosa baseada na coleta e análise de provas pretéritas e contemporâneas, trazendo à luz informações relevantes e determinante</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1594/mocao_de_aplausos_claudia_barbosa_de_campos_e_maicon_jose_inocencio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS DE AUTORIA DO VEREADOR MARCEL JÚLIO GUIMARÃES À CLAUDIA BARBOSA DE CAMPOS E MAICON JOSÉ INOCÊNCIO.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1607/mocao_de_aplausos_dalledone.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, por iniciativa do Vereador Fernando Cunha, no uso de suas atribuições legais e regimentais, apresenta a presente MOÇÃO DE RECONHECIMENTO à atuação profissional do advogado CLÁUDIO DALLEDONE JÚNIOR, no contexto dos desdobramentos judiciais relacionados ao caso da menina Giovanna dos Reis Costa, ocorrido no Município de Quatro Barras no ano de 2006, fato que marcou profundamente a comunidade local pela sua gravidade, repercussão social e pelo clamor coletivo por justiça.</t>
   </si>
   <si>
+    <t>1624</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1624/mocao_de_aplausos_rose_schinemann.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que subscreve vem respeitosamente requerer que, após ouvido o plenário, seja decidido render homenagem e aplausos à Pra. Rose Schinemann, coordenadora das Esposas de Ministros da Igreja Assembléia de Deus da 2ª Região, pela organização da Conferência "Sou Filha, Sou Herdeira", realizada entre os dias 20 e 22 de março de 2026, na Assembléia de Deus em Quatro Barra</t>
+  </si>
+  <si>
+    <t>1628</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1628/mocao_de_pesar_assis_francisco_pereira.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR_x000D_
+_x000D_
+O vereador que a presente subscreve, no uso de suas atribuições regimentais, manifesta solidariedade e encaminha a presente Moção de Pesar à família do Senhor:_x000D_
+Assis Francisco Pereira_x000D_
+_x000D_
+	Com imenso pesar e profunda tristeza, presto minhas condolências pelo falecimento de Assis Francisco Pereira, ocorrido no dia 31 de março de 2026._x000D_
+	Homem de fé, amor e dedicação ao próximo, foi pai, esposo, amigo e líder comunitário. Um exemplo de honestidade, trabalho e compromisso, sempre defensor da família e da comunidade._x000D_
+Seu Assis nos deixou, mas seu legado permanece vivo em nossos corações._x000D_
+	Neste momento de dor, expressamos nossa solidariedade aos familiares e amigos, desejando que encontrem conforto nas memórias e no legado que ele construiu ao longo de sua vida._x000D_
+Descanse em paz, querido Assis, na certeza da vida eterna._x000D_
+Nosso eterno carinho, respeito e admiração._x000D_
+_x000D_
+Câmara Municipal de Quatro Barras, 06 de abril de 2026._x000D_
+_x000D_
+	_x000D_
+SANDRO ELENO ANDREATTA (LENO)._x000D_
+Vereador</t>
+  </si>
+  <si>
+    <t>1655</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1655/mocao_de_aplausos_rotan_izabela.pdf</t>
+  </si>
+  <si>
+    <t>Heliton Nascimento Ribeiro_x000D_
+Carlos Dymas Camargo Laureth_x000D_
+Luiz Henrique da Cruz_x000D_
+Mateus Goulart dos Santos_x000D_
+_x000D_
+O Vereador que este subscreve, vem respeitosamente requerer que, após ouvido o plenário, seja encaminhado congratulações nos termos desta Moção de Aplausos aos Policiais Militares da ROTAN:_x000D_
+_x000D_
+- SD Nascimento _x000D_
+- SD Dymas _x000D_
+- SD Da Cruz_x000D_
+-  SD Goulart</t>
+  </si>
+  <si>
+    <t>1662</t>
+  </si>
+  <si>
+    <t>LEITURA DA MOÇÃO DE APLAUSOS DE AUTORIA DO VEREADOR FERNANDO CUNHA AO SENHOR WILSON ALVES BOIADEIRO.</t>
+  </si>
+  <si>
+    <t>1664</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1664/fc_mocao.aplauso_wilson.alves.boiadeiro_04.05.26.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Quatro Barras, por meio do Vereador Fernando Cunha, concede esta MOÇÃO DE APLAUSO ao senhor Wilson Alves Boiadeiro, um dos motoristas mais conhecidos e respeitados da Prefeitura Municipal de Quatro Barras</t>
+  </si>
+  <si>
+    <t>1672</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1672/mocao_de_pesar_julio_cesar_sousa.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Quatro Barras, Estado do Paraná, por iniciativa do Vereador Antonio Cezar Toto Creplive, apresenta nos termos regimentais esta Moção de Pesar pelo falecimento do Sr. Julio Cesar Sousa, ocorrido recentemente, deixando familiares, amigos e toda a comunidade consternados com sua partida._x000D_
+_x000D_
+Homem de valores, dedicação e respeito ao próximo, Julio Cesar Sousa construiu ao longo de sua vida uma trajetória marcada pela amizade, pela convivência harmoniosa e pelo carinho daqueles que tiveram o privilégio de conhecê-lo. Sua ausência deixa saudades e lembranças que jamais serão esquecidas._x000D_
+_x000D_
+Neste momento de dor e despedida, esta Casa Legislativa solidariza-se com todos os familiares e amigos, rogando a Deus que conceda conforto, força e serenidade para enfrentar esta irreparável perda.</t>
+  </si>
+  <si>
     <t>1599</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DACÂMARA MUNICIPAL DE QUATROBARRAS.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1609/02_2026_servidor.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Servidor Público Padrão a senhora; Meri do Rocio de Oliveira Pedroso, Servidora Pública Municipal na Ativa, com o Cargo de Merendeira, Lotado na Secretaria Municipal de Educação, da Prefeitura Municipal de Quatro Barras, Estado do Paraná.</t>
   </si>
   <si>
+    <t>1626</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1626/projeto_de_decreto_legislativo_03_2026_-_fernando_cunha.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Servidor Público Padrão ao senhor Noviquer Jambiski de Oliveira, Servidor Público Municipal na Ativa, com o Cargo de Operário, Lotado na Secretaria Municipal de Meio Ambiente, Agricultura e Bem-Estar Animal, da Prefeitura Municipal de Quatro Barras, Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>1666</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1666/projeto_de_decreto_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Servidor Público Padrão a senhora ROSANGELA DE OLIVEIRA SENS, Servidora Pública Municipal na Ativa, com o Cargo de MERENDEIRA, lotada na Secretaria Municipal de Educação, Esporte, Lazer e Juventude, da Prefeitura Municipal de Quatro Barras, Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>1667</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1667/projeto_de_decreto_legislativo_05_2026_-_toto.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Servidor Público Padrão ao senhor Wilian Fagundes, Servidor Público Municipal na Ativa, com o Cargo de Motorista, Lotado na Secretaria Municipal de Meio Ambiente, Agricultura e Bem-Estar Animal, da Prefeitura Municipal de Quatro Barras, Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>1668</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1668/projeto_de_decreto_legislativo_06_2026_cidadao_honorario_paulo_sergio_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário do Município de Quatro Barras, Estado do Paraná, ao Paulo Sérgio de Souza.</t>
+  </si>
+  <si>
     <t>1577</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1577/resolucao_01_2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REAJUSTE SOBRE O VALOR DO AUXILIO ALIMENTAÇÃO PREVISTO NA RESOLUÇÃO 02/2025.</t>
   </si>
   <si>
+    <t>1621</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1621/resolucao_02_2025_eleicao_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ELEIÇÃO DE RENOVAÇÃO DA MESA DIRETORA PARA O BIÊNIO 2027/2028 DA CÂMARA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ.</t>
+  </si>
+  <si>
+    <t>1660</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1660/fc_projeto.res_altera.layout.camara_15.01.26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a padronização da identidade visual da Câmara Municipal de Quatro Barras e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1675</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>EMENDA</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1675/fc_substitutivo_pdl.03.26_func.pub.padrao_13.05.26_1.pdf</t>
+  </si>
+  <si>
+    <t>SUBSTITUTIVO GERAL AO PROJETO DE DECRETO LEGISLATIVO Nº 03/2026, passando a conceder o Título de Servidor Público Padrão à Senhora Merielen Vodan, servidora pública municipal da ativa, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1562</t>
   </si>
   <si>
     <t>MEN</t>
   </si>
   <si>
     <t>MENSAGEM</t>
   </si>
   <si>
     <t>LORENO BERNARDO TOLARDO</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1562/mensagem_01_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza a revisão geral anual relativa à reposição da variação inflacionária aos servidores municipais ativos, inativos, pensionistas, conselheiros tutelares, agentes comunitários de saúde, agente de combate às endemias e médicos do programa da saúde da família, e dá outras providências.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1563/mensagem_02_2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1390/2021 que “Autoriza a Poder Executivo Municipal a conceder “Cartão Cesta Básica” e “Cesta Natalina” aos servidores públicos do Município de Quatro Barras, e dá outras providências</t>
@@ -688,50 +1296,152 @@
     <t>1573</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1573/mensagem_04_2026.pdf</t>
   </si>
   <si>
     <t>•	Altera a Lei nº 1684/2024 que “Dispõe sobre a reestruturação administrativa da Prefeitura Municipal de Quatro Barras e dá outras providências”, e dá outras providências.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1588/mensagem_05_2026.pdf</t>
   </si>
   <si>
     <t>•	Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 45.000,00 (quarenta e cinco mil reais), ao orçamento geral do corrente exercício, e dá outras providências,</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1606/mensagem_06_2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1593/2023 que "Cria os componentes municipais do Sistema Nacional de Segurança Alimentar e Nutricional - SISAN, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional", acrescentando os arts. 11-A, 11-B, 11-C e 11-D ao Capítulo III "Das Disposições Gerais e Transitórias, instituindo o Fundo Municipal de Segurança Alimentar e Nutricional, e demais providências".</t>
+  </si>
+  <si>
+    <t>1616</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1616/mensagem_07_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Conselho de Desenvolvimento Econômico, Tecnológico e de Inovação, cria o Fundo Municipal de Desenvolvimento Econômico, Tecnológico e de Inovação e autoriza a criação do Plano de Desenvolvimento, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1627</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1627/mensagem_08_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a retirada do Município de Quatro Barras do Consórcio Intermunicipal das Guardas Municipais da Região Metropolitana de Curitiba – COIN, revoga as Leis Municipais nº 1.478/2022, nº 1.666/2024 e nº 1.738/2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1646</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1646/mensagem_09_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar operação de crédito com a Agência de Fomento Paraná S.S., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1647</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1647/mensagem_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 285,00 (duzentos e oitenta e cinco reais), ao orçamento geral do corrente exercício, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1648</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1648/mensagem_11_2026.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece que os profissionais integrantes do grupo ocupacional magistério lotados nas instituições de ensino do Município de Quatro Barras poderão realizar a hora atividade em regime de Home Office, para planejamento de atividades, preparação de materiais, participação em reuniões e formações on-line.</t>
+  </si>
+  <si>
+    <t>1649</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1649/mensagem_12_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para abertura de Credito Adicional Especial no valor de R$ 51.000,00 (cinquenta e um mil reais), ao orçamento geral do corrente exercício, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1663</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1663/mensagem_13_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui plano de amortização para equacionamento do déficit atuarial do Regime Próprio de Previdência Social - RPPS e dispõe sobre a forma de amortização do déficit técnico atuarial da Previdência Social do Município de Quatro Barras – PREVIBARRAS, de acordo com a Portaria nº 1467/2022, de 02 junho de 2022, com contribuição suplementar por aportes financeiros, mediante atualização anual, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1632</t>
+  </si>
+  <si>
+    <t>RESP</t>
+  </si>
+  <si>
+    <t>RESPOSTA REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1632/oficio_62_2026_resposta_requerimento_4_2026.pdf</t>
+  </si>
+  <si>
+    <t>Resposta Requerimento 04/2026</t>
+  </si>
+  <si>
+    <t>1650</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1650/oficio_72_2026_resposta_requerimento_4_2026.pdf</t>
+  </si>
+  <si>
+    <t>Resposta requerimento 04/2026</t>
+  </si>
+  <si>
+    <t>1643</t>
+  </si>
+  <si>
+    <t>OF</t>
+  </si>
+  <si>
+    <t>OFÍCIOS RECEBIDOS</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1643/oficio_67_2026_licenca_do_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>Ofício 67 2026 - Licença do Prefeito</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1035,56 +1745,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1567/indicacao_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1568/indicacao_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1569/indicacao_03_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1570/indicacao_04_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1571/indicacao_05_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1575/00-2026__pedido_de_remissao_dos_debitos_tributarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1576/07-2026_lombada_na__rua_manoel_alves_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1579/indicacao_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1584/indicacao_09_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1585/indicacao_10_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1586/indicacao_11_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1587/indicacao_12_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1589/indicacao_para_que_seja_realizada_a_manutencao_do_campinho_do_bairro_pinheirinho_incluindo_a_substituicao_das_redes_das_traves_e_demais_reparos_necessarios_na_estrutura_do_local..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1592/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1593/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1595/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1597/indicacao_18_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1600/fc_indicacao_lei_auxilio.moradia.maria_da_penha___04.03.26.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1598/fc_indicacao_licenca.paternidade_23.10.25.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1602/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1604/20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1605/indicacao_23_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1608/indicacao_24_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1610/-2026_compra_de_carrinhos_para_cmeis..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1611/indicacao_26_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1612/27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1613/28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1614/29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1615/indicacao_30_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1583/requerimento_01_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1591/cmqb_requerimento.c.inquerito_copel_02.03.26.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1601/cmqb_req_prazo.assessoria.espec__ci.copel_11.03.26.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1603/04-2026__lei_15.326.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1565/projeto_de_lei_01_2026_reajuste.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1572/projeto_de_lei_02_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1574/mocao_de_pesar_roslangela_polichuk_toto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1578/mocao_de_pesar_zeferino_ferdinando_zanchettin.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1580/dra_camila_cecconelo_delegada.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1582/mocao_de_aplausos_caso_giovana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1594/mocao_de_aplausos_claudia_barbosa_de_campos_e_maicon_jose_inocencio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1607/mocao_de_aplausos_dalledone.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1609/02_2026_servidor.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1577/resolucao_01_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1562/mensagem_01_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1563/mensagem_02_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1564/mensagem_03_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1573/mensagem_04_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1588/mensagem_05_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1606/mensagem_06_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1567/indicacao_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1568/indicacao_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1569/indicacao_03_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1570/indicacao_04_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1571/indicacao_05_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1575/00-2026__pedido_de_remissao_dos_debitos_tributarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1576/07-2026_lombada_na__rua_manoel_alves_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1579/indicacao_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1584/indicacao_09_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1585/indicacao_10_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1586/indicacao_11_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1587/indicacao_12_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1589/indicacao_para_que_seja_realizada_a_manutencao_do_campinho_do_bairro_pinheirinho_incluindo_a_substituicao_das_redes_das_traves_e_demais_reparos_necessarios_na_estrutura_do_local..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1592/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1593/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1595/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1597/indicacao_18_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1600/fc_indicacao_lei_auxilio.moradia.maria_da_penha___04.03.26.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1598/fc_indicacao_licenca.paternidade_23.10.25.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1602/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1604/20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1605/indicacao_23_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1608/indicacao_24_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1610/-2026_compra_de_carrinhos_para_cmeis..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1611/indicacao_26_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1612/27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1613/28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1614/29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1615/indicacao_30_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1617/indicacao_31_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1618/modelo_indicacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1619/calcadas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1622/indicacao_35_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1623/indicacao_36_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1625/indicacao_37_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1629/indicacao_38_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1630/indicacao_xxx_2026_lixeiras_de_bituca_nos_parques_recuperacao_automatica_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1631/implantacao_de_pontos_de_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1633/indicacao_41_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1634/indicacao_42_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1635/indicacao_43_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1636/indicacao_44_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1637/indicacao_45_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1638/46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1639/47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1641/indicacao_48_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1642/indicacao_49_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1644/indicacao_50_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1645/indicacao_51_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1651/indicacao_52_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1652/indicacao_53_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1653/indicacao_54_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1654/indicacao_55_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1656/indicacao_xxx_2026_reparo_e_manutencao_rua_13_de_maio_777_jd_menino_deus.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1657/indicacao_57_2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1658/indicacao_58_2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1659/indicacao_59_2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1665/indicacao_60_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1669/fc_indicacao_abrigos.onibus.escolar_rua.aguida.soares_30.04.26_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1670/62_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1671/63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1583/requerimento_01_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1591/cmqb_requerimento.c.inquerito_copel_02.03.26.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1601/cmqb_req_prazo.assessoria.espec__ci.copel_11.03.26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1603/04-2026__lei_15.326.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1661/pedido_de_informacao_sobre_emprestimo..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1565/projeto_de_lei_01_2026_reajuste.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1572/projeto_de_lei_02_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1640/projeto_de_lei_03_2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1673/passinho_data_alterada_nova_lei.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1574/mocao_de_pesar_roslangela_polichuk_toto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1578/mocao_de_pesar_zeferino_ferdinando_zanchettin.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1580/dra_camila_cecconelo_delegada.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1582/mocao_de_aplausos_caso_giovana.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1594/mocao_de_aplausos_claudia_barbosa_de_campos_e_maicon_jose_inocencio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1607/mocao_de_aplausos_dalledone.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1624/mocao_de_aplausos_rose_schinemann.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1628/mocao_de_pesar_assis_francisco_pereira.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1655/mocao_de_aplausos_rotan_izabela.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1664/fc_mocao.aplauso_wilson.alves.boiadeiro_04.05.26.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1672/mocao_de_pesar_julio_cesar_sousa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1609/02_2026_servidor.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1626/projeto_de_decreto_legislativo_03_2026_-_fernando_cunha.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1666/projeto_de_decreto_04_2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1667/projeto_de_decreto_legislativo_05_2026_-_toto.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1668/projeto_de_decreto_legislativo_06_2026_cidadao_honorario_paulo_sergio_de_souza.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1577/resolucao_01_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1621/resolucao_02_2025_eleicao_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1660/fc_projeto.res_altera.layout.camara_15.01.26.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1675/fc_substitutivo_pdl.03.26_func.pub.padrao_13.05.26_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1562/mensagem_01_2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1563/mensagem_02_2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1564/mensagem_03_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1573/mensagem_04_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1588/mensagem_05_2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1606/mensagem_06_2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1616/mensagem_07_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1627/mensagem_08_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1646/mensagem_09_2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1647/mensagem_10_2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1648/mensagem_11_2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1649/mensagem_12_2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1663/mensagem_13_2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1632/oficio_62_2026_resposta_requerimento_4_2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1650/oficio_72_2026_resposta_requerimento_4_2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2026/1643/oficio_67_2026_licenca_do_prefeito.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H52"/>
+  <dimension ref="A1:H111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="245.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="251" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1869,586 +2579,2120 @@
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>53</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>136</v>
       </c>
       <c r="H31" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>138</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>139</v>
       </c>
       <c r="D32" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H32" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>143</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>17</v>
+        <v>144</v>
       </c>
       <c r="D33" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>140</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>144</v>
+        <v>43</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H33" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>147</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="D34" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>140</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H34" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>25</v>
+        <v>152</v>
       </c>
       <c r="D35" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
         <v>140</v>
       </c>
-      <c r="F35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="1" t="s">
-        <v>151</v>
+        <v>84</v>
       </c>
       <c r="H35" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>155</v>
       </c>
       <c r="D36" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>158</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
         <v>159</v>
       </c>
-      <c r="B37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>162</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>163</v>
       </c>
-      <c r="B38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="E38" t="s">
+      <c r="H38" t="s">
         <v>165</v>
-      </c>
-[...7 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>166</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>167</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>168</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="B39" t="s">
-[...14 lines deleted...]
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>172</v>
       </c>
-      <c r="B40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D40" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>165</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>166</v>
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>173</v>
       </c>
       <c r="H40" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>175</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>25</v>
+        <v>176</v>
       </c>
       <c r="D41" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>165</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H41" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>29</v>
+        <v>180</v>
       </c>
       <c r="D42" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>165</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="H42" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>33</v>
+        <v>184</v>
       </c>
       <c r="D43" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>165</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>74</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="H43" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>10</v>
+        <v>188</v>
       </c>
       <c r="D44" t="s">
-        <v>185</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>186</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>74</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>84</v>
+        <v>189</v>
       </c>
       <c r="H44" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>17</v>
+        <v>192</v>
       </c>
       <c r="D45" t="s">
-        <v>185</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>186</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>160</v>
+        <v>74</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="H45" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>196</v>
       </c>
       <c r="D46" t="s">
-        <v>192</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>193</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="H46" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>10</v>
+        <v>200</v>
       </c>
       <c r="D47" t="s">
-        <v>197</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>198</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>199</v>
+        <v>74</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="H47" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>17</v>
+        <v>204</v>
       </c>
       <c r="D48" t="s">
-        <v>197</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>198</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>199</v>
+        <v>74</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="H48" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>21</v>
+        <v>208</v>
       </c>
       <c r="D49" t="s">
-        <v>197</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>198</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>199</v>
+        <v>53</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="H49" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>25</v>
+        <v>212</v>
       </c>
       <c r="D50" t="s">
-        <v>197</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>198</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>199</v>
+        <v>43</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="H50" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>29</v>
+        <v>216</v>
       </c>
       <c r="D51" t="s">
-        <v>197</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>198</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>199</v>
+        <v>74</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="H51" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
+        <v>220</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H52" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>223</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>224</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>53</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H53" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>227</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>228</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>53</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H54" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>231</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>232</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>43</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H55" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>235</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>236</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>53</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H56" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>239</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>240</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H57" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>243</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>244</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>74</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H58" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>247</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>248</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>74</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H59" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>251</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>252</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>74</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H60" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>255</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>256</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>43</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H61" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>259</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>260</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>74</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H62" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>263</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>264</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>74</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H63" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>267</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>268</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>74</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H64" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>271</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
+        <v>272</v>
+      </c>
+      <c r="E65" t="s">
+        <v>273</v>
+      </c>
+      <c r="F65" t="s">
+        <v>74</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H65" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>276</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>17</v>
+      </c>
+      <c r="D66" t="s">
+        <v>272</v>
+      </c>
+      <c r="E66" t="s">
+        <v>273</v>
+      </c>
+      <c r="F66" t="s">
+        <v>277</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H66" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>280</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>21</v>
+      </c>
+      <c r="D67" t="s">
+        <v>272</v>
+      </c>
+      <c r="E67" t="s">
+        <v>273</v>
+      </c>
+      <c r="F67" t="s">
+        <v>74</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H67" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>283</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>25</v>
+      </c>
+      <c r="D68" t="s">
+        <v>272</v>
+      </c>
+      <c r="E68" t="s">
+        <v>273</v>
+      </c>
+      <c r="F68" t="s">
+        <v>34</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H68" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>286</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>29</v>
+      </c>
+      <c r="D69" t="s">
+        <v>272</v>
+      </c>
+      <c r="E69" t="s">
+        <v>273</v>
+      </c>
+      <c r="F69" t="s">
+        <v>34</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H69" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>289</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" t="s">
+        <v>290</v>
+      </c>
+      <c r="E70" t="s">
+        <v>291</v>
+      </c>
+      <c r="F70" t="s">
+        <v>292</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H70" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>295</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>17</v>
+      </c>
+      <c r="D71" t="s">
+        <v>290</v>
+      </c>
+      <c r="E71" t="s">
+        <v>291</v>
+      </c>
+      <c r="F71" t="s">
+        <v>168</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H71" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>298</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>21</v>
+      </c>
+      <c r="D72" t="s">
+        <v>290</v>
+      </c>
+      <c r="E72" t="s">
+        <v>291</v>
+      </c>
+      <c r="F72" t="s">
+        <v>48</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H72" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>301</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>25</v>
+      </c>
+      <c r="D73" t="s">
+        <v>290</v>
+      </c>
+      <c r="E73" t="s">
+        <v>291</v>
+      </c>
+      <c r="F73" t="s">
+        <v>48</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H73" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>304</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>305</v>
+      </c>
+      <c r="E74" t="s">
+        <v>306</v>
+      </c>
+      <c r="F74" t="s">
+        <v>140</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H74" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>309</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" t="s">
+        <v>305</v>
+      </c>
+      <c r="E75" t="s">
+        <v>306</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H75" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>312</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>21</v>
+      </c>
+      <c r="D76" t="s">
+        <v>305</v>
+      </c>
+      <c r="E76" t="s">
+        <v>306</v>
+      </c>
+      <c r="F76" t="s">
+        <v>140</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H76" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>315</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D77" t="s">
+        <v>305</v>
+      </c>
+      <c r="E77" t="s">
+        <v>306</v>
+      </c>
+      <c r="F77" t="s">
+        <v>168</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H77" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>318</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>29</v>
+      </c>
+      <c r="D78" t="s">
+        <v>305</v>
+      </c>
+      <c r="E78" t="s">
+        <v>306</v>
+      </c>
+      <c r="F78" t="s">
+        <v>79</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H78" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>321</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
         <v>33</v>
       </c>
-      <c r="D52" t="s">
-[...12 lines deleted...]
-        <v>216</v>
+      <c r="D79" t="s">
+        <v>305</v>
+      </c>
+      <c r="E79" t="s">
+        <v>306</v>
+      </c>
+      <c r="F79" t="s">
+        <v>74</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H79" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>324</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80" t="s">
+        <v>305</v>
+      </c>
+      <c r="E80" t="s">
+        <v>306</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H80" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>327</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81" t="s">
+        <v>305</v>
+      </c>
+      <c r="E81" t="s">
+        <v>306</v>
+      </c>
+      <c r="F81" t="s">
+        <v>34</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H81" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>330</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>47</v>
+      </c>
+      <c r="D82" t="s">
+        <v>305</v>
+      </c>
+      <c r="E82" t="s">
+        <v>306</v>
+      </c>
+      <c r="F82" t="s">
+        <v>168</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H82" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>333</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>52</v>
+      </c>
+      <c r="D83" t="s">
+        <v>305</v>
+      </c>
+      <c r="E83" t="s">
+        <v>306</v>
+      </c>
+      <c r="F83" t="s">
+        <v>74</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H83" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>335</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>57</v>
+      </c>
+      <c r="D84" t="s">
+        <v>305</v>
+      </c>
+      <c r="E84" t="s">
+        <v>306</v>
+      </c>
+      <c r="F84" t="s">
+        <v>74</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H84" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>338</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>61</v>
+      </c>
+      <c r="D85" t="s">
+        <v>305</v>
+      </c>
+      <c r="E85" t="s">
+        <v>306</v>
+      </c>
+      <c r="F85" t="s">
+        <v>140</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H85" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>341</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" t="s">
+        <v>342</v>
+      </c>
+      <c r="E86" t="s">
+        <v>343</v>
+      </c>
+      <c r="F86" t="s">
+        <v>74</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H86" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>345</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>17</v>
+      </c>
+      <c r="D87" t="s">
+        <v>342</v>
+      </c>
+      <c r="E87" t="s">
+        <v>343</v>
+      </c>
+      <c r="F87" t="s">
+        <v>168</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H87" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>348</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>21</v>
+      </c>
+      <c r="D88" t="s">
+        <v>342</v>
+      </c>
+      <c r="E88" t="s">
+        <v>343</v>
+      </c>
+      <c r="F88" t="s">
+        <v>74</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H88" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>351</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>25</v>
+      </c>
+      <c r="D89" t="s">
+        <v>342</v>
+      </c>
+      <c r="E89" t="s">
+        <v>343</v>
+      </c>
+      <c r="F89" t="s">
+        <v>53</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H89" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>354</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>29</v>
+      </c>
+      <c r="D90" t="s">
+        <v>342</v>
+      </c>
+      <c r="E90" t="s">
+        <v>343</v>
+      </c>
+      <c r="F90" t="s">
+        <v>140</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H90" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>357</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>33</v>
+      </c>
+      <c r="D91" t="s">
+        <v>342</v>
+      </c>
+      <c r="E91" t="s">
+        <v>343</v>
+      </c>
+      <c r="F91" t="s">
+        <v>140</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H91" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>360</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
+        <v>361</v>
+      </c>
+      <c r="E92" t="s">
+        <v>362</v>
+      </c>
+      <c r="F92" t="s">
+        <v>74</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H92" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>365</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>17</v>
+      </c>
+      <c r="D93" t="s">
+        <v>361</v>
+      </c>
+      <c r="E93" t="s">
+        <v>362</v>
+      </c>
+      <c r="F93" t="s">
+        <v>74</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H93" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>368</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>21</v>
+      </c>
+      <c r="D94" t="s">
+        <v>361</v>
+      </c>
+      <c r="E94" t="s">
+        <v>362</v>
+      </c>
+      <c r="F94" t="s">
+        <v>292</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H94" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>371</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" t="s">
+        <v>372</v>
+      </c>
+      <c r="E95" t="s">
+        <v>373</v>
+      </c>
+      <c r="F95" t="s">
+        <v>74</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H95" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>376</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" t="s">
+        <v>377</v>
+      </c>
+      <c r="E96" t="s">
+        <v>378</v>
+      </c>
+      <c r="F96" t="s">
+        <v>379</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H96" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>382</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>17</v>
+      </c>
+      <c r="D97" t="s">
+        <v>377</v>
+      </c>
+      <c r="E97" t="s">
+        <v>378</v>
+      </c>
+      <c r="F97" t="s">
+        <v>379</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H97" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>385</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>21</v>
+      </c>
+      <c r="D98" t="s">
+        <v>377</v>
+      </c>
+      <c r="E98" t="s">
+        <v>378</v>
+      </c>
+      <c r="F98" t="s">
+        <v>379</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H98" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>388</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>25</v>
+      </c>
+      <c r="D99" t="s">
+        <v>377</v>
+      </c>
+      <c r="E99" t="s">
+        <v>378</v>
+      </c>
+      <c r="F99" t="s">
+        <v>379</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H99" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>391</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>29</v>
+      </c>
+      <c r="D100" t="s">
+        <v>377</v>
+      </c>
+      <c r="E100" t="s">
+        <v>378</v>
+      </c>
+      <c r="F100" t="s">
+        <v>379</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H100" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>394</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>33</v>
+      </c>
+      <c r="D101" t="s">
+        <v>377</v>
+      </c>
+      <c r="E101" t="s">
+        <v>378</v>
+      </c>
+      <c r="F101" t="s">
+        <v>379</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H101" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>397</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102" t="s">
+        <v>377</v>
+      </c>
+      <c r="E102" t="s">
+        <v>378</v>
+      </c>
+      <c r="F102" t="s">
+        <v>379</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H102" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>400</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>42</v>
+      </c>
+      <c r="D103" t="s">
+        <v>377</v>
+      </c>
+      <c r="E103" t="s">
+        <v>378</v>
+      </c>
+      <c r="F103" t="s">
+        <v>379</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H103" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>403</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>47</v>
+      </c>
+      <c r="D104" t="s">
+        <v>377</v>
+      </c>
+      <c r="E104" t="s">
+        <v>378</v>
+      </c>
+      <c r="F104" t="s">
+        <v>379</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H104" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>406</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>52</v>
+      </c>
+      <c r="D105" t="s">
+        <v>377</v>
+      </c>
+      <c r="E105" t="s">
+        <v>378</v>
+      </c>
+      <c r="F105" t="s">
+        <v>379</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H105" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>409</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>57</v>
+      </c>
+      <c r="D106" t="s">
+        <v>377</v>
+      </c>
+      <c r="E106" t="s">
+        <v>378</v>
+      </c>
+      <c r="F106" t="s">
+        <v>379</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H106" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>412</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>61</v>
+      </c>
+      <c r="D107" t="s">
+        <v>377</v>
+      </c>
+      <c r="E107" t="s">
+        <v>378</v>
+      </c>
+      <c r="F107" t="s">
+        <v>379</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H107" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>415</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>65</v>
+      </c>
+      <c r="D108" t="s">
+        <v>377</v>
+      </c>
+      <c r="E108" t="s">
+        <v>378</v>
+      </c>
+      <c r="F108" t="s">
+        <v>379</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H108" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>418</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" t="s">
+        <v>419</v>
+      </c>
+      <c r="E109" t="s">
+        <v>420</v>
+      </c>
+      <c r="F109" t="s">
+        <v>379</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H109" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>423</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>17</v>
+      </c>
+      <c r="D110" t="s">
+        <v>419</v>
+      </c>
+      <c r="E110" t="s">
+        <v>420</v>
+      </c>
+      <c r="F110" t="s">
+        <v>379</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H110" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>426</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" t="s">
+        <v>427</v>
+      </c>
+      <c r="E111" t="s">
+        <v>428</v>
+      </c>
+      <c r="F111" t="s">
+        <v>379</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H111" t="s">
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2460,50 +4704,109 @@
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>