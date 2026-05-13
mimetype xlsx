--- v1 (2026-02-05)
+++ v2 (2026-05-13)
@@ -10,6316 +10,6325 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4232" uniqueCount="1908">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4240" uniqueCount="1911">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>EDUARDO JOSÉ LAGO (DUDU)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_01_2025_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_01_2025_.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizada uma parceria entre o Departamento de Comunicação e Mídias Sociais da Prefeitura junto a Sanepar e seja estabelecido uma forma de informativo em redes sociais oficiais da Prefeitura a respeito da falta de água no município de Quatro Barras.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_02_2025_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_02_2025_.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizado um estudo que coloque fim ao problema que alaga a Felício Borba Cordeiro na intercessão em T com a Lidio Andretta, visto que é um problema de muito tempo que tem gerado muito transtorno no local com o desgaste do asfalto acarretando buracos na via muito grandes.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_03_2025_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_03_2025_.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja feita retirada de entulhos nas ruas dos bairros do município</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_04_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_04_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada uma manutenção de asfalto na altura da Avenida Dom Pedro II, 3905 - Centro - CEP 83420-000 - Quatro Barras/PR em frente a Mercearia Tio Iti no Bairro Florestal.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>FERNANDO CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_05_2025_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_05_2025_.pdf</t>
   </si>
   <si>
     <t>Que adote providências para a contratação emergencial de vagas terceirizadas em instituições e estabelecimentos de ensino da Educação Infantil, visando atender crianças em idade de frequência escolar que se encontram em situação de vulnerabilidade social e/ou foram vítimas de violência.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>SANDRO ELENO ANDREATTA (PROF. LENO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/06.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/06.pdf</t>
   </si>
   <si>
     <t>Encaminhar para o setor responsável estudo para instalação de lombada com a devida sinalização na Rua José Perine, próximo à residência de Nº 28 no Bairro Borda do Campo.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/00-2025_manutencao_pista_de_skate.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/00-2025_manutencao_pista_de_skate.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas manutenções e melhorias com acabamentos nos obstáculos nas pistas de skates do município de Quatro Barras.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/piso_salarial_professores.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/piso_salarial_professores.pdf</t>
   </si>
   <si>
     <t>Implantar para a classe dos profissionais do magistério o reajuste de 6,27% no PISO SALARIAL, respeitando e acompanhando a PORTARIA MEC Nº 77, DE 29 DE JANEIRO DE 2025, na forma prevista na Lei 11.738/2008, com efeitos financeiros a partir de 1º de janeiro de 2025.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>JACQUELINE JOICE BERTAPELI DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao_09_2025_revitalizacao_praca_ceu.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao_09_2025_revitalizacao_praca_ceu.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a revitalização da Praça CEU – Centro de Esportes Unificado, localizada no Bairro Jd. Menino Deus.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_010_2025_iluminacao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_010_2025_iluminacao.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a manutenção da iluminação pública na Rua Manoel Alves Cordeiro, mais especificadamente próximo ao numeral 175.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1047/indicacao_11_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1047/indicacao_11_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a manutenção da Estrada do Monte Alegre, mais especificadamente nas ruas de acessos paralelos, como no antigo Chão Batido e no Recanto Graciosa.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1051/12.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1051/12.pdf</t>
   </si>
   <si>
     <t>Que seja feito com URGÊNCIA reparo no asfalto na esquina Rua Ulisses Zattoni com a Rua Jacob Zattoni e também na esquina da Rua Ulisses Zattoni com a Felício Borba Cordeiro.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1052/00-2025_manutencao_da_rua_jacob_zattoni.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1052/00-2025_manutencao_da_rua_jacob_zattoni.pdf</t>
   </si>
   <si>
     <t>Que seja feito com URGÊNCIA reparo de tapa buraco na Rua Jacob Zattoni, trecho sem pavimentação.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1053/14.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1053/14.pdf</t>
   </si>
   <si>
     <t>Manutenção do asfalto em alguns pontos da Avenida Eduardo Peron que inicia na Estrada da Graciosa com término na trincheira da Borda do Campo, Marginal no Contorno Leste.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Retirada por duplicidade.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1055/16.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1055/16.pdf</t>
   </si>
   <si>
     <t>Que proceda com a instalação de pontos de ônibus cobertos nos locais de parada dos ônibus do transporte escolar, equipados com Wi-Fi. Ademais, sugiro que os ônibus da rede de transporte escolar sejam contemplados com o programa QB-ON, levando conexão de internet além do ponto de espera, também até os ônibus, garantindo maior acessibilidade digital aos estudantes</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1056/17.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1056/17.pdf</t>
   </si>
   <si>
     <t>Que providencie a padronização dos uniformes e a confecção de crachás de identificação para os motoristas e inspetores dos ônibus do transporte da rede escolar municipal.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1057/18.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1057/18.pdf</t>
   </si>
   <si>
     <t>Criação do programa "Passe Escolar Universitário", concedendo vale-transporte aos estudantes universitários que residem no município e estudam em instituições de ensino superior localizadas na cidade de Curitiba.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>RENATO DITADI</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_19_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_19_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a solicitação/construção de uma travessia elevado na Avenida Dom Pedro ll, em frente a farmácia especializada municipal, nº1108.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao_020_2025_campo_florestal.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao_020_2025_campo_florestal.pdf</t>
   </si>
   <si>
     <t>Roçada, limpeza e melhorias em volta do campo sintético na rua Divanira dos Santos Silva no bairro Florestal.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>THIAGO HENRIQUE DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/21.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/21.pdf</t>
   </si>
   <si>
     <t>Para que seja feita as trocas das lâmpadas ao lado do ginásio do Jardim menino Deus na travessa Ângelo Chilante em frente ao colégio Elias Abrahão.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/22.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/22.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a manutenção das calçadas do bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/estradas.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/estradas.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a manutenção em todas as estradas rurais do município.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/24.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/24.pdf</t>
   </si>
   <si>
     <t>Poda ou corte de árvore na Rua 12 de Outubro, em frente ao numeral 648.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/25.pdf</t>
   </si>
   <si>
     <t>Poda de árvores na Rua Aristeu Luciano Adamoski, entre a Rua das Missões e a Rua Carlos Sbrissia.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_xxx_2025_iluminacao_publica_escola_joao_curupana.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_xxx_2025_iluminacao_publica_escola_joao_curupana.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação pública em frente a Escola Municipal João Curupaná</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/27.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/27.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a construção de uma travessia elevado em frente ao CMEI Tio Laio, _x000D_
 Rua Izahir Lago n 421.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>MARCEL JULIO GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/28.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/28.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a instalação de uma lombada na rua Santo Antônio em frente ao numeral 223, bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_29_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_29_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que, por meio do setor competente, providencie a instalação de redutores de velocidade (lombadas) e/ou uma faixa elevada para travessia de pedestres da esquina que liga a rua Aristeu Luciano Adamoski com a rua Carlos Sbrissia.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_30_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_30_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que, por meio do setor competente, providencie a limpeza na galeria do rio que liga a rua Papa João XXIII até a rua Treze de Maio no bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_31_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_31_2025.pdf</t>
   </si>
   <si>
     <t>Limpeza da vala que desagua no Rio Timbu.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1081/troca_das_manilhas.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1081/troca_das_manilhas.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a substituição das manilhas com maior vazão de água na Rua Teodorico Cordeiro ao lado do Nº 519, Bairro Borda do Campo.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_33_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_33_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a construção de uma lombada na rua 12 de outubro, em frente ao novo parque do jardim Menino Deus, em frente ao Nº 1072.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1083/34.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1083/34.pdf</t>
   </si>
   <si>
     <t>Encaminhar a esta casa Projeto de Lei que institui Programa de Recuperação Fiscal Municipal “REFIS”, que autoriza ao Poder Executivo conceder redução dos juros, das multas de mora para pagar e/ou parcelar créditos tributários, de forma que o contribuinte possa saldar através de parcelamento ou quitação, todas as suas dívidas tributárias junto à fazenda municipal.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1084/35.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1084/35.pdf</t>
   </si>
   <si>
     <t>Sugestões à Secretaria Municipal de Meio Ambiente:_x000D_
 _x000D_
 - Criar um programa de incentivo e orientação com relação a separação e coleta de lixo reciclável, nas redes sociais e também em parcerias com as escolas do município._x000D_
 - Voltar a distribuir os sacos de lixo reciclável em quantidade suficiente aos munícipes;_x000D_
 - Trocar a cor do saco de lixo reciclável para AZUL, uma cor que o usuário pode comprar no comércio, caso o município não entregue os sacos._x000D_
 - Orientar os coletores para uma melhor separação e coletas dos lixos reciclados e lixo comum.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1085/36.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1085/36.pdf</t>
   </si>
   <si>
     <t>Para que seja solicitado a empresa ARTERIS, que gerencia a rodovia da região, para avaliar a possibilidade de não permitir a colocação de propagandas nas passarelas, pois embora possua iluminação, para quem precisa utilizar durante a noite ou madrugada à momentos que a visibilidade e a sensação de segurança ficam prejudicadas</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1088/37.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1088/37.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de demarcação provisória e instalação de sinalização visual em área utilizada para pouso emergencial de helicópteros nas proximidades do Pronto Atendimento (PA) 24 horas de Quatro Barras</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao_para_que_seja_realizada_uma_reeorganizacao_de_transito_em_frente_a_escola_municipal_izhair_lago.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao_para_que_seja_realizada_uma_reeorganizacao_de_transito_em_frente_a_escola_municipal_izhair_lago.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizada uma reorganização de trânsito em frente à Escola Municipal Izhair Lago, no Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1092/39.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1092/39.pdf</t>
   </si>
   <si>
     <t>Para que seja criado um memorial de preservação da memória do prefeito Aníbal Borba Cordeiro em sua homenagem na antiga casa em que ele morou.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_40__2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_40__2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a construção de uma lombada na rua Vitorio Canestraro, bairro Jardim Graciosa em frente a residência numero 8.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1095/41.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1095/41.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Poder Executivo Municipal que solicite, junto à Companhia de Saneamento do Paraná (SANEPAR), informações detalhadas sobre a rede de esgoto da Rua Anhangava, situada no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1096/042.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1096/042.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo Municipal que providencie a instalação de um portão para passagem de pessoas na parte dos fundos da Escola Joanna Valache.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1097/43.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1097/43.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo Municipal que providencie a instalação de um toldo na janela da cozinharefeitório da Escola Especial Joanna Valache.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1098/indicacao_44_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1098/indicacao_44_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada limpeza, roçada e manutenção geral nas dependências do espaço de lazer e esportes no bairro Florestal.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1101/45.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1101/45.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma travessia elevada na rua Severiano Rolim de Moura em frente UBS Humaitá.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_46_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_46_2025.pdf</t>
   </si>
   <si>
     <t>Que seja asfaltada a Rua Leonídia Ferreira Alves no bairro Jardim das Acácias.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1103/47.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1103/47.pdf</t>
   </si>
   <si>
     <t>Solicita construção de banheiros para uso dos professores na Escola Rui Valdir Pereira Kern.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_48_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_48_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada obra de drenagem e pavimentação asfáltica na Rua Alberto Adamoski, localizada na lateral do cemitério Santa Luzia, no bairro Borda do Campo.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1107/49.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1107/49.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a manutenção da Estrada do Pocinho.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1108/50.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1108/50.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a manutenção e instalação de manilhas na Rua Domingos da Rocha Santos.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1114/indicacao_51_2025_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1114/indicacao_51_2025_.pdf</t>
   </si>
   <si>
     <t>Indicação para poda as arvores da Rua Dilce Cordeiro Zattoni, no bairro Borda do Campo.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1116/52.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1116/52.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a construção de um muro que divide a Escola Tancredo Neves com a Unidade de Saúde Campininha.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1117/indicacao_53_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1117/indicacao_53_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a manutenção das calçadas no Bairro Itapira.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1118/indicacao_54_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1118/indicacao_54_2025.pdf</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade “lombada” na Rua Pedro Serápio, próximo ao numeral 122.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1119/indicacao_55_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1119/indicacao_55_2025.pdf</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade “lombada” na Rua Sedemidio Borba Cordeiro, mais especificamente próximo ao numeral 262.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1120/indicacao_56_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1120/indicacao_56_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a manutenção da iluminação pública na Rua dos Jasmins, mais especificadamente próximo ao numeral 1880.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1127/indicacao_57_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1127/indicacao_57_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a troca do painel de controle de iluminação na quadra da praça do Menino Deus.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1128/indicacao_58_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1128/indicacao_58_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a instalação de postes com luminárias na praça do Jardim Menino Deus.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1129/indicacao_59_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1129/indicacao_59_2025.pdf</t>
   </si>
   <si>
     <t>Gostaríamos de solicitar a mudança da lixeira que atualmente se encontra em uma posição muito próxima ao local onde os ônibus escolares estacionam. Esse posicionamento está dificultando o manuseio do espaço e, mais importante, afetando a segurança e o acesso das crianças ao ônibus.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_60_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_60_2025.pdf</t>
   </si>
   <si>
     <t>Com esses reparos, o Ginásio de Esportes do Menino Deus estará em condições adequadas para sediar competições de grande importância, como a Federação Paranaense de Futsal Feminino e o Campeonato Metropolitano Masculino</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1131/61.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1131/61.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a manutenção dos buracos da travessia que liga as rua Lidio Andreatta e Ulisses Zatoni em frente ao Aviario Agroborda e Praça Pedro Gasparin.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1132/quadra_do_jardim_graciosa.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1132/quadra_do_jardim_graciosa.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a troca dos refletores da quadra na praça do Jardim Graciosa.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1133/fc_indicacao_melhorias.est.baitaca_23.05.25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1133/fc_indicacao_melhorias.est.baitaca_23.05.25.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Infraestrutura, Logística e Frotas do município realize obras urgentes de manutenção na Estrada do Baitaca</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1134/64.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1134/64.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Infraestrutura, Logística e Frotas do município faça a colocação de placa de aviso de lombada na Estrada dos Jesuítas, próximo ao cruzamento com a Rua Gimenez, em frente a residência da família do Senhor Vanésio, para melhorar a segurança do trânsito no local</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria competente, promova a relocação dos postes da antiga iluminação pública da Avenida Dom Pedro II, localizados no trecho entre a Rua Miguel Vidolin e Avenida São Sebastião, para as vias de passeio do Parque do Lago</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1136/66.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1136/66.pdf</t>
   </si>
   <si>
     <t>Considerando o grande tráfego de caminhões pesados na região, que a Prefeitura Municipal, por meio da Secretaria competente, realize a implantação de um recuo como área de escape na altura do número 2523 da Avenida Dom Pedro II, sentido centro-bairro, no Jardim Florestal, a fim de trazer maior segurança para os usuários da referida avenida, especialmente, para as crianças na hora do embarque e desembarque do transporte escolar.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1137/67.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1137/67.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Infraestrutura, Logística e Frotas do município realize obras urgentes de manutenção na Estrada dos Jesuítas.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1138/68.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1138/68.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria competente, realize a poda de árvores nas ruas Engenheiro Antônio de Oliveira e Aurelio Filletti, no Bairro Palmitalzinho, a fim de evitar, novamente, que galhos caiam sobre a rede elétrica, resultando na interrupção do fornecimento de luz para as famílias da localidade.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1139/69.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1139/69.pdf</t>
   </si>
   <si>
     <t>Reparos na praça jacob Candido: Reposição de Areia no Campo de Futebol, Corte de Grama e Manutenção do Espaço, Conserto das Redes.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1140/70.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1140/70.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a substituição da bandeira no acesso principal da cidade, pois está visivelmente avariada e desbotada.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1145/indicacao_71_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1145/indicacao_71_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada pintura de faixa amarela em um lado da rua Jacob Zattoni, próximo ao Clube União Borda do Campo e rebaixamento do meio-fio em frente ao clube para que os veículos possam estacionar.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1146/indicacao_72_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1146/indicacao_72_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito com URGÊNCIA troca de lâmpadas próximo ao Colégio Estadual Elias Abrahão, principalmente nos dois super-postes que tem ao lado do Ginásio de esportes, localizado no bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1147/73.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1147/73.pdf</t>
   </si>
   <si>
     <t>Que estude a viabilidade de criar um espaço público destinado ao lazer e bem-estar dos animais de estimação, denominado "Parcão", no município de Quatro Barras, seguindo o exemplo bem-sucedido da cidade de Pinhais</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1148/indicacao_74_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1148/indicacao_74_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado com urgência o concerto de uma manilha quebrada na rua Rio Capitanduva nº 474, no Jardim Pinheiros.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_75_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_75_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a finalização da construção das lombadas na Rua Julia Ferreira de Lima nº 428 e nº 2729.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1150/indicacao_76_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1150/indicacao_76_2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam realizados reparos e melhorias no Estádio do Menino Deus.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1151/indicacao_77__2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1151/indicacao_77__2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Instalação de Lombada Elevada – Rua Dom Pedro II, nº 6595</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1152/indicacao_78_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1152/indicacao_78_2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Instalação de Lombada e Melhoria na Sinalização de Placa de transito indicando contramão  – Rua Ulisses Zatone e Avenida São Sebastião</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_79_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_79_2025.pdf</t>
   </si>
   <si>
     <t>Indicação de Manutenção e Limpeza da Praça Daniel Augusto de Oliveira Firman, localizada no bairro Pinheirinho, distrito da Borda do Campo, no Município de Quatro Barras</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1154/80.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1154/80.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria competente, a fim de trazer maior segurança para os moradores do local, faça a implantação de uma lombada no final da Rua Angelina Afera Milani, no Jardim Graciosa, na Colônia Maria José.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1155/81.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1155/81.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria competente, a fim de trazer maior segurança aos usuários, faça a implantação de corrimões nas escadas existentes na Praça Raulino Alves, na região central da cidade</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1156/82.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1156/82.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria competente, a fim de trazer maior segurança para os moradores do local, faça a implantação de uma lombada na Rua Nossa Senhora do Rocio, na altura do número 171, no Bairro Menino Deus.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1157/83.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1157/83.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria competente, a fim de trazer maior segurança para os usuários, faça a manutenção da Escadaria que liga a Rua Luciano Dallagrana a Estrada da Graciosa, no Jardim Graciosa, na Colônia Maria José.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1158/84.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1158/84.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria competente, a fim de trazer maior segurança para os usuários, faça a manutenção da escada que dá acesso a Creche Tia Elenai pela Estrada da Graciosa, na Colônia Maria José.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1161/fc_indicacao_placa.acesso.rua.avelino_regis.bit_04.04.25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1161/fc_indicacao_placa.acesso.rua.avelino_regis.bit_04.04.25.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, através da Secretaria competente, solicite formalmente à Concessionária de Rodovias ARTERIS, a colocação de placa de sinalização de acesso à Rua Avelino Alves Vieira, na altura do quilometro 62, sentido São Paulo, da Rodovia Federal Regis Bittencourt</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1165/86.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1165/86.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal realize estudos para ampliação das dependências físicas da sede do DETRAN do município, no Bairro Menino Deus, a fim de adequar o local para melhorar as condições de trabalho dos funcionários responsáveis pela prestação de serviço de vistorias de veículos e caminhões.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1166/87.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1166/87.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal realize estudos para reestruturação administrativa do DETRAN de Quatro Barras, seguindo modelo da autarquia estatal, a fim de qualificar o trabalho dos servidores municipais que precisam estar preparados para atender à crescente demanda pelos serviços prestados no local.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1168/indicacao_88_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1168/indicacao_88_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria competente, faça a implantação de mais uma área de recuo para estacionamento de ônibus escolar na rua Valentin Andreatta, em frente à Escola Municipal Izair Lago, no Pinheirinho, a fim de trazer maior segurança às crianças na hora do embarque e desembarque do transporte escolar.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1169/indicacao_89_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1169/indicacao_89_2025.pdf</t>
   </si>
   <si>
     <t>instalação de uma lombada na Rua Dom Pedro II, nº 800</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_90_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_90_2025.pdf</t>
   </si>
   <si>
     <t>Instalação de Redutor de Velocidade -Rua Papa João XXIII, Jardim Menino Deus, nº 712,</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1171/91.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1171/91.pdf</t>
   </si>
   <si>
     <t>Que toda dedetização em escolas, CMEIS e todo órgão público seja feita somente aos finais de semana.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1174/indicacao_92_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1174/indicacao_92_2025.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal cumpra o compromisso colocado aos servidores da educação com relação a Nota do IDEB, com o pagamento de uma URMQB.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_93_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_93_2025.pdf</t>
   </si>
   <si>
     <t>Encaminhar para o setor responsável estudo para instalação de lombada com a devida sinalização na Rua Sedemidio Borba Cordeiro, próximo ao número 262, no Bairro Borda do Campo</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1177/indicacao_94_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1177/indicacao_94_2025.pdf</t>
   </si>
   <si>
     <t>Restauração do Obelisco que marca a passagem do imperador D. Pedro ll e sua comitiva, pela Estrada da Graciosa em 1880, durante uma visita oficial ao Estado do Paraná.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1178/indicacao_95_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1178/indicacao_95_2025.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja feito a realização da troca de lampadas de led na Rua Argemiro Fulgêncio da Cruz, bairro Pinheirinho</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1179/indicacao_96_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1179/indicacao_96_2025.pdf</t>
   </si>
   <si>
     <t>Indicação para que a Secretaria Municipal de Ordem Pública e Segurança realize rondas periódicas durante o período noturno no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1180/97.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1180/97.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza do local e controle da população de pombos do ginásio Jorge Andreatta no Jardim Santa Luzia, na Borda do Campo.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1187/98.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1187/98.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção na rua Hugo Creplive.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1190/indicacao_99_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1190/indicacao_99_2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos a instalação de brinquedos no playground do Parque do Lago, como escorregadores, balanços, gangorras e outros equipamentos lúdicos para as crianças" ou "Propondo a renovação do playground com novos brinquedos que estimulem a imaginação e o desenvolvimento infantil".</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1191/indicacao_100_2025.docx.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1191/indicacao_100_2025.docx.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a manutenção da pista de caminhada do Parque do Lago, assim como a inclusão de novos bancos e outros aparelhos para atividades físicas.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1192/indicacao_101_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1192/indicacao_101_2025.pdf</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade “lombada” e um ponto de ônibus na Av. Dom Pedro II, próximo ao numeral 480.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1193/indicacao_102_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1193/indicacao_102_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a instalação de um redutor de velocidade “lombada” na rua Nilo Favaro, em frente à empresa Lima Escavações, no n°488.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1196/indicacao_103_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1196/indicacao_103_2025.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Educação Esporte, Lazer e Juventude, disponibilize transporte para que os atletas possam participar das atividades esportivas promovidas por esta secretaria.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1199/escola_ernesto_milani_0104.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1199/escola_ernesto_milani_0104.pdf</t>
   </si>
   <si>
     <t>Na escola Ernesto Milani, será necessário instalar grelhas de proteção para canais de escoamento de água no corredor que leva ao refeitório</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1200/iluminacao_publica_bairro_palmitalzinho._105.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1200/iluminacao_publica_bairro_palmitalzinho._105.pdf</t>
   </si>
   <si>
     <t>Para que a instalação da iluminação pública seja realizada na avenida Nossa Senhora da Luz, número 1113, no bairro do Palmitalzinho.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1201/106.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1201/106.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas no super poste instalado na Praça Daniel Mocelin, localizada no Bairro Borda do Campo.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1206/107.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1206/107.pdf</t>
   </si>
   <si>
     <t>Para que seja cercada a Praça CEU – Centro de Esportes Unificado, no Bairro Jd. Menino Deus, como medida de segurança e proteção da infraestrutura</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1207/108.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1207/108.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública na praça e no campo sintético da Rua Divanira dos Santos Silva, no Bairro Florestal.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1208/109.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1208/109.pdf</t>
   </si>
   <si>
     <t>Para que se instalem placas de regulamentação e sinalização de vagas exclusivas para táxis, em vagas destinadas aos taxistas, na Rua Sergio Ferreira Alves, próximo ao numeral 48, ao lado do “ponto de táxi”.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_110.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Para que seja retomada as obras da Rua Durval Ribeiro da Costa, Granja das Acácias.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_111.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_111.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a pavimentação asfaltica nas ruas: Leonidia Ferreira Alves e Leopoldo Andreatta</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_para_instalacao_de_placa_com_os_dizeres_proibido_jogar_lixo_e_entulho_ao_final_da_r._alfredo_terzi_-_borda_do_campo..pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_para_instalacao_de_placa_com_os_dizeres_proibido_jogar_lixo_e_entulho_ao_final_da_r._alfredo_terzi_-_borda_do_campo..pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de placa com os dizeres “Proibido jogar lixo e entulho” ao final da R. Alfredo Terzi, - Borda do Campo.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1217/113.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1217/113.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja feita a instalação de grelhas de alta resistência em vias com tráfego intenso no bairro Borda do Campo.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1218/114.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1218/114.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de placa com os dizeres “Proibido jogar lixo e entulho” ao final da Rua Virginia Ferrarini Sbrissia – Bairro Jardim Patrícia.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1219/115.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1219/115.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeitura Municipal a realização de estudo e mobilização conjunta entre as secretarias competentes para promover uma campanha de conscientização em massa sobre o descarte irregular de resíduos e entulhos nas calçadas.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1220/indicacao_116_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1220/indicacao_116_2025.pdf</t>
   </si>
   <si>
     <t>Pede-se a implementação de um estacionamento com demarcação no Cmei Tia Elenai, localizado na Colônia Maria José.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1225/indicacao_117_2025_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1225/indicacao_117_2025_.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria competente, proceda a colocação de uma torneira comunitária na praça da Colônia Maria José.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_118_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_118_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria competente, a fim de trazer maior segurança para os veículos e moradores que transitam pelo local, realize o alargamento da Avenida Dom Pedro II, no trecho de curva acentuada situado logo após o Portal da Graciosa, sentido bairro Jardim Florestal.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1227/indicacao_119_2025_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1227/indicacao_119_2025_.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria competente, proceda a colocação de telas de proteção ao redor do parquinho situado na praça da Colônia Maria José, a fim de trazer maior segurança para as crianças que utilizam o local.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1228/indicacao_120_2025_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1228/indicacao_120_2025_.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria competente, a fim de trazer maior segurança para os moradores do local, faça a implantação de duas lombadas na Avenida Dom Pedro II, próximas aos números prediais 2555 e 2794, no Bairro Jardim Florestal.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1229/indicacao_121_2025_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1229/indicacao_121_2025_.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Infraestrutura realize ação para tampar o buraco existente no encontro das ruas Victor Alves Cordeiro e Lilian Borba Cordeiro, no Bairro Jardim Florestal.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1231/redutor_de_velocidade_bairro_rio_do_meio..pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1231/redutor_de_velocidade_bairro_rio_do_meio..pdf</t>
   </si>
   <si>
     <t>Que o poder executivo, por meio da secretaria de infraestrutura, venha implementar um redutor de velocidade, 'lombada', na Estrada Velha da Graciosa, no bairro Rio do Meio, nº 10.000</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1232/indicacao_123_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1232/indicacao_123_2025.pdf</t>
   </si>
   <si>
     <t>Construção e reforma das calçadas no cemitério Santa Luzia, localizado no Bairro Borda do Campo.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_124_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_124_2025.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação da capela mortuária do cemitério Santa Luzia, localizado no Bairro Borda do Campo.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1234/indicacao_125_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1234/indicacao_125_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a manutenção no poste de Luz na Rua João de Paula Carneiro, em frente ao número 86, que se encontra com a lâmpada queimada.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1235/indicacao_126_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1235/indicacao_126_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja finalizada a construção da lombada na Rua Leopoldina Borba Cordeiro, em frente ao número 282.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_127_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_127_2025.pdf</t>
   </si>
   <si>
     <t>Conclusão da obra na Rua Gralha Azul.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1237/indicacao_128_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1237/indicacao_128_2025.pdf</t>
   </si>
   <si>
     <t>Conclusão da obra do Receptivo Itupava.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1238/indicacao_129_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1238/indicacao_129_2025.pdf</t>
   </si>
   <si>
     <t>Manutenção e reparos das calçadas no bairro Borda do Campo, Quatro Barras.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1239/indicacao_130_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1239/indicacao_130_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o pedido para sinalização viária vertical, horizontal no bairro Borda do Campo.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1240/indicacao_131_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1240/indicacao_131_2025.pdf</t>
   </si>
   <si>
     <t>Construção da Escola Municipal Santa Luzia, Borda do Campo.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1243/132.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1243/132.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada o reparo de buracos na Rua Leopoldina Borba Cordeiro, nas proximidades do cruzamento com a Rua Ulisses Zatoni, no Bairro Borda do Campo.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1244/indicacao_xxx_2025_iluminacao_publica_praca_daniel.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1244/indicacao_xxx_2025_iluminacao_publica_praca_daniel.pdf</t>
   </si>
   <si>
     <t>Melhoria na iluminação pública da Praça Daniel Mocelin, no Bairro Borda do Campo.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1245/134.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1245/134.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, nos termos regimentais, que sejam realizadas Campanhas de Saúde Itinerantes com Serviços de Aferição de Pressão, Exames Rápidos e Orientações Preventivas.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1246/135.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1246/135.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, nos termos regimentais, que sejam envidados esforços junto à Secretaria competente para a criação de uma ciclovia ou ciclofaixa, com o objetivo de interligar o bairro a outras regiões do município, promovendo mobilidade urbana sustentável e segura para os ciclistas.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1247/136.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1247/136.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, nos termos regimentais, que sejam envidados esforços junto à Secretaria competente para que seja reforçado o policiamento comunitário no município, com especial atenção à aproximação da Guarda Municipal com a comunidade.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1248/137.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1248/137.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, nos termos regimentais, que sejam envidados esforços junto à Secretaria competente para que seja realizada a instalação de câmeras de monitoramento em pontos estratégicos do bairro, visando reforçar a segurança pública e auxiliar nas ações de prevenção e repressão a crimes.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1251/indico_realizacao_de_audiencia_publica_no_bairro_borda_do_campo__pavimentacao_da_rua_do_cavo_rua_valentin_andreatta.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1251/indico_realizacao_de_audiencia_publica_no_bairro_borda_do_campo__pavimentacao_da_rua_do_cavo_rua_valentin_andreatta.pdf</t>
   </si>
   <si>
     <t>Indico Realização de audiência pública no bairro Borda do Campo – pavimentação da Rua do Cavo (Rua Valentin Andreatta)</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1252/139.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1252/139.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeito Municipal, na forma regimental, que seja encaminhado para a Secretaria competente sugerindo a substituição da lombada existente por uma travessia elevada para pedestres na Avenida das Pedreiras (conforme na imagem anexo), no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1253/140.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1253/140.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria Municipal de Cultura e Turismo, considere a possibilidade de construção de um Memorial dedicado à Arte da Cantaria, nas dependências da Praça CEU de Borda do Campo, espaço dedicado a preservação da memória da atividade da cantaria em Borda do Campo, reunindo utensílios, ferramentas, amostras de pedras brutas e acabadas, fotografias e outras mídias eletrônicas, que possam ser acessadas, inclusive, via QRcode.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao_retroescavadeira_borda_29.05.25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao_retroescavadeira_borda_29.05.25.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal considere destinar uma máquina retroescavadeira para uso exclusivo pela Subprefeitura Distrital de Borda do Campo, com o objetivo de atender com maior rapidez e eficiência as demandas da comunidade local, trazendo maior relevância para este importante Órgão da estrutura administrativa do nosso município.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1257/placas_sinalizando_vaga_de_idoso_e_cadeirante.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1257/placas_sinalizando_vaga_de_idoso_e_cadeirante.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o pedido para colocação de placas sinalizando vaga de idoso e cadeirante em frente ao banco Itaú, no centro de Quatro Barras.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1264/143.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1264/143.pdf</t>
   </si>
   <si>
     <t>- Considerando os desafios impostos aos municípios brasileiros para uma boa e eficiente gestão do lixo produzido em seus territórios, que o Município de Quatro Barras viabilize recursos para Elaboração de um Plano Municipal de Gerenciamento de Resíduos Sólidos, a exemplo do que outros municípios da região metropolitana já fizeram com êxito.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_144_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_144_2025.pdf</t>
   </si>
   <si>
     <t>Instalação de Lixeira em Frente ao Ginásio de Esportes Menino Deus</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao_145_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao_145_2025.pdf</t>
   </si>
   <si>
     <t>instalação de  traves de futsal na Praça do Menino Deus</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1268/indicacao_146_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1268/indicacao_146_2025.pdf</t>
   </si>
   <si>
     <t>Solicito entrega dos uniformes escolares referente ao ano letivo de 2025, estamos nos aproximando do encerramento do primeiro semestre letivo e, até o momento, as crianças ainda não receberam os uniformes, o que tem gerado transtornos para as famílias e dificultado a padronização necessária no ambiente escolar.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_147_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_147_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam contratados profissionais que atuem na educação inclusiva (PAPI), para assegurar o pleno exercício do direito à educação aos estudantes com deficiência nas atividades escolares.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_148_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_148_2025.pdf</t>
   </si>
   <si>
     <t>revitalização da pista de caminhada/ciclovia localizada na Rua 25 de Janeiro, no trecho compreendido entre a ponte do Rio Canguiri, na divisa com os municípios de Pinhais e Colombo, até a Câmara Municipal</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1271/149.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1271/149.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente do poder executivo venha pavimentar a rua Vitório Canestraro no bairro Colônia Maria José.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1272/indicacao_150_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1272/indicacao_150_2025.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente do poder executivo venha retomar as obras de pavimentação na rua Avelino Alves Pires, no bairro Ribeirão do Tigre.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1273/151.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1273/151.pdf</t>
   </si>
   <si>
     <t>Que a secretaria competente do poder executivo venha pavimentar a rua Marcos Nicolau Strapassoni no bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1274/152.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1274/152.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo através da secretaria competente venha pavimentar a Estrada de Monte Alegre localizado no bairro Monte Alegre na área rural do município.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1276/fc_indicacao_radar.rochesa_12.06.25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1276/fc_indicacao_radar.rochesa_12.06.25.pdf</t>
   </si>
   <si>
     <t>- Que a Prefeitura Municipal solicite formalmente à Concessionária de Rodovias ARTERIS, a ativação dos radares de controle de velocidade localizados na altura da divisa entre Quatro Barras e Colombo, nos dois sentidos da Rodovia Federal Regis Bittencourt, próximo a indústria ROCHESA, bem como, realize a devida sinalização sobre a presença dos mesmos, a fim de evitar os frequentes acidentes que estão ocorrendo no local.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1277/154.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1277/154.pdf</t>
   </si>
   <si>
     <t>Para que seja colocada uma placa de sinalização R-3 (sentido proibido) na rua Doze de outubro, esquina com a rua Santo Antônio, na parte predominantemente de mão única na Escola Municipal João Curupaná no bairro do Jardim Menino Deus.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1279/155.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1279/155.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie suporte para os ensaios dos alunos do grupo de Passinhos Retrô, nas diversas localidades.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1283/indicacao_xxx_2025_pavimentacao_rua_alberto_adamoski.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1283/indicacao_xxx_2025_pavimentacao_rua_alberto_adamoski.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a pavimentação da Rua Alberto Adamoski, no Bairro Borda do Campo</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1284/157.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1284/157.pdf</t>
   </si>
   <si>
     <t>Que a secretaria apropriada do poder executivo instale um redutor de velocidade na Estrada Velha da Graciosa, próximo à Ponte do Arco, no Nº 7055.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1287/-2025_cobertura_da_quadra_de_esportes_da_escola_especial_joanna_valache..pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1287/-2025_cobertura_da_quadra_de_esportes_da_escola_especial_joanna_valache..pdf</t>
   </si>
   <si>
     <t>Solicitamos em caráter de urgência a realização de obras para cobertura da quadra de esportes da Escola Especial Joanna Valache.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1292/fc_indicacao_projeto_programa_cesta_cheia_17.06.25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1292/fc_indicacao_projeto_programa_cesta_cheia_17.06.25.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal considere a possibilidade de implantar programa denominado “Cesta Cheia” no Município de Quatro Barras, visando assegurar o acesso imediato a alimentos de qualidade pelas famílias em situação de vulnerabilidade social que residem em nossa cidade.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1295/alteracao_de_lombada..pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1295/alteracao_de_lombada..pdf</t>
   </si>
   <si>
     <t>Solicita-se a alteração de uma lombada localizada na rua 25 de Janeiro, próximo ao comercio Parada Graciosa.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_xxx_2025_reparo_e_manutencao_na_rua_vitor_alves_cordeiro.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_xxx_2025_reparo_e_manutencao_na_rua_vitor_alves_cordeiro.docx</t>
   </si>
   <si>
     <t>Para que seja realizada o reparo de buracos na Rua Vitor Alves Cordeiro, nas proximidades do cruzamento com a Travessa Lilian do Rocio Alves Cordeiro no Bairro Florestal.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1300/indicacao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1300/indicacao.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de pavimentação asfáltica na Rua Alberto Adamoski, bairro Santa Luzia no Distrito de Borda do Campo.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1301/colonia_maria_jose.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1301/colonia_maria_jose.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico, construção de dispositivo de retorno (giro) e substituição de manilhamento danificado. Rua Sebastião Gomes de Araújo, localizada no Bairro Jardim Graciosa.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao_xxx_2025_pavimentacao_rua_domingos_da_rocha_santos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao_xxx_2025_pavimentacao_rua_domingos_da_rocha_santos.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a pavimentação da Rua Domingos Rocha Santos, no Bairro Jardim Pinheiros.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1305/fc_indicacao_projeto_horarios.onibus.campininha_10.07.25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1305/fc_indicacao_projeto_horarios.onibus.campininha_10.07.25.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal negocie junto a Empresa Castelo Branco a_x000D_
 alteração do horário de saída do último ônibus que atende a região da_x000D_
 Campininha, das 17:30 horas para as 18:30 horas, a fim de atender a_x000D_
 necessidade de vários moradores que estão tendo dificuldade de chegar_x000D_
 ao Terminal as 17:30 horas, na volta para casa, depois do trabalho</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao_166_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao_166_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura realize a troca de lâmpadas e a implantação de novas luminárias na Estrada dos Jesuítas, especialmente, no trecho entre a chácara nº 4221 e a Chácara da CCQB – Comunidade Cristã de Quatro Barras.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao_167_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao_167_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura realize obras urgentes de manutenção corretiva na Estrada dos Jesuítas, especialmente, entre os números 140 e 4221, se possível, com soluções de drenagem, compactação e abaulamento, para prolongar a vida útil dos melhoramentos realizados, incluindo a implantação de manilhas nos entroncamentos e acessos mais importantes.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1316/fc_indicacao_sinalizac_lombada.lagoa.azul_24.07.25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1316/fc_indicacao_sinalizac_lombada.lagoa.azul_24.07.25.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal faça a instalação de placas de sinalização para a lombada situada na Estrada da Graciosa, próxima a Lagoa Azul na Campininha e, se possível, promova a readequação da referida lombada de acordo com os parâmetros estabelecidos na legislação do Conselho Nacional de Trânsito - CONTRAN</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1317/-2025_melhorias_na_travessa_angelo_chilanti_em_frente_ao_colegio_civico-militar_elias_abrahao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1317/-2025_melhorias_na_travessa_angelo_chilanti_em_frente_ao_colegio_civico-militar_elias_abrahao.pdf</t>
   </si>
   <si>
     <t>Melhorias na Travessa Angelo Chilanti, em frente ao Colégio Cívico-Militar Elias Abrahão, com o objetivo de aumentar a segurança viária e melhorar o fluxo de trânsito. _x000D_
 	Construção de uma travessia elevada sinalizada, com o intuito de proporcionar maior segurança aos pedestres, especialmente aos estudantes que transitam pela via diariamente._x000D_
 	Implantação de sinalização de estacionamento permitido apenas de um lado da via, visando a organização do tráfego e a redução de conflitos entre veículos e pedestres nos horários de maior movimento.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1318/indicacao_170_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1318/indicacao_170_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria competente, faça a implantação de uma travessia elevada na Avenida São Sebastião, próximo ao cruzamento com a Travessa Darif, em frente à Praça Raulino Alves Cordeiro, a fim de trazer maior segurança aos estudantes e demais munícipes que transitam pelo local.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1320/indicacao_para_que_seja_realizada_a_instalacao_de_um_guarda-corpo_guard_rail_para_protecao_das_calcadas_e_do_poste_localizado_na_rua_henrique_hendyk_esquina_com_a_travessa_anhangava.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1320/indicacao_para_que_seja_realizada_a_instalacao_de_um_guarda-corpo_guard_rail_para_protecao_das_calcadas_e_do_poste_localizado_na_rua_henrique_hendyk_esquina_com_a_travessa_anhangava.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizada a instalação de um guarda-corpo (guard rail) para proteção das calçadas e do poste localizado na Rua Henrique Hendyk, esquina com a Travessa Anhangava, no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1321/indicacao_172_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1321/indicacao_172_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a pavimentação das Ruas; Domingos da Rocha Santos e Edino dos Santos, ambas no Jardim Pinheiros</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_173_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_173_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a pavimentação da Rua Vitalina Rodrigues de Souza, Vila Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1325/indicacao_xxx_2025_instalacao_de_brinquedos_e_playgrouds_praca_zequinha_jardim.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1325/indicacao_xxx_2025_instalacao_de_brinquedos_e_playgrouds_praca_zequinha_jardim.docx</t>
   </si>
   <si>
     <t>Solicitamos a instalação de brinquedos e equipamentos lúdicos na nova praça Zequinha Jardim, no Bairro Jardim Menino Deus, localizada entre as ruas Doze de Outubro e Marcos Nicolau Strapassoni. Os equipamentos solicitados incluem escorregadores, balanços, gangorras e outros, visando estimular a imaginação e o desenvolvimento infantil das crianças da região.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1326/pavimentacao_rua_eulalia_santos_ribeiro.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1326/pavimentacao_rua_eulalia_santos_ribeiro.pdf</t>
   </si>
   <si>
     <t>Para que a Rua Eulalia Santos Ribeiro, que faz cruzamento com a Rua Vereador Heitor Stier, situada no centro de Quatro Barras, seja asfaltada.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1329/fc_indicacao_travessia.elevada_escola.tancredo.neves_campininha_01.08.25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1329/fc_indicacao_travessia.elevada_escola.tancredo.neves_campininha_01.08.25.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria competente, faça a implantação de travessia elevada em frente à Escola Tancredo Neves, na Campininha, e um recuo no lado direito da pista, sentido centro-bairro, a fim de trazer maior segurança às crianças na hora do embarque e desembarque para as aulas</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1332/indicacao_177_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1332/indicacao_177_2025.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Infraestrutura, Logística e Frotas do município realize obras urgentes de manutenção nas ruas Wandir Pereira e Constantino Waleski, na região do Palmitalzinho.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao_178_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao_178_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal estenda o projeto QB_ON! para outros pontos da cidade, bem como, atualize a tecnologia utilizada nos veículos do transporte público, a fim de garantir melhor performance de conectividade aos usuários e, se possível, torne o projeto um programa permanente por meio de Lei Municipal.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao_180_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao_180_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, realize obras para melhorar o sistema de drenagem do lado direito da Avenida Vinte e Cinco de Janeiro, sentido centro – bairro Menino Deus, na altura do número predial 646, no bairro Jardim Patrícia.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao_181_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao_181_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, construa um acesso pavimentado no canteiro central da Rua Aristeu Luciano Adamoski, na altura do numeral 50, nos fundos do Supermercado Harger, a fim de melhorar o acesso de veículos que utilizam o referido estabelecimento comercial.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao_182_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao_182_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal intensifique a presença da Guarda Municipal na UBS do Palmitalzinho a fim de manter a ordem e conter os conflitos que têm ocorrido entre usuários e servidores da referida Unidade, principalmente nos dias de consultas médicas.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_183_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_183_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria competente, faça a implantação ou reforma dos abrigos dos pontos de ônibus existentes na Avenida Nossa Senhora da Luz, na região do Palmitalzinho, a fim de trazer maior conforto para os usuários do transporte público desta região.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1341/via_mao_unica.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1341/via_mao_unica.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado a transformação da rua Vitoria Canestrado, no trecho entre a rua Angelina Milani e rua Vinte e cinco de janeiro, em frente à Escola Municipal Ernesto Milani, em uma via de mão única, com sentido de subida ao acesso a Rua Vinte e cinco de janeiro, juntamente com sua pavimentação, extensão de calçadas e toda sua reestruturação (sinalização e recuperação).</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1342/praca_pedro_miranda.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1342/praca_pedro_miranda.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado a instalação de banheiros (masculino e feminino) na praça Pedro Miranda, localizada na Granja das Acácias, praça entre as ruas Miguel Macuim e Laurindo Pires Alves, juntamente com a  instalação de  brinquedos infantil e a manutenção da academia ao ar livre.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_186_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_186_2025.pdf</t>
   </si>
   <si>
     <t>Encaminhar para o setor responsável estudo para instalação de lombada com a devida sinalização na Rua Julia Ferreira de Lima, próximo à residência de Nº 428 no Bairro Jardim das Acácias.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_187_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_187_2025.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpada queimada localizada em frente ao número 3.000 da estrada do Monte Alegre</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1346/188.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1346/188.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretaria de Educação do Município de Quatro Barras a possibilidade de ofertar aulas de inglês e informática no contra turno escolar da rede municipal de ensino. Essa iniciativa visa ampliar as oportunidades de aprendizagem e desenvolvimento das crianças, preparando-as para os desafios do mundo moderno e melhorando sua formação integral.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1347/189.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1347/189.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a instalação de torneiras com água no campo sintético "Meu Campinho", localizado ao lado do CMEI Tio Laio, na Rua Marli Lago Legnani, no Bairro Borda do Campo, visando proporcionar mais conforto e segurança para as crianças e frequentadores do local.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1348/190.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1348/190.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a manutenção e o reparo da rede elétrica, rede hidráulica, vestiários, cerca e paisagismo do Estádio de Futebol Henrique Heindy, conhecido como "Campo do Pinheirinho", localizado no Bairro Borda do Campo, visando garantir segurança, conforto e condições ideais para a prática esportiva.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_191_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_191_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio da Secretaria competente, a fim de trazer maior segurança para os moradores do local, faça a implantação de uma lombada na rua Antônio Ferreira Alves, próxima ao cruzamento com a rua Oscar de Rocha Pires</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1351/189.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1351/189.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a manutenção e correção da depressão na pavimentação da Rua Travessa Anhangava no bairro Pinheirinho</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1352/193.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1352/193.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo, através da secretaria competente, providencie o reparo do asfalto que dá acesso a entrada da capela mortuária do Jardim Menino Deus.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1358/demarcacao_viaria_do_menino_deus.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1358/demarcacao_viaria_do_menino_deus.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura, por meio da Secretaria de Infraestrutura, faça a pintura das faixas e sinalização em todas as ruas do bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_195_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_195_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a manutenção da quadra e troca da areia no parquinho da Praça Daniel Mocelin.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_196_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_196_2025.pdf</t>
   </si>
   <si>
     <t>Troca das lâmpadas queimadas localizadas nas proximidades do portal de entrada do Município de Quatro Barras</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1364/197.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1364/197.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno desta Casa Legislativa, indico ao Poder Executivo Municipal que sejam adotadas as providências necessárias para regulamentar a concessão de uso do imóvel público situado na Rua Valentin Andreatta, nº 2080, Bairro Borda do Campo, Quatro Barras – PR, onde está localizado o Estádio Municipal Henrique Heindyk.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_para_que_seja_realizada_troca_e_manutencao_das_lampadas_de_iluminacao_publica_na_rua_henrique_hendik_na_altura_do_numero_452_bairro_pinheirinho_regiao_da_borda_do_campo..pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_para_que_seja_realizada_troca_e_manutencao_das_lampadas_de_iluminacao_publica_na_rua_henrique_hendik_na_altura_do_numero_452_bairro_pinheirinho_regiao_da_borda_do_campo..pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizada troca e manutenção das lâmpadas de iluminação pública na Rua Henrique Hendik, na altura do número 452, bairro Pinheirinho, região da Borda do Campo.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>ANDERSON MENDONÇA (RATO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1368/99.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1368/99.pdf</t>
   </si>
   <si>
     <t>Para que o executivo municipal realize a conceção de um imóvel público para o Grupo de Escoteiro Anhangava</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1369/200.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1369/200.pdf</t>
   </si>
   <si>
     <t>Solicita-se que a Prefeitura, por intermédio da secretaria competente, viabilize a instalação de uma travessia elevada na Rua 25 de Janeiro, em frente ao número 698, no bairro Jardim Patrícia.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1370/indicacao_201_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1370/indicacao_201_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada o reparo e manutenção da Rua Adolar Gonsalves, no Bairro Palmitalzinho</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1371/indicacao_202_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1371/indicacao_202_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada o reparo de buracos na Rua São  Judas Tadeu, nas proximidades do cruzamento com a Rua João Paulo l no Bairro Jd. Menino Deus.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1372/indicacao_203_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1372/indicacao_203_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a pavimentação da Rua Leopoldo Andreatta, no Bairro Granja das Acácias.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1373/indicacao_204_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1373/indicacao_204_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a pavimentação da Travessa Holanda Cruzeta Coradim, no Bairro Granja das Acácias</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_205_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_205_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a pavimentação da Rua Leonidia Ferreira Alves, no Bairro Granja das Acácias.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_206_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_206_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, a fim de trazer maior conforto para os munícipes que frequentam o terminal rodoviário da cidade, conclua a reforma dos banheiros existentes no local.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_207_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_207_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, a fim de trazer maior segurança para os moradores e motoristas que transitam pelo local, faça a implantação de uma lombada na Rua Izahir Lago, na altura do número predial 1590, próxima ao ponto final dos ônibus que atendem a região do Pinheirinho.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_208_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_208_2025.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizada troca e manutenção das lâmpadas de iluminação pública na Travessa Greca, bairro Pinheirinho, região da Borda do Campo.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1382/fc_indicacao_alargamento.acesso.s.sebast.e.av.dom.pedro_04.09.25.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1382/fc_indicacao_alargamento.acesso.s.sebast.e.av.dom.pedro_04.09.25.docx</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, a fim de trazer maior fluidez ao trânsito e segurança para os pedestres e motoristas que transitam pelo local, considere realizar uma obra de alargamento do acesso à Avenida São Sebastião pela Avenida Dom Pedro II, no balão central da cidade.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1384/indicacao_210_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1384/indicacao_210_2025.pdf</t>
   </si>
   <si>
     <t>Instalação de boca de lobo para drenagem pluvial próximo à Mecânica Sbrissia, na Avenida 25 de Janeiro, Nº 646, Bairro Jardim Patrícia.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_211_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_211_2025.pdf</t>
   </si>
   <si>
     <t>Indico para que seja instalada uma placa de sinalização nas saídas do Centro de Distribuição da Renault, em Quatro Barras, informando “SAÍDA DE VEÍCULOS PESADOS” em ambas as portarias.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1386/212.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1386/212.pdf</t>
   </si>
   <si>
     <t>Problemas com Fezes de Pombos no Ginásio Jorge Andreatta_x000D_
 Reivindicação por Reparos na Rede no Ginásio Jorge Andreatta – Bairro Santa Luzia</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1387/213.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1387/213.pdf</t>
   </si>
   <si>
     <t>Solicitação de lombada – Rua Ulisses Zattoni, nº 516</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_xxx_2025_pavimentacao_rua_valentin_andreatta.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_xxx_2025_pavimentacao_rua_valentin_andreatta.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a pavimentação da Rua Valentin Andreatta, no Bairro Borda do Campo.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>FERNANDO CUNHA, ANTONIO CEZAR CREPLIVE (TOTÓ)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_215_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_215_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio dos órgãos competentes, notifique a Concessionária COPEL para recolhimento imediato dos cabos, fios, equipamentos e demais materiais em desuso instalados em postes ou outras estruturas localizadas em logradouros públicos no município de Quatro Barras.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_216_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_216_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, no mesmo local onde será construído o CMEI do Palmitalzinho, considere a implantação de um Posto Avançado de Serviços – PAS da Prefeitura, onde os moradores da região tenham maior facilidade para realizar protocolos e retirar documentos, uma nova Unidade Básica de Saúde – UBS, uma base para a Guarda Municipal Itinerante e uma área de lazer para jovens e adultos.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_217_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_217_2025.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado o pagamento da Progressão Funcional estabelecida pelas Leis 907 e 908/2015, aos funcionários, já classificados pelo Edital 01/2025, uma vez que a data base para pagamento é 01/05 de cada ano.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_218-2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_218-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja aberta uma via ligando a Avenida das Pedreiras, na altura do nº 511, até a Rua Valentin Andreatta, no bairro Borda do Campo.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_219_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_219_2025.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizada a manutenção e substituição das lâmpadas do coreto localizado na Praça do Coreto, conhecida também como Praça da Bíblia, no centro de Quatro Barras.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_220_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_220_2025.pdf</t>
   </si>
   <si>
     <t>Troca de Lâmpada na Rua Santa Rita de Cássia, nº 37, Bairro Jardim Menino Deus</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_221_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_221_2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos a implantação de sinalização na Rua João Knapik, sentido BR 116, com a instalação de uma placa de "Rua Sem Saída" no cruzamento com a Rua Aristeu Luciano Adamoski, localizada no Centro de Quatro Barras, visando melhorar a segurança e orientação dos motoristas e pedestres.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_222_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_222_2025.pdf</t>
   </si>
   <si>
     <t>reparo de buraco na Rua São Judas Tadeu</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_223_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_223_2025.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal cobre da SANEPAR, para que as ampliações de rede de esgoto sejam concluídas ou iniciadas, nos locais que ainda não estão sendo atendidos por esse serviço.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1406/indicacao_224_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1406/indicacao_224_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja providenciada a instalação de um bebedouro de água no novo complexo esportivo do Jardim Menino Deus.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_225_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_225_2025.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de um muro na capela mortuária do Jardim Menino Deus para proteger o local contra atos de vandalismo.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_226.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_226.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, a fim de trazer maior conforto para os jovens e demais munícipes que utilizam os Ginásios de Esportes que existem em Quatro Barras, realize melhorias na iluminação interna dos mesmos, especialmente nos ginásios localizados na Borda do Campo e no Centro da cidade</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_227_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_227_2025.pdf</t>
   </si>
   <si>
     <t>- Que a Prefeitura Municipal, a fim de trazer maior segurança para os moradores e demais munícipes que transitam pela região do Terminal Rodoviário de Quatro Barras, cobre da SANEPAR a conclusão das obras que a concessionária está realizando no local, especialmente na rua Sergio F. Alves, onde parte da calçada ainda está interditada.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_228_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_228_2025.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal providencie manutenção urgente no telhado e substituição das lâmpadas do Ginásio de Esportes Luiz Tolardo, localizado no Bairro Jardim Menino Deus</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_229_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_229_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio dos órgãos competentes, notifique com urgência a Concessionária COPEL para reposição do poste caído na Avenida São Sebastião, nas proximidades da entrada do Condomínio Fazenda Bayer.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_230_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_230_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, a fim de trazer maior segurança para os servidores e frequentadores do teatro existente na Praça Céu Menino Deus, realize obras urgentes de manutenção para resolver problemas de infiltrações e vazamentos que estão ocorrendo no local.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_231_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_231_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja instalado um banco no ponto de ônibus localizado na Avenida Dom Pedro II, em frente ao número 1108, próximo à Farmácia Especializada, no Bairro Jardim Pinheiros.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_232_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_232_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja instalado um cercado no parquinho da Praça Daniel Mocelin, no bairro Borda do Campo.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_carreta_rosa.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_carreta_rosa.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Poder Executivo solicite ao Governo do Estado do Paraná a inclusão do Município de Quatro Barras no cronograma da “Carreta Saúde da Mulher”, unidade móvel do programa Paraná Rosa.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1426/234.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1426/234.pdf</t>
   </si>
   <si>
     <t>Que o Excelentíssimo Senhor Prefeito encaminhe à esta Casa o Projeto de Lei visando a instituição do “ Programa de Incentivo à Cidadania Ativa no Município”, bem como, as diretrizes e demais regulamentações administrativas e orçamentárias, de acordo com a cenveniência administrativa.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1427/indicacao_xxx_2025_reparo_de_buraco_na_rua_rio_capivari_mirim.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1427/indicacao_xxx_2025_reparo_de_buraco_na_rua_rio_capivari_mirim.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o reparo dos buracos na Rua Rio Capivari Mirim, em frente ao numeral 162, no Bairro Jardim Pinheiros.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1428/236.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1428/236.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a sinalização com faixa amarela contínua Rua Ana Andreatta Mocelin, entre os números 543 e 545, no Bairro Borda do Campo.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1430/fc_indicacao_atividades.lazer.verao_29.09.25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1430/fc_indicacao_atividades.lazer.verao_29.09.25.pdf</t>
   </si>
   <si>
     <t>Que durante a primavera e o verão, a prefeitura de Quatro Barras, por meio das secretarias competentes, promova, com mais frequência, eventos como a Feira do Parque do Lago, disponibilizando modalidades como caiaques, stand-up paddle, pedalinhos, pesca recreativa e esportiva, passeios de buggy e cavalgadas aos participantes, sempre respeitando a legislação ambiental em vigor.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_238_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_238_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a reforma e recolação do quadro de basquetebol nas praças; Arildo Zatoni na Borda do Campo, e na praça Maria de Lourdes Strapasson Castanharo na Colonia Maria José.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_239_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_239_2025.pdf</t>
   </si>
   <si>
     <t>lombada (redutor de velocidade) na Rua Doze de Outubro, nas proximidades da residência nº 1072.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_240_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_240_2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Policiamento na Praça do Menino Deus (Nova Praça)</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_241_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_241_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, realize a colocação de anti-pó na Rua Ipiranga, no Jardim Pinheiros, e avalie a possibilidade de realizar a pavimentação completa do trecho que ainda não foi asfaltado.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1436/242.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1436/242.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a reinstalação da placa de “pare”, na travessia Anhangava com a Rua Henrique Hendick, no pinheirinho.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/243.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/243.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a instalação de um ponto de luz, no poste da rua Henrique Hendick, no Pinheirinho em frente ao numero 401, e que também seja realizada a manutenção do ponto de luz da mesma rua em frente ao numero 61, que se encontra queimado.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1439/244.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1439/244.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizada a manutenção e troca das lâmpadas de iluminação pública na Rua José Perine, na altura do nº 688.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/245.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/245.pdf</t>
   </si>
   <si>
     <t>Solicitamos a realização da drenagem e escoamento adequado de água da chuva no parquinho/playground do Parque do Lago, visando garantir a segurança e acessibilidade dos usuários, especialmente durante o período de chuva.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/246.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/246.pdf</t>
   </si>
   <si>
     <t>Solicita-se a realização do reparo e manutenção dos brinquedos do playground e dos equipamentos da academia ao ar livre localizados no Parque Ambiental Nepomuceno Assis da Silveira, situado na Rua Rio Cercado, no Bairro Jardim Pinheiros.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1444/247.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1444/247.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizada a troca e manutenção das lâmpadas de iluminação pública na Rua Izahir Lago, especialmente na altura do nº 1430, próximo ao depósito de gás, e na altura do nº 5414, em frente à Rua Marly Lago nº 78, no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/248.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/248.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizada a troca das lâmpadas de iluminação pública na Avenida Dom Pedro II, nº 142, em frente ao Colégio Graciosa, no Centro de Quatro Barras.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_249_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_249_2025.pdf</t>
   </si>
   <si>
     <t>Para que um banheiro seja construído no novo complexo esportivo do bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_250_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_250_2025.pdf</t>
   </si>
   <si>
     <t>Para que a operação tampa buraco seja reiniciada no bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_251_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_251_2025.pdf</t>
   </si>
   <si>
     <t>Peço que a secretaria de Educação solicite uma inspeção da empresa responsável pela construção das novas salas de aula da Escola João Curupaná da Silva para resolver o problema das goteiras durante as chuvas.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_252_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_252_2025.pdf</t>
   </si>
   <si>
     <t>Implantação de travessia elevada na Avenida Dom Pedro II, próxima a Igreja Adventista, a fim de trazer maior segurança para os moradores da região e frequentadores da referida igreja.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_253_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_253_2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos a regularização da numeração predial da Rua Pedro Augusto Bossardi, no Bairro Jardim Menino Deus, Quatro Barras - PR, pois a numeração atual está irregular e desconexa, prejudicando a localização e a prestação de serviços.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Que seja feita uma mureta no estacionamento do CMEI Tia Elenai na divisa com a igreja católica que fica atrás do local</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_255_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_255_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, por meio dos órgãos competentes, realize, se possível em parceria com a Polícia Civil e PROCON Paraná, vistoria nos estabelecimentos comerciais que comercializam bebidas alcoólicas no município de Quatro Barras, para fins de identificação da procedência dos produtos que estão sendo vendidos nestes estabelecimentos, a fim de evitar a contaminação de alguma pessoa pela ingestão de metanol.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>ANTONIO CEZAR CREPLIVE (TOTÓ)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/256.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/256.pdf</t>
   </si>
   <si>
     <t>Redução de impostos e taxas para o bairro Jardim Menino Deus._x000D_
 Indica ao Poder Executivo Municipal, nos termos regimentais, que seja realizado estudo_x000D_
 técnico e financeiro visando a redução de 30% (trinta por cento) no valor do IPTU e 50%_x000D_
 (cinquenta por cento) na taxa de alvará aplicáveis aos imóveis e estabelecimentos_x000D_
 localizados no bairro Jardim Menino Deus._x000D_
 Requer-se ainda que a taxa de coleta de lixo incidente sobre o comércio local seja reduzida_x000D_
 em 50% (cinquenta por cento), de modo a garantir maior justiça fiscal, equidade_x000D_
 contributiva e incentivo ao desenvolvimento econômico local.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_quadro_jardim_oreste_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_quadro_jardim_oreste_.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a reforma e recolação do quadro de basquetebol na Praça Municipal Maria Alves de Proença no Jardim Orestes Thá.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_258_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_258_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o reparo, manutenção, limpeza e conclusão das calçadas no Bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_259_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_259_2025.pdf</t>
   </si>
   <si>
     <t>1- Que sejam providenciadas instalações de lixeiras em pontos estratégicos do Bairro Jardim Menino Deus, especialmente: Postos de saúde, pontos de ônibus, igrejas, parques e praças, comércios, escolas e Cmei._x000D_
 2- Continuidade do calçamento em trechos inacabados, e demais ruas que ainda não possuem calçadas. _x000D_
 3- Implantação de estacionamento em ângulo de 45° na praça central do bairro, visando a melhor organização do tráfego, otimização do espaço e segurança dos pedestres.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/260.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/260.pdf</t>
   </si>
   <si>
     <t>Para que seja instalada lâmpadas de iluminação pública na Rua Ermenegildo Alves pires no número 139 do bairro do palmitalzinho.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_261_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_261_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a manutenção dos buracos da Rua Aristeu Luciano Adamoski, em frente ao Nº 12 - Jardim Menino Deus.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_262_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_262_2025.pdf</t>
   </si>
   <si>
     <t>Melhoria na Estrutura da Cobertura do Ginásio Menino Deus</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_263_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_263_2025.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal, oriente e obrigue os funcionários responsáveis pelas roçadas das vias públicas, praças, canteiros e demais áreas sob responsabilidade do Poder Público Municipal, a utilizar telas de proteção, a fim de evitar acidentes causados pelo arremesso de pedras, cacos de vidro, pedaços de metal ou outros objetos projetados pelas lâminas das roçadeiras motorizadas.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao_264_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao_264_2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam realizados os reparos dos buracos na Rua dos Lírios, no Bairro Itapira.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_265_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_265_2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos a implantação de sinalização vertical "PARE" (parada obrigatória R-1) no Bairro Itapira, mais especificamente nos cruzamentos que envolvem a Rua das Flores e Rua dos Lírios, com o objetivo de garantir e melhorar a segurança e orientação de motoristas e pedestres. Essa medida é especialmente importante devido à presença de importantes instituições na região, como o CMEI Tia Carmelita, a Escola Rui Valdir Pereira Kern, a Escola Joanna Valache, a UBS Itapira, o CAPS e a Associação dos Moradores, entre outros..</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/indicacao_266_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/indicacao_266_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a revitalização da Praça Colônia Maria José.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_xxx_2025_reparo_e_manutencao_da_praca_municipal_maria_alves_proenca_-_jd_orestes_tha.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_xxx_2025_reparo_e_manutencao_da_praca_municipal_maria_alves_proenca_-_jd_orestes_tha.pdf</t>
   </si>
   <si>
     <t>Solicita-se a realização de reparo e manutenção da quadra de basquete e da cancha de areia da Praça Municipal Maria Alves de Proença, bem como a limpeza e conservação do parque, localizada na Rua Leônida Alice Thá, no Bairro Jd. Orestes Thá, bem como a limpeza e conservação do parque.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/iluminacao_publica.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitas as substituições de lâmpadas queimadas na rua Papa João XXIII, na esquina com a rua Carlos Sbrissia.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1528/fc_indicacao_rua_nilo.favaro_pint.vagas.estacionamento_centro_12.11.25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1528/fc_indicacao_rua_nilo.favaro_pint.vagas.estacionamento_centro_12.11.25.pdf</t>
   </si>
   <si>
     <t>Realização da pintura do asfalto, especialmente com a definição das vagas para estacionamento, na rua Nilo Fávaro, logo após o cruzamento com a rua Miguel Vidolin, em direção ao bairro Itapira, a fim de organizar os espaços e evitar que as pessoas estacionem os carros de forma a prejudicar o trânsito e os moradores da região</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_270_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_270_2025.pdf</t>
   </si>
   <si>
     <t>Implantação de travessia elevada na Rua das Flores, no cruzamento com a Rua das Margaridas, a fim de trazer maior segurança para os moradores da região, principalmente das crianças que circulam pelo local ao se deslocarem em direção ao CMEI Tia Carmelita, no bairro Itapira</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/271.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/271.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a limpeza e a roçada da valeta de escoamento de Agua e posteriormente o controle de sua erosão, em frente ao endereço R. do Contorno, 2560 - Granja das Acácias com esquina com a Avenida São Sebastião em frente ao Instituto Chico Mendes.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/praca__qb.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/praca__qb.pdf</t>
   </si>
   <si>
     <t>Reparo da Rede e Adição de Areia no Campo da Praça Hugo Creplive Filho</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/indicacao_273_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/indicacao_273_2025.pdf</t>
   </si>
   <si>
     <t>Instalação de Placas de Identificação na Rua Miguel Repinoski</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_274_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_274_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a revitalização da praça Maria Alves de Proença no Jardim Orestes Thá.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_275_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_275_2025.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizada a troca das lâmpadas de iluminação pública na Rua Jacob Zattoni, na altura do nº 100.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_276_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_276_2025.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja implantada uma travessia elevada em frente ao Supermercado Villa, localizado no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/indicacao_277_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/indicacao_277_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado um estudo e a implementação de melhorias na acessibilidade e na criação de vagas de estacionamento em frente à UBS Itapira, localizada na Rua das Flores, nº 320, no Bairro Itapira.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_278_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_278_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao setor responsável o pedido para sinalização viária na Rua Ulisses Zattoni, esquina com a Rua Agostinho Biss, no bairro Borda do Campo.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/279.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/279.pdf</t>
   </si>
   <si>
     <t>Para que seja efetuada a reparação da iluminação pública na rua 12 de Outubro, em frente ao número 601, no bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/280.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/280.pdf</t>
   </si>
   <si>
     <t>Para que seja efetuada a reparação da iluminação pública na rua Papa João  XXIII, em frente ao número 1625, no bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/281.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/281.pdf</t>
   </si>
   <si>
     <t>Substituição de lâmpadas queimadas e manutenção preventiva e corretiva do sistema de iluminação pública em todos os bairros do Município de Quatro Barras, especificamente nos seguintes locais: _x000D_
 Rua Miguel Macuim em frente ao número 103;_x000D_
 Na curva após a decida do bracajuvava, antes da entrada no Bairro Jardim das Acácias.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>EDUARDO JOSÉ LAGO (DUDU), ANTONIO CEZAR CREPLIVE (TOTÓ), JACQUELINE JOICE BERTAPELI DOS SANTOS, THIAGO HENRIQUE DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/requerimento_01_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/requerimento_01_2025.pdf</t>
   </si>
   <si>
     <t>Requerem que sejas criada Comissão Especial para Reforma da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1086/-2025_poco_artesiano_do_ribeirao_do_tigre.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1086/-2025_poco_artesiano_do_ribeirao_do_tigre.pdf</t>
   </si>
   <si>
     <t>Informações sobre o sistema de distribuição de água conforme contrato 06/2023 e data prevista para funcionamento do sistema na região do Ribeirão do Tigre.                                Que seja convidado o Secretário responsável pela obra, para seus devidos esclarecimentos em sessão ordinária com agendamento pré estabelecido nesta casa de Leis, para esclarecimento de algumas questões sobre o andamento da obra e execução do contrato._x000D_
 	Quais empresas realizaram tais serviços? Quais eram os prazos contratuais? Qual valor já pago na execução? Qual prazo de garantia contratual sobre a obra? Quem é a comissão de recebimento da obra? Quem foi o engenheiro responsável pela medição da execução da obra? E por fim qual a participação do conselho de meio ambiente sobre os investimentos feitos nessa obra.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_rua_1.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_rua_1.pdf</t>
   </si>
   <si>
     <t>Solicito em caráter de urgência todo projeto executivo (planialtimétrico) e seus memoriais (quantitativos) que envolvem a futura abertura de rua que conecta com o Bosque Merhy, conforme explicações recebidas na sessão ordinária do dia 10 de março 2025.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1162/requerimento_04_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1162/requerimento_04_2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal implante o vale alimentação para os servidores comissionados, assim como é realizado o pagamento para os servidores de carreira e os funcionários comissionados do legislativo. _x000D_
 E que seja feito o reajuste inflacionário para os mesmos servidores comissionados, considerando que não é reajustado há anos, e a perca inflacionária que estão tendo é muito grande considerando o poder de compra.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1172/05.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1172/05.pdf</t>
   </si>
   <si>
     <t>Informações referente ao Contrato n 46/2024, oriundo da Concorrência Eletrônica 03/2024, cujo objeto foi serviços de “Pavimentação Asfáltica em vias urbanas em CBUQ com 8.996,53 m², incluindo os serviços preliminares, terraplanagem, base e sub-base, revestimento, meio-fio e sarjeta, serviços de urbanização, sinalização de trânsito, drenagem e ensaios tecnológicos, localizado na Rua Durval Ribeiro da Costa (entre Rua Júlia Ferreira de Lima até o final da rua em seu próprio eixo), Rua Manoel Alves dos Santos (entre Rua Altevir Alves Cordeiro até o final da rua em seu próprio eixo), Rua Gralha Azul, bairro Ayrton Loyola (entre Avenida das Pedreiras até o final da rua em seu próprio eixo)” _x000D_
 _x000D_
 Acompanhamos a execução de algumas etapas já cumpridas em 2024, mas as obras se encontram paralisadas, inacabadas, sem a devida conclusão dos serviços após período eleitoral de 2024._x000D_
 _x000D_
 Sendo assim requer: Cópia dos seguintes documentos:_x000D_
 	_x000D_
 1. Edital completo da licitação e seus anexos;_x000D_
 _x000D_
 2. Cópia do convênio firmado com a empresa vencedora;_x000D_
 _x000D_
 3. Cópia dos extratos das contas com movimento financeiro de recursos destinados à obra;_x000D_
 _x000D_
 4. Comprovantes dos pagamentos efetuados, com detalhamento dos valores e datas._x000D_
 _x000D_
 _x000D_
 Sala das Sessões 11 de abril de 2025._x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1173/equipamentos_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1173/equipamentos_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>Esclarecimento da retirada dos equipamentos de academia ao ar livre do bairro Itapira e da praça central._x000D_
 _x000D_
 Qual motivo da retirada e para onde esses equipamentos foram enviados?_x000D_
 _x000D_
 Quando será reposto os equipamentos?</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1175/requerimento_07_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1175/requerimento_07_2025.pdf</t>
   </si>
   <si>
     <t>Em regime de urgência requer, cópia dos seguintes documentos:_x000D_
 _x000D_
 1-	Cópia do processo de Licitação da Obra da Câmara Municipal de 2005 e 2006;_x000D_
 2-	Cópia do ato de nomeação da Comissão de Recebimento da referida obra 2005 e 2006;_x000D_
 3-	Cópia do ato de nomeação do engenheiro responsável da referida obra 2005 e 2006;_x000D_
 4-	Cópia de relatórios de medições, notas fiscais e pagamentos referentes a obra da Câmara Municipal nos anos de 2005 e 2006;</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/08.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/08.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio da Secretaria Municipal de Obras, responsável pela iluminação pública, encaminhe à Copel uma solicitação urgente para que sejam tomadas medidas eficazes para resolver os problemas de falta de energia elétrica em nosso município, especialmente no Bairro Jd São Pedro e área rural, onde a situação tem sido recorrente.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/requerimento_09_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/requerimento_09_2025.pdf</t>
   </si>
   <si>
     <t>Cadastro e atualização do sistema para que conste na listagem oficial o CEP da Rua Emília Andreatta Barros, localizada no Bairro Borda do Campo.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/requerimento_10_2025_concurso.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/requerimento_10_2025_concurso.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretiva desta Câmara Municipal, no uso de suas atribuições legais, vem respeitosamente requerer ao Plenário a apreciação e autorização para a deflagração do processo de concurso público destinado ao provimento de todos os cargos vagos previstos na Lei Municipal nº 691/2011, que dispõe sobre o Plano de Cargos, Carreiras e Vencimentos da Câmara Municipal._x000D_
 _x000D_
 Os cargos atualmente vagos necessitam ser providos com urgência para assegurar a plena funcionalidade administrativa e operacional do Poder Legislativo._x000D_
 _x000D_
 A presente solicitação fundamenta-se na necessidade urgente e indispensável de adequar a capacidade administrativa da Câmara de Vereadores à crescente demanda dos serviços, bem como de garantir a continuidade, legalidade e eficiência das atividades legislativas e administrativas, as quais vêm sendo impactadas pela ausência de servidores efetivos em postos essenciais já previstos em lei._x000D_
 _x000D_
 Diante do exposto, e considerando a existência de cargos vagos na estrutura administrativa</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>FERNANDO CUNHA, ANTONIO CEZAR CREPLIVE (TOTÓ), EDUARDO JOSÉ LAGO (DUDU), JACQUELINE JOICE BERTAPELI DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_01_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_01_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o reajuste sobre os valores dos vencimentos dos cargos de provimento efetivo e de comissão do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/projeto_de_lei_02_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/projeto_de_lei_02_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 691/2011, conforme disposto em seus artigos, cria, extingue e modifica cargos e funções, atualiza tabelas e anexos, e dá outras providências.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/projeto_de_lei_03_2025_anderson_mendonca.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/projeto_de_lei_03_2025_anderson_mendonca.pdf</t>
   </si>
   <si>
     <t>Proíbe a contratação de shows, artistas e_x000D_
 eventos abertos ao público infantojuvenil que_x000D_
 envolvam, no decorrer da apresentação,_x000D_
 expressão de apologia ao crime organizado ou_x000D_
 ao uso de drogas e dá outras providências</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/projeto_de_lei_04_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/projeto_de_lei_04_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE QUATRO BARRAS O DIA “MARCHA PARA JESUS” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1048/projeto_de_lei_xxx_2025_miss.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1048/projeto_de_lei_xxx_2025_miss.pdf</t>
   </si>
   <si>
     <t>Institui o Concurso de Beleza Feminino “Miss Quatro Barras” como evento oficial do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1058/projeto_de_lei_06_2025_cria_a_policia_legislativa.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1058/projeto_de_lei_06_2025_cria_a_policia_legislativa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA POLÍCIA LEGISLATIVA DA CÂMARA MUNICIPAL DE QUATRO BARRAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1074/projeto_de_lei_07_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1074/projeto_de_lei_07_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa “Motoboy Legal” no âmbito do município, e dá outras providências</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1115/projeto_de_lei_8_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1115/projeto_de_lei_8_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, E DÁ OUTRAS PROVIDÊNCIAS: Fica denominada Rua José da Silva Pinto, na altura da Rua Anhangava, localizada no bairro Manoel Alves Pereira, Pinheirinho.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1194/projeto_de_lei_09_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1194/projeto_de_lei_09_2025.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial de eventos do município de Quatro Barras, o "Dia Municipal Do Flash Back .</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1195/projeto_de_lei_10_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1195/projeto_de_lei_10_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação de logradouro público no âmbito do Município de Quatro Barras e dá outras providências.”</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1202/pl_11_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1202/pl_11_2025.pdf</t>
   </si>
   <si>
     <t>Cria e regulamenta a função especial de segurança legislativa e da outras providências.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1205/pl_12_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1205/pl_12_2025.pdf</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1212/13.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1212/13.pdf</t>
   </si>
   <si>
     <t>Dispõe da criação e implantação do Programa “SINE Itinerante” no Município de Quatro Barras, com o objetivo de descentralizar os atendimentos da Agência do Trabalhador e ampliar o acesso da população de todos os bairros aos serviços públicos de empregabilidade.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei_dispoe_sobre_a_criacao_de_ecopontos_no_municipio_de_quatro_barras..pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei_dispoe_sobre_a_criacao_de_ecopontos_no_municipio_de_quatro_barras..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de Ecopontos no âmbito do município de Quatro Barras, e dá outras providências.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1260/projeto_de_lei_15_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1260/projeto_de_lei_15_2025.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia do Pastor Evangélico” no Calendário Oficial do Município de Quatro Barras, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1263/pl_ecobarreiras_1.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1263/pl_ecobarreiras_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de sistema de ecobarreiras na rede hidrográfica para contensão de resíduos sólidos nos córregos e rios do município de Quatro Barras e dá outras providencias</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1275/projeto_de_lei_17_2025_regulamenta_lei_13722.2018_lei_lucas.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1275/projeto_de_lei_17_2025_regulamenta_lei_13722.2018_lei_lucas.pdf</t>
   </si>
   <si>
     <t>Regulamenta os procedimentos na aplicação da  Lei Federal nº. 13.722/2018 no âmbito do Município de Quatro Barras, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>FERNANDO CUNHA, EDUARDO JOSÉ LAGO (DUDU)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1294/pl_18_2025_substitutivo.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1294/pl_18_2025_substitutivo.pdf</t>
   </si>
   <si>
     <t>Fica Instituída a Carteira Municipal de Identificação da Pessoa com Deficiência no Município de Quatro Barras.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>ANTONIO CEZAR CREPLIVE (TOTÓ), EDUARDO JOSÉ LAGO (DUDU), FERNANDO CUNHA, JACQUELINE JOICE BERTAPELI DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei_19_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei_19_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1683/2024 que “Estima a Receita e Fixa a Despesa do Município para o Exercício Financeiro LOA 2025”, e dá outras providências</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_lei_20_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_lei_20_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Cidadania Ativa no Município de Quatro Barras, com concessão de recompensa por denúncias que resultem na identificação e responsabilização de autores de crimes e contravenções contra o patrimônio público, o meio ambiente e a ordem pública.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1367/pl_21_2025_substituido.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1367/pl_21_2025_substituido.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia da Alimentação Saudável” do Município Quatro Barras.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1383/pl_22_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1383/pl_22_2025.pdf</t>
   </si>
   <si>
     <t>Denomina "CMEI MARIA PEREIRA DE JESUS - TIA ZÉFA”, o Centro Municipal de Educação Infantil do Bairro Palmitalzinho, Município de Quatro Barras, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1394/projeto_de_lei_23_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1394/projeto_de_lei_23_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vaga de estágio destinada a estudante com Transtorno do Espectro Autista – TEA no âmbito da Câmara Municipal de Quatro Barras, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_24_2025_denominacao_de_logradouro.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_24_2025_denominacao_de_logradouro.pdf</t>
   </si>
   <si>
     <t>Dispõe de Denominação de Logradouro Público no âmbito do Municipio de Quatro Barras, e dá outras providências Rua Pablo Correa dos Santos.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_25_2025_semana_ativa_quatro_barras.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_25_2025_semana_ativa_quatro_barras.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIR A SEMANA ATIVA QUATRO BARRAS NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE QUATRO BARRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>FERNANDO CUNHA, JACQUELINE JOICE BERTAPELI DOS SANTOS, THIAGO HENRIQUE DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1415/projeto_de_lei_26_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1415/projeto_de_lei_26_2025.pdf</t>
   </si>
   <si>
     <t>Denomina " Cancha Jozuel Olímpio - Zué”, a cancha de bocha localizada na Praça Menino Deus, e dá outras providências.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>FERNANDO CUNHA, ANTONIO CEZAR CREPLIVE (TOTÓ), JACQUELINE JOICE BERTAPELI DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1423/projeito_de_lei_27_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1423/projeito_de_lei_27_2025.pdf</t>
   </si>
   <si>
     <t>Denomina "Complexo Educacional Prefeito Edison Wilmar Repinoski”, o bem público especificado, e dá outras providências</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/projeto_de_lei_28_2025_cunha.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/projeto_de_lei_28_2025_cunha.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A CELEBRAÇÃO, COM A INICIATIVA PRIVADA, DE CONTRATOS DE CESSÃO ONEROSA DE DIREITO À NOMEAÇÃO DE EVENTOS E EQUIPAMENTOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A CENTRO TERAPÊUTICO MULTIPROFISSIONAL ESPAÇO NEUROPSICOLÓGICO ESPECIALIZADO EM COGNIÇÃO E APRENDIZAGEM - CTM-NLAY, NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/projeto_de_lei_31_2025_altera_691.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/projeto_de_lei_31_2025_altera_691.pdf</t>
   </si>
   <si>
     <t>Extingue e Cria Cargos no Quadro de Servidores da Câmara Municipal de Quatro Barras, Estado do Paraná e dá outras providências</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_32_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_32_2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, Estado Do Paraná, aprovou, de autoria do Vereador Sandro Eleno Andreatta, e eu, Prefeito Municipal, sanciono a seguinte Lei:_x000D_
 Art. 1° - Fica declarado Utilidade Pública a Associação Serra Mestra Graciosa.  _x000D_
 Art. 2° - A entidade perderá o título de Utilidade Pública, se vier a descumprir com a norma estabelecida no Art. 3º, da Lei Municipal nº 02, de 19 de maio de 1993._x000D_
 Art. 3° - Esta Lei entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/33.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a identificação eletrônica (microchipagem) de cães no âmbito do Município de Quatro Barras, e dá outras providências</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/projeto_de_lei_34_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/projeto_de_lei_34_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO Rua João Ribeiro da Silva NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1049/mocao_de_pesar_luiza_do_rocio_cavali_arantes.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1049/mocao_de_pesar_luiza_do_rocio_cavali_arantes.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve, no uso de suas atribuições regimentais, manifesta solidariedade e encaminha a presente MOÇÃO DE PESAR à família da Senhora Maria Luiza do Rocio Cavali Arantes.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1050/mocao_de_pesar_daiane_linhares_da_luz.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1050/mocao_de_pesar_daiane_linhares_da_luz.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a presente subscreve, no uso de suas atribuições regimentais, manifesta solidariedade e encaminha a presente MOÇÃO DE PESAR à família da Senhora Daiane Linhares da Luz.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1060/mocao_de_aplausos_diogo_henrique_dos_santos_pinto.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1060/mocao_de_aplausos_diogo_henrique_dos_santos_pinto.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições regimentais, concede Moção de Aplausos aos Senhor: Diogo Henrique</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/mocao_de_pesar_lineu_gusso.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/mocao_de_pesar_lineu_gusso.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Lineu Gusso</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1087/mocao_de_aplausos_escola_joao_curupana.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1087/mocao_de_aplausos_escola_joao_curupana.pdf</t>
   </si>
   <si>
     <t>Cristina Godoy, Diretora escola João Curupaná.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1089/mocao_de_pesar_dornizete_artigas.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1089/mocao_de_pesar_dornizete_artigas.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da Senhora Dornizete Artigas.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1093/mocao_de_pesar_geraldo_zanon.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1093/mocao_de_pesar_geraldo_zanon.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Geraldo Zanon</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1094/mocao_de_pesar_nelson_gasparin.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1094/mocao_de_pesar_nelson_gasparin.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Nelson Gasparin</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1099/mocao_-futsal_sub_13.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1099/mocao_-futsal_sub_13.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições regimentais concede MOÇÃO DE APLAUSOS às atletas:_x000D_
  _x000D_
 _x000D_
 Ana Beatriz Riba_x000D_
 Isabela Chella Ferreira_x000D_
 Maria Eduarda da Silva Lara_x000D_
 Marjorie vitória de Souza_x000D_
 Victoria Viegas_x000D_
 Yasmin Cordeiro_x000D_
 _x000D_
 _x000D_
  Por representarem o Município de Quatro Barras, na Copa do Mundo Futsal Menores – Sub 13, em Foz do Iguaçu- PR, entre os dias 16 e 20 de dezembro de 2024._x000D_
 	  Conquistando Campeão Ouro._x000D_
 _x000D_
 _x000D_
 Quatro Barras, 13 de março de 2025.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1100/mocao-_futsal_sub_11.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1100/mocao-_futsal_sub_11.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições regimentais concede MOÇÃO DE APLAUSOS às atletas:_x000D_
  _x000D_
 _x000D_
 Isadora Zanon Pires_x000D_
 Lais Marceli Penkowsky Pereira_x000D_
 Maria Clara de Lara Camargo_x000D_
 Nathalia Zattoni de Oliveira_x000D_
 Sofia Amaral Santiago_x000D_
 Victoria Viegas_x000D_
 _x000D_
 _x000D_
 Por representarem o Município de Quatro Barras, na Copa do Mundo Futsal Menores – Sub 11, em Foz do Iguaçu- PR, entre os dias 16 e 20 de dezembro de 2024._x000D_
 _x000D_
 Conquistando Vice Campeão Prata.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1104/mocao_-_comissao_tecnica.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1104/mocao_-_comissao_tecnica.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 _x000D_
 	 O Vereador que o presente subscreve, no uso de suas atribuições regimentais concede MOÇÃO DE APLAUSOS à Comissão Técnica. _x000D_
 _x000D_
 _x000D_
 	_x000D_
 Erika Prestes Andreatta - Técnica_x000D_
  Rafael Pereira de Mello - Auxiliar técnico_x000D_
  Hiorann Nicollai Cassol - Preparador físico_x000D_
 _x000D_
 _x000D_
 	Por acompanharem as atletas na Copa do Mundo Futsal Menores em Foz do Iguaçu- PR, entre os dias 16 e 20 de dezembro de 2024. _x000D_
 	O empenho e dedicação foram indispensáveis para mais essas conquistas para o esporte do Município de Quatro Barras.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1105/mocao_de_aplausos_escola_ernesto_milani.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1105/mocao_de_aplausos_escola_ernesto_milani.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor:_x000D_
 Roberson Ramos, Diretor da Escola Municipal Ernesto Milani,_x000D_
 Pelo projeto “O lixo eletrônico gerando oportunidades”</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1121/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1121/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos_x000D_
 _x000D_
 Ieda Inês Tolardo_x000D_
 Secretaria Municipal da Mulher e dos Direitos Humanos_x000D_
 _x000D_
 Evento do Dia Internacional da Mulher realizado no dia 07/03/2025</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1123/mocao_de_pesar.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1123/mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve, no uso de suas atribuições regimentais, manifesta solidariedade e encaminha a presente MOÇÃO DE PESAR à família da Senhora Marcelina Luciki da Silva.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1124/mocao_de_aplausos_camila_wippel.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1124/mocao_de_aplausos_camila_wippel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 A Vereadora signatária, no uso de suas atribuições regimentais, concede Moção de Aplausos à:_x000D_
 Camila Canestraro Wippel_x000D_
 PROJETO: PAPO FEMININO</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1125/mocao_de_pesar_gastao_da_silva_pinto.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1125/mocao_de_pesar_gastao_da_silva_pinto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR DE AUTORIA DO VEREADOR FERNANDO CUNHA À FAMÍLIA DO SENHOR GASTÃO DA SILVA PINTO.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1126/mocao_de_pesar_parailio_alves_pires.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1126/mocao_de_pesar_parailio_alves_pires.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR DE AUTORIA DO VEREADOR FERNANDO CUNHA À FAMÍLIA DO SENHOR PARAILIO ALVES PIRES.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>FERNANDO CUNHA, ANDERSON MENDONÇA (RATO), ANTONIO CEZAR CREPLIVE (TOTÓ), EDUARDO JOSÉ LAGO (DUDU), JACQUELINE JOICE BERTAPELI DOS SANTOS, MARCEL JULIO GUIMARÃES, RENATO DITADI, SANDRO ELENO ANDREATTA (PROF. LENO), THIAGO HENRIQUE DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1141/mocao_de_pesar_marlei_marques_de_alvarenga.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1141/mocao_de_pesar_marlei_marques_de_alvarenga.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Marlei Marques de Alvarenga</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>ANTONIO CEZAR CREPLIVE (TOTÓ), ANDERSON MENDONÇA (RATO), EDUARDO JOSÉ LAGO (DUDU), FERNANDO CUNHA, JACQUELINE JOICE BERTAPELI DOS SANTOS, MARCEL JULIO GUIMARÃES, RENATO DITADI, SANDRO ELENO ANDREATTA (PROF. LENO), THIAGO HENRIQUE DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1142/mocao_de_pesar_joana_maria_da_conceicao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1142/mocao_de_pesar_joana_maria_da_conceicao.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, ser solidários e encaminhar a Moção de Pesar, pelo falecimento da senhora: Joana Maria da Conceição</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1143/mocao_de_pesar_higor_jugler.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1143/mocao_de_pesar_higor_jugler.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Higor Jugler</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1167/mocao_de_aplausos_rotary.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1167/mocao_de_aplausos_rotary.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras tem o prazer e o dever de parabenizar o _x000D_
 _x000D_
 ROTARY CLUB DE QUATRO BARRAS GRACIOSA _x000D_
 _x000D_
 pelo trabalho que vem realizando na formação multidisciplinar, visando a vida profissional, familiar e cidadã, de 5 estudantes de cada uma de nossas escolas públicas._x000D_
 Os trabalhos se realizam aos sábados e merecem todo o apoio desta casa, culminando com a Noite das Princesas, quando estas jovens, preparadas para os desafios da vida adulta, participarão de um Baile de Debutantes inteiramente oferecido pelo Rotary.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1183/mocao_fabio_dos_santos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1183/mocao_fabio_dos_santos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 _x000D_
 	 O Vereador que o presente subscreve, no uso de suas atribuições regimentais concede MOÇÃO DE APLAUSOS à. _x000D_
 _x000D_
 _x000D_
 Fabio dos Santos_x000D_
 _x000D_
 _x000D_
 Integrante da equipe de Motos da Guarda Municipal de Quatro Barras, pelos serviços prestados à comunidade._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Quatro Barras, 29 de abril de 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA  (LENO)_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1184/mocao_de_aplausos_aos_profissionais_izair_lago..pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1184/mocao_de_aplausos_aos_profissionais_izair_lago..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 _x000D_
 	 O Vereador que o presente subscreve, no uso de suas atribuições regimentais concede MOÇÃO DE APLAUSOS à. _x000D_
 _x000D_
 _x000D_
 Equipe de profissionais da Escola Municipal Izair Lago._x000D_
 _x000D_
 	A devida e merecida homenagem em reconhecimento a esses profissionais que atenderam prontamente nossas crianças._x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Quatro Barras, 29 de abril de 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA  (LENO)_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1185/mocao_voudan.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1185/mocao_voudan.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 _x000D_
 	 O Vereador que o presente subscreve, no uso de suas atribuições regimentais concede MOÇÃO DE APLAUSOS à. _x000D_
 _x000D_
 _x000D_
 Cassiano dos Santos Pinto Voudan_x000D_
 _x000D_
 Integrante da equipe de Motos da Guarda Municipal de Quatro Barras, pelos serviços prestados à comunidade._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Quatro Barras, 29 de abril de 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA  (LENO)_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>Mocão de Aplausos JOSÉ CASSIANO GOMES DOS REIS NETO</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1213/mocao_de_pesar_reginato_xavier_bittencourt.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1213/mocao_de_pesar_reginato_xavier_bittencourt.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR SENHOR REGINATO XAVIER BITTENCOURT</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1224/mocao_de_pesar_zelinda_rodrigues_preto.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1224/mocao_de_pesar_zelinda_rodrigues_preto.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, no uso de suas atribuições regimentais, manifesta solidariedade e encaminha a presente MOÇÃO DE PESAR à família da Senhora Zelinda Rodrigues Preto, ilustre moradora do bairro Santa Luzia, ocorrido recentemente._x000D_
 A senhora Zelinda Rodrigues Preto foi uma cidadã exemplar, pessoa de bem, de coração puro e de alma leve. Por onde passava, semeava a amizade, a empatia e o amor ao próximo. Sempre demonstrou dedicação à sua família, aos amigos e à comunidade, deixando um legado de integridade, simplicidade e fraternidade._x000D_
 Diante dessa irreparável perda, a Câmara Municipal de Quatro Barras, por meio desta Moção, manifesta seu mais profundo pesar, externando aos familiares e amigos suas mais sinceras condolências, rogando a Deus que conforte seus corações e que receba a senhora Zelinda em sua infinita misericórdia.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1241/mocao_para_os_canteiros..pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1241/mocao_para_os_canteiros..pdf</t>
   </si>
   <si>
     <t>Aos canteiros, guardiões de um dos mais importantes legados e tradições de Quatro Barras._x000D_
 Com suas mãos habilidosas, ajudaram a construir e desenvolver nosso Município. Famílias inteiras dedicaram-se a essa nobre atividade, aperfeiçoando técnicas e aprofundando um saber transmitido de geração em geração, um verdadeiro patrimônio cultural que honra nossa história e identidade.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1242/mocao_de_aplausos_-_luiz_alberto_rodrigues.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1242/mocao_de_aplausos_-_luiz_alberto_rodrigues.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas atribuições regimentais, concede Moção de Aplausos à:_x000D_
 _x000D_
 Luiz Alberto Rodrigues_x000D_
 DIA DO CANTEIRO</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1249/mocao_de_aplausos_alvaro_luiz_duarte.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1249/mocao_de_aplausos_alvaro_luiz_duarte.pdf</t>
   </si>
   <si>
     <t>Mocão de Aplausos Álvaro Luíz Duarte</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1250/mocao_de_aplausos_mario_jose_duarte.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1250/mocao_de_aplausos_mario_jose_duarte.pdf</t>
   </si>
   <si>
     <t>Mocão de Aplausos Mário José Duarte</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1255/fc_mocao.aplauso_canteiro_leoni_29.05.25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1255/fc_mocao.aplauso_canteiro_leoni_29.05.25.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras tem o prazer e o dever de parabenizar,_x000D_
 _x000D_
 O Senhor LEONI LEGNANI, mais conhecido como “Bepe”, um dos mais antigos representantes da arte da Cantaria de Quatro Barras_x000D_
 _x000D_
 _x000D_
 Canteiros cortadores de pedra são artesãos especializados no trabalho de corte, entalhe e acabamento de pedras que, geralmente, são usadas na construção civil, arte sacra, restauração de patrimônios e esculturas. O termo "canteiro" vem do latim “quintarius” e refere-se ao trabalhador que lida diretamente com a pedra no canteiro de obras ou oficina._x000D_
 _x000D_
 No Paraná, a arte da cantaria é uma tradição valorizada, especialmente em Quatro Barras, onde a comunidade homenageia esses profissionais com a Festa do Canteiro, que é realizada todos os anos no mês de Junho. Esse ano é a 4ª edição do evento, que sempre acontece em nosso belo distrito da Borda do Campo, região conhecida por suas pedreiras produtoras de paralelepípedos, lousas e meios-fios._x000D_
 _x000D_
 O Senhor Leoni Legnani, é um dos mais antigos cante</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1256/fc_mocao.aplauso_canteiro_luiz.honorio_29.05.25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1256/fc_mocao.aplauso_canteiro_luiz.honorio_29.05.25.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras tem o prazer e o dever de parabenizar,_x000D_
 _x000D_
 O Senhor LUIS HONÓRIO MARAFIGO, mais conhecido como “Luiz Preto”, um dos principais representantes da arte da Cantaria no Município de Quatro Barras_x000D_
 _x000D_
 Canteiros cortadores de pedra são artesãos especializados no trabalho de corte, entalhe e acabamento de pedras que, geralmente, são usadas na construção civil, arte sacra, restauração de patrimônios e esculturas. O termo "canteiro" vem do latim “quintarius” e refere-se ao trabalhador que lida diretamente com a pedra no canteiro de obras ou oficina._x000D_
 _x000D_
 No Paraná, a arte da cantaria é uma tradição valorizada, especialmente em Quatro Barras, onde a comunidade homenageia esses profissionais com a Festa do Canteiro, que é realizada todos os anos no mês de Junho. Esse ano é a 4ª edição do evento, que sempre acontece em nosso belo distrito da Borda do Campo, região conhecida por suas pedreiras produtoras de paralelepípedos, lousas e meios-fios._x000D_
 _x000D_
 O Senhor Luis Honório Maraf</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1258/fc_mocao.aplauso_canteiro_glaucio.pereira_29.05.25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1258/fc_mocao.aplauso_canteiro_glaucio.pereira_29.05.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 A Câmara Municipal de Quatro Barras tem o prazer e o dever de parabenizar,_x000D_
 O Senhor GLÁUCIO PEREIRA, mais conhecido como “Caneludo”, é um dos grandes representantes da arte da Cantaria no Município de Quatro Barras_x000D_
 Canteiros cortadores de pedra são artesãos especializados no trabalho de corte, entalhe e acabamento de pedras que, geralmente, são usadas na construção civil, arte sacra, restauração de patrimônios e esculturas. O termo "canteiro" vem do latim “quintarius” e refere-se ao trabalhador que lida diretamente com a pedra no canteiro de obras ou oficina._x000D_
 No Paraná, a arte da cantaria é uma tradição valorizada, especialmente em Quatro Barras, onde a comunidade homenageia esses profissionais com a Festa do Canteiro, que é realizada todos os anos no mês de Junho. Esse ano é a 4ª edição do evento, que sempre acontece em nosso belo distrito da Borda do Campo, região conhecida por suas pedreiras produtoras de paralelepípedos, lousas e meios-fios.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1259/mocao_de_aplausos_bortolo_cunico_in_memorian.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1259/mocao_de_aplausos_bortolo_cunico_in_memorian.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos Bortolo Cunico</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1261/mocao_de_pesar.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1261/mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>Com imenso pesar, presto minhas condolências pelo falecimento deAdemir Zattoni, nascido em 30/09/1948 e falecido aos aos 77 anos no dia 12/05/2025, deixou sua esposa Raquiel Andreatta Zattoni com quem foi casado por 56 anos. Ademir também deixa seus filhos Lauriani Zattoni e Rogério Zattoni, e seus netos Vitor Zattoni, Milena Zattoni e Geovana Zattoni._x000D_
 Morador de Quatro Barras há muitos anos, Ademir sempre foi um cidadão de bem com todos, sendo amplamente respeitado por sua dedicação à família e à comunidade. Atuou com grande empenho na Igreja Católica, sendo uma presença constante e prestativa. _x000D_
 Sua ausência deixa um grande vazio, mas sua memória será sempre fonte de inspiração, amor e dedicação ao próximo._x000D_
 Quero, através desta Moção, externar nossas sinceras condolências, reiterando nosso profundo respeito. Que Deus, em sua infinita bondade, traga conforto aos corações enlutados neste momento de dor.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1288/mocao_mocao_de_pesar_dona_lurdes.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1288/mocao_mocao_de_pesar_dona_lurdes.pdf</t>
   </si>
   <si>
     <t>Com imenso pesar,  presto minhas  condolências pelo falecimento da Sra Lurdes Zeli dos Santos , nascida  em 29/12/65, com 59 anos .Cozinheira , mãe de duas filhas gêmeas  Katia e Kelly também moradoras de Quatro Barras</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1296/mocao_de_aplausos_rotary_club_graciosa.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1296/mocao_de_aplausos_rotary_club_graciosa.pdf</t>
   </si>
   <si>
     <t>O Vereador Anderson Mendonça, no uso de suas atribuições legais, vem apresentar a presente MOÇÃO DE APLAUSOS ao Rotary Club de Quatro Barras.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1297/mocao_de_aplausos_grupo_de_escoteiros_do_anhangava.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1297/mocao_de_aplausos_grupo_de_escoteiros_do_anhangava.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Grupo Escoteiro Anhangava</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1302/mocao_de_pesar_jorge_vaz_sampaio.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1302/mocao_de_pesar_jorge_vaz_sampaio.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve, no uso de suas atribuições regimentais, manifesta solidariedade e encaminha a presente MOÇÃO DE PESAR à família do Senhor Jorge Vaz Sampaio.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1306/mocao_de_aplausos_previbarras.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1306/mocao_de_aplausos_previbarras.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à PREVIBARRAS – Regime Próprio de Previdência Social de Quatro Barras, na pessoa da Presidente Ellen Corrêa Wandembruck Lago, estendendo esta homenagem a todo o corpo técnico, aos membros dos Conselhos Fiscal e de Administração, e ao Comitê de Investimentos, pelos 26 anos de atuação e pelos resultados notáveis alcançados pela instituição ao longo de sua trajetória.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1307/mocao_de_pesar_daniel_pereira.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1307/mocao_de_pesar_daniel_pereira.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve, no uso de suas atribuições regimentais, manifesta solidariedade e encaminha a presente MOÇÃO DE PESAR à família do Senhor DANIEL PEREIRA.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1319/mocao_de_pesar_tonhao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1319/mocao_de_pesar_tonhao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do senhor Antônio dos Santos Pinto</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1323/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1323/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve, vem respeitosamente requerer que, após ouvido o plenário, seja encaminhado congratulações à Pinheirinho Futebol Clube, em reconhecimento aos 63 anos de aniversário, em Quatro Barras - PR.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1330/papel_timbrado_atualizado.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1330/papel_timbrado_atualizado.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições regimentais, concede Moção de Pesar ao Excelentíssimo Senhor:_x000D_
 ELIESE VEIGA</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1350/mocao_de_aplausos_atieri_sanepar.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1350/mocao_de_aplausos_atieri_sanepar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Senhor ATIÉRI FERREIRA ZATONI, Gestor do Distrito de Manutenção da SANEPAR no Município de Quatro Barras, por toda sua história de sucesso e pela dedicação com que prestou serviços por todos esses anos em favor do nosso povo e da nossa cidade</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1354/mocao_de_pesar_enaex.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1354/mocao_de_pesar_enaex.pdf</t>
   </si>
   <si>
     <t>Moção de pesar as famílias atingidas pela trágica explosão ocorrida nas instalações da empresa Enaex Brasil, na manhã do dia 12 de agosto de 2025. Uma tragédia que atravessa fronteiras, mas que se torna especialmente sensível por atingir diretamente o nosso território, as nossas famílias e os nossos trabalhadores.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1355/mocao_de_pesar_rafael.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1355/mocao_de_pesar_rafael.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, Estado do Paraná, por iniciativa do(a) Vereador Marcel Júlio Guimarães, apresenta nos termos regimentais esta Moção de Pesar pelo falecimento de Rafael Moreira de Araújo, prestando solidariedade aos familiares e amigos neste momento de profunda dor._x000D_
 Nascido em 15 de agosto de 1994, no Hospital Cáritas, em Quatro Barras, Rafael era filho de Daniel Bittencourt de Araújo e Edna Moreira, esposo de Taynara Gonçalves, pai dedicado do pequeno Hendryck Gael, de apenas 2 anos de idade, irmão de Emely Daniele Moreira de Araújo e tio-pai de Luiz Gabriel de Araújo, a quem acolheu com amor e responsabilidade._x000D_
 Profissional atuante como motoboy, Rafael era reconhecido por sua alegria, dedicação e respeito ao próximo, realizando cada entrega com um sorriso no rosto. Amante das motocicletas, fez delas não apenas seu meio de sustento, mas também sua paixão — paixão esta que acompanhou cada momento de sua vida e também marcou o encerramento de sua jornada, partindo de</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1356/mocao_de_pesar_zenaide.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1356/mocao_de_pesar_zenaide.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, Estado do Paraná, por iniciativa do Vereador Antonio Cezar Toto Creplive, apresenta nos termos regimentais esta Moção de Pesar pelo falecimento da senhora Zenaide Augusto de Oliveira Ferreira, prestando solidariedade aos familiares e amigos neste momento de profunda dor._x000D_
 É com profundo pesar que registramos o falecimento da senhora Zenaide Augusto de Oliveira Ferreira, ocorrido recentemente, aos 89 anos de idade, nascida em 09 de abril de 1936._x000D_
 Dona Zenaide deixa um legado de amor, dedicação à família e respeito ao próximo. Mãe exemplar, construiu sua história com dignidade, deixando eternas lembranças no coração de seus filhos Cariovaldo, Osvaldo, Cristina e Vera, além dos demais familiares e amigos que hoje lamentam sua partida._x000D_
 Sua vida foi marcada por valores sólidos, simplicidade, generosidade e fé, tornando-se uma referência de integridade para todos que a conheceram. Sua ausência deixa uma lacuna irreparável no seio da comunidade._x000D_
 Diante do e</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1359/mocao_de_aplausos_angelica_cristina_de_oliveira.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1359/mocao_de_aplausos_angelica_cristina_de_oliveira.pdf</t>
   </si>
   <si>
     <t>O vereador signatário, no uso de suas atribuições regimentais, concede Moção de Aplausos à Angélica Cristina de Oliveira, diretora do CMEI Tia Carmelita, em reconhecimento ao seu notável trabalho e dedicação à educação infantil em nosso município.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1375/mocao_de_aplausos_defesa_civil.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1375/mocao_de_aplausos_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento à Defesa Civil de Quatro Barras, na pessoa de seus coordenadores e integrantes, pelo trabalho incansável, eficiente e dedicado demonstrado na ocorrência da explosão na empresa Enaex Brasil, garantindo a segurança da população e atuando de forma ágil e técnica na prevenção de maiores danos.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1376/mocao_de_aplausos_eliana_juninho.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1376/mocao_de_aplausos_eliana_juninho.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições regimentais, concede Moção de Aplausos a Srª:_x000D_
 _x000D_
 Eliana de Jesus Vieira Silva Graciano_x000D_
 _x000D_
 A Câmara Municipal de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais e regimentais, apresenta a presente MOÇÃO DE APLAUSOS à Senhora Eliana de Jesus Vieira Silva Graciano, em reconhecimento à sua dedicação, compromisso e relevantes serviços prestados à comunidade quatro-barrense._x000D_
 Nascida em 26 de outubro de 1969, natural de Barra do Turvo – SP, Eliana reside em Quatro Barras desde 2003. Ao longo de sua trajetória profissional, sempre pautada pela ética e pelo cuidado ao próximo, conquistou, por mérito, três aprovações em concursos públicos no município: inicialmente como Zeladora, depois como Agente Comunitária de Saúde e, atualmente, como Técnica de Enfermagem._x000D_
 Atuando com competência e sensibilidade na UBS Itapira, Eliana é reconhecida pelo zelo com que desempenha suas funções, sendo exemplo de profissionalismo, dedicação e respei</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1377/mocao_de_aplausos_josirene_juninho.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1377/mocao_de_aplausos_josirene_juninho.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições regimentais, concedem Moção de Aplausos a Srª:_x000D_
 _x000D_
 Senhora Josirene de Fátima Beira Alves Silva _x000D_
 _x000D_
 O Vereador que este subscreve, vem respeitosamente requerer que, após ouvido o plenário, seja encaminhado congratulações nos termos desta Moção de Aplausos a Sra. Senhora Josirene de Fátima Beira Alves Silva._x000D_
 A Câmara Municipal de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais e regimentais, apresenta a presente MOÇÃO DE APLAUSOS à Senhora Josirene de Fátima Beira Alves Silva, cidadã exemplar, esposa, mãe e avó dedicada, cuja vida tem sido marcada pelo compromisso com a Educação e com o desenvolvimento social do município._x000D_
 _x000D_
 Nascida em Curitiba e moradora de Quatro Barras desde 2006, Josirene construiu uma sólida trajetória acadêmica, sendo graduada em Pedagogia e em Letras Português/Espanhol e respectivas Literaturas, além de diversas especializações e pós-graduações em áreas como Educação Especial, Psicopedagogia Instituci</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1378/mocao_de_aplausos_sandra_do_gas.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1378/mocao_de_aplausos_sandra_do_gas.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições regimentais, concedem Moção de Aplausos a Srª:_x000D_
 Sandra Celina Barili_x000D_
 O Vereador que este subscreve, vem respeitosamente requerer que, após ouvido o plenário, seja encaminhado congratulações nos termos desta Moção de Aplausos a Sra. Sandra Celina Barili._x000D_
  A Câmara Municipal de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais e regimentais, apresenta a presente MOÇÃO DE APLAUSOS à Senhora Sandra Celina Barili, moradora e empresária deste município, em reconhecimento à sua relevante contribuição para o desenvolvimento local._x000D_
 A homenageada se destaca não apenas pelo êxito de sua trajetória empresarial, mas também pelo compromisso com a comunidade quatro-barrense, demonstrando dedicação, ética, responsabilidade social e amor por esta cidade._x000D_
 Seu exemplo de trabalho e perseverança inspira outras pessoas, fortalecendo o espírito empreendedor, fomentando a geração de oportunidades e contribuindo de forma significativa para o cr</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1389/mocao_de_pesar_idalina_pereira_de_morais_nascimento.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1389/mocao_de_pesar_idalina_pereira_de_morais_nascimento.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve, no uso de suas atribuições regimentais, manifesta solidariedade e encaminha a presente MOÇÃO DE PESAR à família da Senhora IDALINA PEREIRA DE MORAIS NASCIMENTO.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1399/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1399/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve vem respeitosamente requerer que, após ouvido o plenário, seja encaminhada uma moção de congratulações à Valdirene Ribeiro Sepanhaki, em reconhecimento à sua destacada filiação e trajetória no CTG Posteiro dos Mananciais, pertencente à 1ª Região Tradicionalista do MTG do Paraná.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1400/mocao_de_aplausos_-_giulianna_zanchettin_de_lima.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1400/mocao_de_aplausos_-_giulianna_zanchettin_de_lima.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve vem respeitosamente requerer que, após ouvido o plenário, seja encaminhada uma moção de congratulações à Giulianna Zanchettin de Lima, em reconhecimento à sua destacada filiação e trajetória no CTG Querência Santa Mônica, pertencente à 1ª Região Tradicionalista do MTG do Paraná.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1409/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1409/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 _x000D_
 	 O Vereador que o presente subscreve, no uso de suas atribuições regimentais concede MOÇÃO DE APLAUSOS a aluna:_x000D_
  _x000D_
 _x000D_
 Juliane Cordeiro de Cristo_x000D_
 _x000D_
 _x000D_
 Por representar com excelência o Colégio Estadual André Andreatta no Programa de Intercâmbio Internacional para Estudantes da Rede Pública de Ensino do Estado do Paraná GANHANDO O MUNDO, demonstrando dedicação, compromisso e destacando-se como exemplo de superação._x000D_
 _x000D_
 _x000D_
 	  _x000D_
 _x000D_
 _x000D_
 Quatro Barras, 18 de setembro de 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA  (LENO)_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1410/mocao-_giovani_de_paula_batista.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1410/mocao-_giovani_de_paula_batista.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições regimentais concede MOÇÃO DE APLAUSOS ao Professor:_x000D_
  _x000D_
 _x000D_
 Giovani de Paula Batista_x000D_
 _x000D_
 	Pelo excelente trabalho realizado em prol da educação no Núcleo Regional de Educação da Área Metropolitana Norte. A dedicação e o compromisso com a formação têm contribuído significativamente para o fortalecimento das práticas pedagógicas e para a valorização da educação pública de qualidade._x000D_
 	Também celebramos o lançamento do livro "Aprendizagens Entre Redes: A Metaformação em Pesquisa", organizado pela Professora Evelise Portilho. Destacamos com especial apreço a autoria do capítulo “Nós daqui, eles de lá... onde se revela a Interculturalidade, pautada na construção coletiva do conhecimento”. _x000D_
 	Que este reconhecimento sirva de inspiração para que o trabalho continue gerando transformações, ampliando horizontes e construindo pontes entre saberes, territórios e pessoas.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1421/mocao_de_aplausos_a_prof_cleidemar_dupinski_recuperacao_automatica.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1421/mocao_de_aplausos_a_prof_cleidemar_dupinski_recuperacao_automatica.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve vem respeitosamente requerer que, após ouvido o plenário, sejam encaminhadas congratulações nos termos desta Moção de Aplausos à professora Cleidemar Dupinski Sbrissia, em reconhecimento à sua notável e incansável dedicação à educação.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1422/mocao_de_aplausos_a_professora_suzana_do_socorro.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1422/mocao_de_aplausos_a_professora_suzana_do_socorro.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve vem respeitosamente requerer que, após ouvido o plenário, sejam encaminhadas congratulações nos termos desta Moção de Aplausos à professora Suzana do Socorro Cordeiro de Souza Sepanhaki. Em reconhecimento a 40 anos de dedicação à educação e ao desenvolvimento de gerações de alunos.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_de_aplausos_e_reconhecimento_ao_clube_de_desbravadores_estrela_dalva_e_ao_clube_de_desbravadores_valores_de_cristo.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_de_aplausos_e_reconhecimento_ao_clube_de_desbravadores_estrela_dalva_e_ao_clube_de_desbravadores_valores_de_cristo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento ao Clube de Desbravadores Estrela D’Alva e ao Clube de Desbravadores Valores de Cristo</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1431/mocao_elitinho_feira_parque_do_lago.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1431/mocao_elitinho_feira_parque_do_lago.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições regimentais, concede Moção de Aplausos á:_x000D_
 SECRETARIA DE CULTURA E TURISMO_x000D_
 A Câmara Municipal de Quatro Barras, no uso de suas atribuições legais e regimentais, concede a presente MOÇÃO DE APLAUSOS à Secretaria Municipal de Cultura e Turismo de Quatro Barras, na pessoa do secretário Wellington Benedeti (Elitinho), pela brilhante iniciativa na criação e realização da Feira Municipal no Parque do Lago._x000D_
 O evento, realizado nos dias 27 e 28 de setembro, representou um marco para o turismo e para a valorização da cultura local, promovendo a integração da comunidade e incentivando o comércio e o artesanato da cidade. A feira contou com uma expressiva participação popular, reunindo famílias e visitantes em um ambiente de lazer, gastronomia e entretenimento._x000D_
 A programação contou com diversas atrações culturais e lazer, entre elas a passeios de Caiaque e Bug, além da feira gastronômica e de artesanato, que destacou o talento e o trabalho dos feir</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/mocao_de_aplausos_cristiane_fortes.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/mocao_de_aplausos_cristiane_fortes.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, requer que, após ouvido o Plenário desta Casa Legislativa, seja consignada em Ata a presente MOÇÃO DE APLAUSOS à Senhora Cristiane do Rocio Fortes, como forma de reconhecimento público pelos relevantes serviços prestados à comunidade de Quatro Barras, especialmente por sua dedicação incansável à causa animal e ao bem-estar social._x000D_
 A Sra. Cristiane Fortes chegou ao município de Quatro Barras em janeiro de 1980, aos 14 anos de idade, acompanhada de seus pais, Sr. José Rodrigues Fortes e Sra. Eliza Vera Santos Fortes (in memoriam). Desde jovem, demonstrou notável espírito comunitário, dividindo seu tempo entre os estudos no Colégio Estadual do Paraná e o estágio no escritório do Sr. Peron._x000D_
 Seu envolvimento com o auxílio ao próximo e com a causa animal foi evidente ao longo de toda sua trajetória. Em 1996, ingressou por concurso público na Prefeitura Municipal de Quatro Barras, onde atuou ao lado da então prime</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1456/mocao_de_aplausos_a_gerson_jose_da_cruz.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1456/mocao_de_aplausos_a_gerson_jose_da_cruz.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve vem respeitosamente requerer que, após ouvido o plenário, sejam encaminhadas congratulações nos termos desta Moção de Aplausos para o senhor Gerson José da Cruz, conhecido popularmente como Jesus, por sua dedicação e pelo trabalho exemplar que ele ainda exerce em nosso município.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/mocao_de_aplausos_pedro_rossi.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/mocao_de_aplausos_pedro_rossi.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, Estado do Paraná, por proposição do Vereador_x000D_
 Antonio Cezar Toto Creplive, expressa seus mais sinceros aplausos e reconhecimento_x000D_
 ao senhor Pedro Rossi, por sua destacada trajetória de vida e relevante contribuição_x000D_
 para o desenvolvimento do município._x000D_
 Pedro Rossi nasceu em 15 de setembro de 1966, na cidade de Santo do Lontra,_x000D_
 interior do Paraná. Em junho de 1987, escolheu Quatro Barras para viver, onde_x000D_
 construiu sua família, seu lar e sua história. Casado com Vera Lúcia Lourenço Rossi,_x000D_
 é pai de Grace Kelly Rossi e avô de Pedro Henrique Fagundes — sendo exemplo de_x000D_
 dedicação e compromisso familiar._x000D_
 Empreendedor nato, iniciou sua trajetória comercial em setembro de 1980. Foi o_x000D_
 proprietário do primeiro mercado do bairro Jardim Menino Deus, o tradicional Mercado_x000D_
 Toscan, que se tornou referência e ponto de encontro da comunidade local durante_x000D_
 muitos anos. Atualmente, segue ativo no comércio local como proprietário do Aviário_x000D_
 Chão Batido, onde atua ao lado d</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/mocao_de_aplausos_maria_aparecida_jardim_marquezine_cida.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/mocao_de_aplausos_maria_aparecida_jardim_marquezine_cida.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, por iniciativa do Vereador Antonio Cezar Toto Creplive, manifesta seus mais sinceros aplausos e reconhecimento à senhora Maria Aparecida Jardim Marquezine, carinhosamente conhecida como Dona Cida, por sua trajetória de vida exemplar, marcada pela luta, dedicação, fé e contribuição à comunidade do município._x000D_
 Nascida no interior do Paraná, no pequeno distrito de Jussiara, município de Kaloré, Dona Cida é filha do senhor Josino e da dona Auri, e a irmã mais velha de uma família de sete irmãos. Desde cedo, demonstrou seu senso de responsabilidade, ajudando na lavoura para garantir o sustento da família, e cuidando com zelo e amor dos irmãos e do lar, mesmo ainda na infância._x000D_
 A vida sempre lhe apresentou desafios, mas Dona Cida os enfrentou com fé, coragem e determinação. Em 1978, após seu casamento, deixou o interior em busca de novas oportunidades, vindo morar em Quatro Barras. Trouxe na bagagem apenas a esperança, mas encontrou aqui o solo fértil onde</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/fc_mocao.aplauso_monteiro_detran_15.10.25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/fc_mocao.aplauso_monteiro_detran_15.10.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A Câmara Municipal de Quatro Barras tem o prazer e o dever de parabenizar, o Senhor ADEMILTON FRANCISCO MONTEIRO, Chefe do Posto do DETRAN no Município de Quatro Barras</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/fc_mocao.aplauso_sirlei_15.10.25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/fc_mocao.aplauso_sirlei_15.10.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A Câmara Municipal de Quatro Barras tem o prazer e o dever de parabenizar, A Senhora MARIA SIRLEI ZANCHETTIN, primeira e única mulher a exercer o cargo de Presidente da Câmara de Vereadores do Município de Quatro Barras.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, por iniciativa do Vereador Renato Ditadi, manifesta seus mais sinceros aplausos e reconhecimento à senhora Juceli Aparecida Canutt da Cunha por sua trajetória de vida exemplar, marcada pela luta, dedicação, fé e contribuição à comunidade do município.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/mocao_de_aplausos_reinado_jose_pereira.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/mocao_de_aplausos_reinado_jose_pereira.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, apresenta a presente Moção de Aplausos ao senhor Reinado José Pereira, em reconhecimento à sua trajetória de vida, dedicação à comunidade e relevante contribuição para o município._x000D_
 O senhor Reinado José Pereira, nascido em 15 de novembro de 1972, é morador do bairro Menino Deus há 27 anos. Casado com a senhora Eleci Frey Pereira, é pai de três filhos, todos frequentadores da Igreja Católica do bairro, onde ele exerce importante papel como voluntário._x000D_
 Ao longo dos anos, o senhor Reinado tem se destacado por sua participação ativa nas atividades comunitárias e religiosas, colaborando em festas, eventos e ações solidárias, sempre com humildade e boa vontade._x000D_
 Natural de Assis Chateaubriand, veio para Quatro Barras em busca de melhores oportunidades e, com muito esforço e dedicação, construiu aqui uma vida digna e próspera. Desde seu primeiro emprego na empresa Faurecia, onde trabalha até os dias atuai</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/mocao_rafael.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/mocao_rafael.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, por iniciativa do Vereador Renato Ditadi, manifesta seus mais sinceros aplausos ao senhor Rafael Cassiano, em reconhecimento à sua trajetória de vida marcada pelo trabalho, pela dedicação à família e pela contribuição ao desenvolvimento e fortalecimento da comunidade do bairro Menino Deus, em Quatro Barras.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/mocao_de_aplausos_-_maria_jose_araujo_tamburi.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/mocao_de_aplausos_-_maria_jose_araujo_tamburi.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve vem respeitosamente requerer que, após ouvido o plenário, seja decidido render homenagem e aplausos à ilustre cidadã, Professora Maria José Araújo Tamburi, pelo seu inestimável contributo à educação e ao desenvolvimento da comunidade do Bairro Jardim Menino Deus, em Quatro Barras.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/mocao_de_aplausos_1.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/mocao_de_aplausos_1.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve vem respeitosamente requerer que, após ouvido o plenário, seja decidido render homenagem e aplausos ao ilustre casal, Luzia Cassiano Delgado e Manoel Delgado, pelo seu pioneirismo, perseverança e contribuição para o desenvolvimento do Bairro Jardim Menino Deus, em Quatro Barras.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve vem respeitosamente requerer que, após ouvido o plenário, seja decidido render homenagem e aplausos à ilustre cidadã, Lucila Teresinha Risson Chilanti, pelo seu inestimável contributo ao desenvolvimento do Bairro Jardim Menino Deus e à comunidade.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1473/mocao_de_aplausos__.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1473/mocao_de_aplausos__.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, por iniciativa do Vereador Thiago Henrique Da Silva, manifesta seus mais sinceros aplausos e reconhecimento à Senhora Zenaide Delgado Gussão, uma cidadã que dedicou sua vida profissional e pessoal ao serviço da comunidade, em especial, no campo da educação.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/mocao_de_aplausos____.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/mocao_de_aplausos____.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, por iniciativa do Vereador Thiago Henrique Da Silva, manifesta seus mais sinceros aplausos e reconhecimento à senhora MARIA CAMPOS DE ALMEIDA por sua notável trajetória de vida e à inestimável contribuição para o desenvolvimento social e educacional do município de Quatro Barras, Paraná.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, por iniciativa do Vereador Thiago Henrique Da Silva, manifesta seus mais sinceros aplausos e reconhecimento à Senhora Alessandra de Moraes Chaves Dubiela da Cunha, popularmente conhecida como "Ale Dubiela", em reconhecimento e profunda gratidão pelo seu inestimável trabalho de ação social e dedicação comunitária.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, por iniciativa do Vereador Renato Ditadi, manifesta seus mais sinceros aplausos ao senhor Marcelo Duzanoski, em reconhecimento à sua trajetória, dedicação e relevante contribuição à comunidade quatro-barrense</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1487/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1487/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Thiago Henrique dos Santos da Silva (MEDONHO).</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1488/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1488/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS: A Câmara Municipal de Quatro Barras tem o prazer e o dever de parabenizar o Senhor DORIVAL JOSÉ DA SILVA, comerciante e locutor de rodeios, morador ilustre do Município de Quatro Barras</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/mocao_de_aplausos_e_reconhecimento_luis_carlos_stokolosa.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/mocao_de_aplausos_e_reconhecimento_luis_carlos_stokolosa.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento ao senhor Luís Carlos Stokolosa, pelos relevantes serviços prestados à comunidade de Quatro Barras, por meio de seu trabalho, dedicação e compromisso com o desenvolvimento econômico e social do município.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/mocao_de_aplausos_e_reconhecimento_jose_valdir_de_souza.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/mocao_de_aplausos_e_reconhecimento_jose_valdir_de_souza.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento ao senhor José Valdir de Souza, pelos relevantes serviços prestados à comunidade de Quatro Barras, especialmente no bairro Menino Deus, por meio de sua dedicação e profissionalismo ao longo de décadas de trabalho como latoeiro e funileiro.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/123.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/123.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve vem respeitosamente requerer que, após ouvido o plenário, seja decidido render homenagem e aplausos aos colaboradores e organizadores da Festa da Capela Nossa Senhora Aparecida, realizada no dia 12 de outubro de 2025, no Jardim Menino Deus.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/mocao_de_aplausos_e_reconhecimento_ludison_alves_de_freitas_e_alisson_alves_de_freitas.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/mocao_de_aplausos_e_reconhecimento_ludison_alves_de_freitas_e_alisson_alves_de_freitas.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, no uso de suas atribuições legais e regimentais, por meio do vereador Eduardo José Lago, manifesta, por meio desta, Moção de Aplausos e Reconhecimento aos senhores Ludison Alves de Freitas e Alisson Alves de Freitas, pela coragem, bravura e atitude heroica demonstradas ao salvar uma senhora de um incêndio ocorrido no último dia 23 de outubro de 2025, no bairro Pinheirinho._x000D_
 Em um ato de extrema coragem e solidariedade, Ludison e Alisson não hesitaram em colocar em risco a própria integridade física para resgatar uma moradora que se encontrava em perigo dentro de uma residência em chamas. A ação rápida e precisa dos dois irmãos foi determinante para preservar uma vida, demonstrando espírito de humanidade, empatia e comprometimento com o próximo._x000D_
 A atitude de ambos representa o verdadeiro sentido de cidadania e amor ao próximo, valores que dignificam o ser humano e inspiram toda a comunidade de Quatro Barras. Em tempos em que o individualismo muitas ve</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/mocao_dr_fernando.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/mocao_dr_fernando.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, por iniciativa do Vereador Renato Ditadi, manifesta seus mais sinceros aplausos ao Dr. Fernando Geraldo Demário, em reconhecimento à sua trajetória profissional, dedicação à saúde pública e relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/mocao_de_aplausos_alessandro_cordeiro_blanco.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/mocao_de_aplausos_alessandro_cordeiro_blanco.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, apresenta a presente Moção de Aplausos ao senhor Alessandro Cordeiro Blanco._x000D_
 Alessandro Cordeiro Blanco, nascido em 7 de julho de 1994, reside há 31 anos em nossa cidade. É um profissional dedicado que tem se destacado por seu compromisso e competência na área da Tecnologia da Informação._x000D_
 Sua trajetória na administração pública teve início em 19 de janeiro de 2021, quando foi nomeado para exercer a função de Suporte de T.I. Com empenho, responsabilidade e dedicação, Alessandro conquistou o reconhecimento de seu trabalho, sendo promovido, em 28 de março de 2023, ao cargo de Diretor da Secretaria Municipal de Tecnologia da Informação e Comunicação._x000D_
 Atualmente, ele é responsável pela governança de T.I. no município, liderando uma equipe comprometida em atender todas as repartições públicas municipais — incluindo escolas, CMEIs, unidades de saúde, o pronto atendimento 24 horas, a Guarda Municipal e de</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 _x000D_
 	 O Vereador que o presente subscreve, no uso de suas atribuições regimentais concede MOÇÃO DE APLAUSOS as atletas das categorias 15 a 17anos._x000D_
  _x000D_
 Ana Helena Hadas Honório_x000D_
 Anny Carolini Dolisnki Gonçalves_x000D_
 Deyse Gabrielle Machado Sineiro Machado_x000D_
 Gabriely Carolina Grein da Costa_x000D_
 Isabela Chella Ferreira_x000D_
 Júlia Colaço Barboza_x000D_
 Laís Marceli Penkowsky Pereira_x000D_
 Larissa Santos Machado_x000D_
 Louise Maressa Pimentel Silva_x000D_
 Luiza Aguiar_x000D_
 Maria Eduarda da Silva Lara_x000D_
 Marjorie Vitória de Souza_x000D_
 Vitoria Garcia Lopes_x000D_
 _x000D_
 Por representarem com excelência o Colégio Estadual André Andreatta e o Município de Quatro Barras no 71º Jogos Escolares do Paraná – Bom de Bola 2025, demonstrando dedicação, compromisso e espírito esportivo, além de destacarem-se como um verdadeiro exemplo de superação ao longo de todas as fases da competição._x000D_
 Feminino: B_x000D_
 Resultados alcançados:_x000D_
 Fase Municipal: Campeãs_x000D_
 Fase Regional: Campeãs_x000D_
 Fase Macrorregional: Vice-campeãs_x000D_
 Fase Estadual: 7º lugar_x000D_
 _x000D_
 Quatro Barras, 31 de outubro de 2025._x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA  (LENO)_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1503/mocao_de_aplausos_01.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1503/mocao_de_aplausos_01.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 _x000D_
 O Vereador que o presente subscreve, no uso de suas atribuições regimentais concede MOÇÃO DE APLAUSOS as atletas das categorias 15 a 17anos._x000D_
  _x000D_
 Ana Beatryz Werneck Ribeiro_x000D_
 Ariani Beatriz Prodocimo Ramos_x000D_
 Beatriz de Lara Neris_x000D_
 Daniele Vitoria Andrade Volim_x000D_
 Emilly Pereira_x000D_
 Gabriela Otilia Bueno Legnani_x000D_
 Gisele da Silva Ferreira_x000D_
 Helena Rocha Pires_x000D_
 Isabela Cristina Bueno Legnani_x000D_
 Isabela de Oliveira Alves de Lima_x000D_
 Isabelly Luisa Ribeiro dos Santos_x000D_
 Juliane Cordeiro de Cristo_x000D_
 Julya Pereira Jacinto Queiroz_x000D_
 Karina da Silva Andrade_x000D_
 Larissa Leal da Silva_x000D_
 Maria Eduarda da Silva Virmond_x000D_
 Vitória Karoline Silva de Oliveira._x000D_
 _x000D_
 Por representarem com excelência o Colégio Estadual André Andreatta e o Município de Quatro Barras no 71º Jogos Escolares do Paraná – Bom de Bola 2025, demonstrando dedicação, compromisso e espírito esportivo, além de destacarem-se como um verdadeiro exemplo de superação ao longo de todas as fases da competição._x000D_
 Feminino: A_x000D_
 Resultados alcançados:_x000D_
 Fase Municipal: Campeãs_x000D_
 Fase Regional: Campeãs_x000D_
 Fase Macrorregional: Vice-campeãs_x000D_
 Fase Estadual: 4º lugar_x000D_
 _x000D_
 Quatro Barras, 31 de outubro de 2025._x000D_
 _x000D_
 SANDRO ELENO ANDREATTA  (LENO)_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/mocao_-_professora_erika_prestes_andreatta.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/mocao_-_professora_erika_prestes_andreatta.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 _x000D_
 	 O Vereador que o presente subscreve, no uso de suas atribuições regimentais concede MOÇÃO DE APLAUSOS à professora. _x000D_
 _x000D_
 _x000D_
 	_x000D_
 Erika Prestes Andreatta _x000D_
 _x000D_
 _x000D_
 	Pela conquista no 71º Jogos Escolares do Paraná – Bom de Bola 2025 demonstrando dedicação, compromisso e espírito esportivo, contribuindo de forma significativa para o desenvolvimento esportivo e pessoal das atletas, fortalecendo valores como o trabalho em equipe, a disciplina e o respeito mútuo, que são fundamentais na formação de nossas alunas._x000D_
 _x000D_
 Quatro Barras, 31 de outubro de 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA  (LENO)_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento ao grupo “Quatro Barras Segura”, idealizado por Ricardo Paulino da Silva e pelo saudoso Adilson Barbosa, da distribuidora de gás, pelo importante trabalho de engajamento comunitário, diálogo e colaboração em prol da segurança e do desenvolvimento do município de Quatro Barras.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/mocao_associacao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/mocao_associacao.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, nos termos regimentais, apresenta a presente Moção de Aplausos à Associação Cultural e Desportiva Taeru Kan, aos seus instrutores, dirigentes e atletas, pelo brilhante trabalho desenvolvido ao longo dos anos na promoção do karatê e na formação de cidadãos por meio do esporte.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/mocao_de_aplausos_marcos_farias.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/mocao_de_aplausos_marcos_farias.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, apresenta a presente Moção de Aplausos ao senhor Marcos Farias._x000D_
 Marcos Farias, nascido em 16 de abril de 1979, reside na cidade há 40 anos. É divorciado e pai de dois filhos, Emanueli e Nicolas._x000D_
 Formado em Educação Física, Marcos atua como professor e profissional de golfe, dedicando sua carreira ao esporte e à inclusão social. Ele é responsável pelo projeto Instituto Golf+Inclusão, uma escola de golfe gratuita voltada para jovens com necessidades especiais._x000D_
 O projeto, que já existe há 16 anos, atende atualmente 16 alunos, sendo 12 residentes na cidade. Entre os participantes, há jovens com síndrome de Down (SD), autismo e neurodivergências diversas._x000D_
 Com esse trabalho, Marcos Farias tem contribuído significativamente para o desenvolvimento esportivo, social e emocional dos alunos, promovendo a inclusão e ampliando oportunidades por meio do golfe. _x000D_
 Por todo o exposto, esta Casa Legislativa externa,</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/fc_mocao.aplauso_samuel.escola_26.11.25.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/fc_mocao.aplauso_samuel.escola_26.11.25.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS - A Câmara Municipal de Quatro Barras, por meio do Vereador Fernando Cunha, apresenta a presente MOÇÃO DE APLAUSO à professora Priscila Afonso Magalhães, diretora da Escola Municipal Joanna Valache, ao aluno Samuel e a todos os demais alunos e professores e colaboradores da escola, em reconhecimento ao trabalho desenvolvido na promoção da inclusão por meio do esporte e ao destaque obtido pelo aluno nas competições de atletismo, que o habilitou para competir em nível nacional.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/mocao_de_aplausos_giulianna_zanchettin.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/mocao_de_aplausos_giulianna_zanchettin.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a Giulianna Zanchettin de Lima, uma das mais valiosas joias raras da nossa cidade, nossa jovem cantora e dançarina, representante das tradições gaúchas, em reconhecimento pela conquista do primeiro lugar como interprete solista na última FEPART, realizada em Medianeira, no final de novembro, bem como o primeiro lugar participando do quinteto de cantores.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/mocao_de_aplausos_-_delegada_gessica_feitosa_moraes_andrade.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/mocao_de_aplausos_-_delegada_gessica_feitosa_moraes_andrade.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve vem respeitosamente requerer que, após ouvido o plenário, seja encaminhada uma moção de congratulações à Delegada Gessica Feitosa Moraes Andrade, em reconhecimento à sua destacada trajetória na Polícia Civil.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/mocao_de_pesar_darci_guimaraes.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/mocao_de_pesar_darci_guimaraes.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, Estado do Paraná, por iniciativa de todos os Vereadores, apresenta nos termos regimentais esta Moção de Pesar pelo falecimento de Darci Augustinho Guimarães, prestando solidariedade aos familiares e amigos neste momento de profunda dor._x000D_
 _x000D_
 	Darci Augustinho Guimarães nasceu em 28 de agosto de 1953, em Curitiba, trazendo luz para a vida de seus pais, José Ribeiro Guimarães e Diva Dephina Guimarães. Cresceu ao lado dos irmãos Dirceu, Dirce e Dirci, vivendo uma infância simples e cheia de aprendizados no Bacacheri, no bairro São João — um lugar onde ele criaria suas primeiras lembranças e seus primeiros sonhos._x000D_
 _x000D_
 	Ainda adolescente, em 1969, a vida lhe presenteou com seu primeiro filho, Carlinhos Gotoi, fruto de uma juventude marcada por coragem, responsabilidade precoce e muito amor._x000D_
 _x000D_
 	Os anos passaram, e Darci encontrou em Vera Macedo uma nova história para viver. Casaram-se e tiveram dois filhos: Marcel e Marluza. Construíram uma família, criaram memó</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/mocao_de_aplausos_rosangela_jucoski.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/mocao_de_aplausos_rosangela_jucoski.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, por iniciativa do Vereador Thiago Henrique Da Silva, manifesta seus mais sinceros aplausos e reconhecimento à Senhora Rosangela Jucoski, uma cidadã que dedicou sua vida profissional e pessoal ao serviço da comunidade, em especial, no campo da educação.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1559/mocao_de_aplausos_a_professora_sueli_terezinha.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1559/mocao_de_aplausos_a_professora_sueli_terezinha.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, por iniciativa do Vereador Thiago Henrique Da Silva, manifesta seus mais sinceros aplausos e reconhecimento à Senhora Sueli Terezinha Koch Arantes Da Silva, uma cidadã que dedicou sua vida profissional e pessoal ao serviço da comunidade, em especial, no campo da educação.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1560/mocao_de_aplausos_prof.gretchen_abreu_saenz_yamakawa.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1560/mocao_de_aplausos_prof.gretchen_abreu_saenz_yamakawa.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, por iniciativa do Vereador Thiago Henrique Da Silva, manifesta seus mais sinceros aplausos e reconhecimento à ilustríssima Professora e Diretora Gretchen Abreu Saenz Yamakawa, reconhecendo sua trajetória de excelência e compromisso com o desenvolvimento educacional e social de Quatro Barras.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>REVOGA O DECRETO 21/2024.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/decreto_legislativo_02_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/decreto_legislativo_02_2025.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O VALOR DO ARTIGO 3º DO DECRETO 04/2024 REFERENTE A ASSISTÊNCIA A SAÚDE DOS SERVIDORES ATIVOS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1080/decreto_legislativo_03_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1080/decreto_legislativo_03_2025.pdf</t>
   </si>
   <si>
     <t>Decreta Ponto Facultativo na Câmara Municipal deQuatro Barras nos dias 03, 04 e 05 de março de 2025, emdecorrência do ponto facultativo relativo ao Carnaval e Quarta-Feira de Cinzas.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1112/decreto_legislativo_04_2025_jose_carlos_malko.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1112/decreto_legislativo_04_2025_jose_carlos_malko.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ, AO SENHOR EDILBERTO MAZON FILHO.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1111/servidor_padrao_daniel.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1111/servidor_padrao_daniel.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR_x000D_
 PÚBLICO PADRÃO A DANIEL FABIANO_x000D_
 FERRARINI RIBEIRO, SERVIDOR_x000D_
 PÚBLICO MUNICIPAL NA ATIVA, COM_x000D_
 O CARGO DE MOTORISTA, DA_x000D_
 PREFEITURA MUNICIPAL DE QUATRO_x000D_
 BARRAS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE ORÇAMENTOS E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_decreto_legislativo_06_2025_aprovacao_de_contas_do_executivo_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_decreto_legislativo_06_2025_aprovacao_de_contas_do_executivo_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE QUATRO BARRAS, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_decreto_legislativo_07_2024_servidor_publico_padrao_suellen.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_decreto_legislativo_07_2024_servidor_publico_padrao_suellen.docx</t>
   </si>
   <si>
     <t>Concede o Título de Servidor Público Padrão a senhora Suelen Elaira de Freitas Klimpel, Servidora Pública Municipal na Ativa, com o Cargo de Atendente Infantil, Lotada na Secretaria Municipal de Educação, Esporte, Lazer e Juventude da Prefeitura Municipal de Quatro Barras, Estado do Paraná.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1281/projeto_de_decreto_legislativo_08_2025_servidor_tania_mara_fernando_cunha.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1281/projeto_de_decreto_legislativo_08_2025_servidor_tania_mara_fernando_cunha.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A SENHORA TÂNIA MARA GONÇALVES DE FREITAS, SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE MERENDEIRA NA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1282/projeto_de_decreto_legislativo_09_2025_servidor_publico_padrao_toto.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1282/projeto_de_decreto_legislativo_09_2025_servidor_publico_padrao_toto.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Servidor Público Padrão a senhora Márcia Regina Ceni, Servidora Pública Municipal na Ativa, com o Cargo de Agente de Saúde, Lotada na Secretaria Municipal de Saúde da Prefeitura Municipal de Quatro Barras, Estado do Paraná.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_decreto_legislativo_10_2025_luis_henrique_schmidlin_marcel.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_decreto_legislativo_10_2025_luis_henrique_schmidlin_marcel.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Servidor Público Padrão O Senhor   Luís Henrique Schmidlin, Servidor Público Municipal na Ativa, com o Cargo de Fiscal de obras e Posturas Exercendo sua função na Secretaria Municipal de Desenvolvimento Urbano da Prefeitura Municipal de Quatro Barras, Estado do Paraná.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_decreto_legislativo_11_2025_ana_paula_justino_renato.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_decreto_legislativo_11_2025_ana_paula_justino_renato.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Servidor Público Padrão a senhora Ana Paula Justino, Servidora Pública Municipal na Ativa, com o Cargo de Atendente Infantil, Lotada na Secretaria Municipal de Educação da Prefeitura Municipal de Quatro Barras, Estado do Paraná.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1289/12.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1289/12.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Servidor Público Padrão ao senhor Arnaldo Jambiski De Oliveira, Servidor Público Municipal na Ativa, com o Cargo de OPERÁRIO, Lotada na Secretaria Municipal De Meio Ambiente, agricultura e Bem Estar Animal, da Prefeitura Municipal de Quatro Barras, Estado do Paraná.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1290/titulo_de_servidor_publico_padrao_a_senhora_ana_lucia_schinda.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1290/titulo_de_servidor_publico_padrao_a_senhora_ana_lucia_schinda.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Fica concedido o Título de Servidor Público Padrão, conforme a Lei nº 034 de 17 de outubro de 2005, a Servidora Ana Lucia Schinda, Servidora Pública Municipal na ativa com o cargo de Merendeira na Secretaria Municipal de Educação, Esporte, Lazer e Juventude da Prefeitura Municipal de Quatro Barras, Estado do Paraná._x000D_
 _x000D_
 Art. 2º – Este decreto Legislativo entra em vigor na data de sua publicação. Edifício da Câmara Municipal de Quatro Barras, 27 de junho de 2025.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1299/projeto_de_decreto_legislativo_xx_2025_servidora_cheron_rothemann.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1299/projeto_de_decreto_legislativo_xx_2025_servidora_cheron_rothemann.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Fica concedido o Título de Servidor Público Padrão, conforme a Lei nº 034 de 17 de outubro de 2005, a CHERON ROTHEMANN, Servidora Pública Municipal na ativa com o cargo de Secretaria na Prefeitura Municipal de Quatro Barras, Estado do Paraná.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1304/decreto_legislativo_15_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1304/decreto_legislativo_15_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DA CÂMARA MUNICIPAL DE QUATRO BARRAS NO PERÍODO DE RECESSO PARLAMENTAR._x000D_
 _x000D_
 O Presidente da Câmara Municipal de Quatro Barras, no uso de suas atribuições legais decreta o seguinte:_x000D_
 _x000D_
 Art. 1º - Considerando o Período Legislativo conforme artigo 8º do Regimento Interno da Câmara Municipal de Quatro Barras, fica decretado que no período de 15 de julho a 01 de agosto, o horário de funcionamento da Câmara será das 13:00 às 17:00._x000D_
 _x000D_
 Art. 2º - Este decreto Legislativo entra em vigor na data de sua publicação._x000D_
 _x000D_
 Edifício da Câmara Municipal de Quatro Barras, 11 de julho de 2025._x000D_
 _x000D_
 _x000D_
 FERNANDO CUNHA_x000D_
 PRESIDENTE</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_decreto_legislativo_16_2025_senhor_luciano_zatti._fernando_cunha.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_decreto_legislativo_16_2025_senhor_luciano_zatti._fernando_cunha.pdf</t>
   </si>
   <si>
     <t>Concede O Título De Cidadão Honorário Do Município De Quatro Barras, Estado Do Paraná, Ao Senhor Luciano Zatti.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1413/projeto_de_decreto_legislativo_17_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1413/projeto_de_decreto_legislativo_17_2025.pdf</t>
   </si>
   <si>
     <t>Concede O Título De Cidadão Honorário Do Município De Quatro Barras, Estado Do Paraná, Ao Senhor Piero Passuello Zatti.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1416/projeto_de_decreto_legislativo_18_2025_senhor_paulo_litro.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1416/projeto_de_decreto_legislativo_18_2025_senhor_paulo_litro.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ, AO SENHOR PAULO HENRIQUE COLETTI FERNANDES.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/projeto_de_decreto_legislativo_19_2025_aprovacao_de_contas_executivo_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/projeto_de_decreto_legislativo_19_2025_aprovacao_de_contas_executivo_2024.pdf</t>
   </si>
   <si>
     <t>Aprovação de Contas 2024</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/projeto_de_decreto_legislativo_20_2025_senhor_alexandre_curi.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/projeto_de_decreto_legislativo_20_2025_senhor_alexandre_curi.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário do Município de Quatro Barras, Estado do Paraná, ao Senhor Alexandre Curi.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/projeto_de_decreto_legislativo_-_cidada_honoraria_flavia_francischini.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/projeto_de_decreto_legislativo_-_cidada_honoraria_flavia_francischini.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ, À DEPUTADA FLÁVIA FRANCISCHINI.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/projeto_de_resolucao_01_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/projeto_de_resolucao_01_2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 62 do Regimento Interno da Câmara Municipal de Quatro Barras.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1033/projeto_de_resolucao_02_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1033/projeto_de_resolucao_02_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio alimentação aos servidores da Câmara Municipal de Quatro Barras/PR.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1059/projeto_de_resolucao_03_2025_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1059/resolucao_03_2025_camara_itinerante.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA CÂMARA ITINERANTE NO ÂMBITO DA CÂMARA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1203/projeto_de_resolucao_04_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1203/projeto_de_resolucao_04_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Resolução N.º 001/2009 Estabelecendo Novas Alíquotas Com Base na URMQB para a Concessão e o Pagamento de Diárias e Deslocamentos no Âmbito da Câmara Municipal de Quatro Barras – PR.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1293/projeto_de_resolucao_05_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1293/projeto_de_resolucao_05_2025.pdf</t>
   </si>
   <si>
     <t>Cria o Programa “Vereador Mirim” no âmbito da Câmara Legislativa de Quatro Barras e dá outras providências</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/projeto_de_resolucao_06_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/projeto_de_resolucao_06_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE CESTA NATALINA AOS SERVIDORES ATIVOS DA CÂMARA MUNICIPAL DE QUATRO BARRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>LORENO BERNARDO TOLARDO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1197/emenda_modifficativa_01_2025_-_mensagem_13_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1197/emenda_modifficativa_01_2025_-_mensagem_13_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 01/2025</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/emenda_aditiva_mensagem_36_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/emenda_aditiva_mensagem_36_2025.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao Projeto de Lei Nº 36/2025 que, “Altera a Lei nº 1046/2017, e dá outras providências”._x000D_
 _x000D_
 Art. 1º Altera o Parágrafo Único do Art. 4º para que passe a vigorar com a seguinte redação:_x000D_
 PARÁGRAFO ÚNICO: O Conselho Municipal dos Direitos da Mulher na sua composição, terá na totalidade de 16 (dezesseis) membros; sendo 04 (quatro) membros titulares e respectivos suplentes, representantes do Poder Público nomeados pelo chefe do Poder Executivo Municipal; e 04 (quatro) membros titulares e respectivos suplentes, representantes da sociedade civil organizada, eleitos entre si em assembleias próprias”.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/emenda_modificativa_01__ao_projeto_de_lei_38_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/emenda_modificativa_01__ao_projeto_de_lei_38_2025.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Altera o Art. 1º da Lei nº 38/2025, para que passe a vigorar com a seguinte redação:_x000D_
 _x000D_
 “Art. 1º - lnst‹tui o "Prêmio de Resultado de Aprendizagem° de caráter excepcional com o objetivo incentivar a melhoria da qualidade educacional da rede municipal de educação do Município de Quatro Barras, a ser pago no mês subsequente à divulgação dos resultados do Índice de Desenvolvimento da Educação Básica — IDEB.”</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1481/emenda_modificativa_04__ao_projeto_de_lei_38_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1481/emenda_modificativa_04__ao_projeto_de_lei_38_2025.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Altera o Art. 5º da Lei nº 38/2025, para que passe a vigorar com a seguinte redação:_x000D_
 _x000D_
 “Art. 5º O pagamento do Prêmio de Resultado de Aprendizagem será condicionado à disponibilidade orçamentária e financeira do exercício.”</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/emenda_modificativa_002__ao_projeto_de_lei_38_2025.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/emenda_modificativa_002__ao_projeto_de_lei_38_2025.docx</t>
   </si>
   <si>
     <t>Art. 1º - Altera o Parágrafo único do Art. 3º da Lei nº 38/2025, para que passe a vigorar com a seguinte redação:_x000D_
 _x000D_
 “Parágrafo único - O servidor detentor de 2 (dois) cargos públicos no Município terá direito ao valor correspondente a 01 (uma) URMQB, para cada um dos padrões.”</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/emenda_modificativa_06__ao_projeto_de_lei_38_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/emenda_modificativa_06__ao_projeto_de_lei_38_2025.pdf</t>
   </si>
   <si>
     <t>Art. 1º – Fica suprimido em sua totalidade o Inciso IX, do  Art. 4º do projeto de Lei 38/2025:_x000D_
 _x000D_
 “  IX - Na data de aplicação do sistema de avaliação não fizer parte do quadro de servidores da Secretaria Municipal de Educação, Esporte, Lazer e Juventude, mesmo que tenha sido transferido a qualquer tempo;”</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/emenda_modificativa_03__ao_projeto_de_lei_38_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/emenda_modificativa_03__ao_projeto_de_lei_38_2025.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Altera o Inciso VII do Art. 4º da Lei nº 38/2025, para que passe a vigorar com a seguinte redação:_x000D_
 _x000D_
 “VII - Apresentar faltas injustificadas;”</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/emenda_modificativa_05__ao_projeto_de_lei_38_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/emenda_modificativa_05__ao_projeto_de_lei_38_2025.pdf</t>
   </si>
   <si>
     <t>Art. 1º – Fica suprimido em sua totalidade o Inciso VIII, do  Art. 4º do projeto de Lei 38/2025:_x000D_
 _x000D_
 “ VIII - Apresentar mais de 30 (trinta) dias de ausências legalmente concedidas, contados até a data de aplicação do sistema de avaliação.”</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/emenda_impositiva_01_2025_antonio_cezar_creplive.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/emenda_impositiva_01_2025_antonio_cezar_creplive.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE QUATRO BARRAS nos termos do artigo 110-A da Lei Orgânica do Município de Quatro Barras, a Emenda n.º 01, ao Projeto de Lei n.º 39/2025, que “Estima a receita e fixa a despesa para o exercício financeiro de 2026”, de autoria do Vereador Antonio Cezar Creplive._x000D_
 _x000D_
 Art. 1.º Fica incluída na execução financeira disposta no Projeto de Lei n.º 39/2025, que “Estima a receita e fixa a despesa para o exercício financeiro de 2026”, a seguinte programação para ações conforme quadro abaixo:_x000D_
 _x000D_
 _x000D_
 Item	Local	Aquisição/Serviço	Valor_x000D_
 I_x000D_
 _x000D_
 	SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL E FAMÍLIA	_x000D_
 AQUISIÇÃO DE BENS MÓVEIS PELA CERV – COMUNIDADE ESPERANÇA RESTAGE DE VIDAS _x000D_
 CNPJ: 13.504.911/0001-06	_x000D_
 R$ 50.000,00_x000D_
 II	SECRETARIA MUNICIPAL DE ORDEM PÚBLICA E SEGURANÇA	_x000D_
 RECURSOS LIVRES	 R$ 29.863,58_x000D_
 III	SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL E FAMÍLIA	CUSTEIO E PREMIAÇÃO DE EVENTOS ARTÍSTICOS E CULTURAIS 	R$ 8.000,00_x000D_
 IV	SECRETARIA MUNICIPAL DE ATENDIMENTO ÀS PSICOPATOLOGIAS E NEURODIVER</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/emenda_impositiva_03_2025_leno.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/emenda_impositiva_03_2025_leno.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. Lei n.º 39/2025_x000D_
 _x000D_
 Autoria: Vereador Sandro Eleno Andreatta_x000D_
 _x000D_
 Emenda Individual ao Projeto de Lei n.º 39/2025, que “Estima a receita e fixa a despesa para o exercício financeiro de 2026”._x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE QUATRO BARRAS nos termos do artigo 110-A da Lei Orgânica do Município de Quatro Barras, a Emenda n.º 03, ao Projeto de Lei n.º 39/2025, que “Estima a receita e fixa a despesa para o exercício financeiro de 2026”, de autoria do Vereador Anderson Mendonça._x000D_
 _x000D_
 Art. 1.º Fica incluída na execução financeira disposta no Projeto de Lei n.º 39/2025, que “Estima a receita e fixa a despesa para o exercício financeiro de 2026”, a seguinte programação para ações conforme quadro abaixo:_x000D_
 _x000D_
 Item	Local	Aquisição/Serviço	Valor_x000D_
 _x000D_
 I_x000D_
 _x000D_
 	_x000D_
 SECRETARIA MUNICIPAL DE SAÚDE	_x000D_
 _x000D_
 RECURSOS LIVRES	_x000D_
 R$ 107.863,59_x000D_
 II	SECRETARIA MUNICIPAL DE EDUCAÇÃO, ESPORTE, LAZER E JUVENTUDE – DEPARTAMENTO DE ESPORTES	_x000D_
 COMPRA DE MATERIAIS E EQUIPAMENTOS PARA ATENDIMENTOS AOS PROJETOS	_x000D_
 R$ 35.954,53_x000D_
 III	SECRETARIA MUNIC</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/emenda_impositiva_02_2025_rato.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/emenda_impositiva_02_2025_rato.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. Lei n.º 39/2025_x000D_
 _x000D_
 Autoria: Vereador Anderson Mendonça_x000D_
 _x000D_
 Emenda Individual ao Projeto de Lei n.º 39/2025, que “Estima a receita e fixa a despesa para o exercício financeiro de 2026”._x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE QUATRO BARRAS nos termos do artigo 110-A da Lei Orgânica do Município de Quatro Barras, a Emenda n.º 01, ao Projeto de Lei n.º 39/2025, que “Estima a receita e fixa a despesa para o exercício financeiro de 2026”, de autoria do Vereador Anderson Mendonça._x000D_
 _x000D_
 Art. 1.º Fica incluída na execução financeira disposta no Projeto de Lei n.º 39/2025, que “Estima a receita e fixa a despesa para o exercício financeiro de 2026”, a seguinte programação para ações conforme quadro abaixo:_x000D_
 _x000D_
 Item	Local	Aquisição/Serviço	Valor_x000D_
 _x000D_
 I_x000D_
 _x000D_
 	_x000D_
 SECRETARIA MUNICIPAL DE SAÚDE	_x000D_
 _x000D_
 Custeio de exames e consultas	_x000D_
 R$ 107.863,59_x000D_
 II	SECRETARIA MUNICIPAL DE CULTURA E TURISMO	_x000D_
 RECURSOS LIVRES	R$ 30.000,00_x000D_
 III	SECRETARIA MUNICIPAL DE INFRAESTRUTURA, LOGÍSTICA E FROTAS	_x000D_
 RECURSOS LIVRES	R$ 77.863,58_x000D_
 TOTAL DA EMENDA</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/emenda_impositiva_04_2025_renato.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/emenda_impositiva_04_2025_renato.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. Lei n.º 39/2025_x000D_
 _x000D_
 Autoria: Vereador Renato Ditadi_x000D_
 Emenda Individual ao Projeto de Lei n.º 39/2025, que “Estima a receita e fixa a despesa para o exercício financeiro de 2026”.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/emenda_impositiva_marcel.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/emenda_impositiva_marcel.pdf</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/emenda_impositiva_dudu.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/emenda_impositiva_dudu.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. Lei n.º 39/2025_x000D_
 _x000D_
 Autoria: Vereador Eduardo José Lago_x000D_
 _x000D_
 Emenda Individual ao Projeto de Lei n.º 39/2025, que “Estima a receita e fixa a despesa para o exercício financeiro de 2026”._x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE QUATRO BARRAS nos termos do artigo 110-A da Lei Orgânica do Município de Quatro Barras, a Emenda n.º 08, ao Projeto de Lei n.º 39/2025, que “Estima a receita e fixa a despesa para o exercício financeiro de 2026”, de autoria do Vereador Eduardo José Lago._x000D_
 _x000D_
 Art. 1.º Fica incluída na execução financeira disposta no Projeto de Lei n.º 39/2025, que “Estima a receita e fixa a despesa para o exercício financeiro de 2026”, a seguinte programação para ações conforme quadro abaixo:_x000D_
 _x000D_
 Item	Local	Aquisição/Serviço	Valor_x000D_
 _x000D_
 I_x000D_
 _x000D_
 	_x000D_
 SECRETARIA MUNICIPAL DE SAÚDE	_x000D_
 _x000D_
 CUSTEIO DE EXAMES E CONSULTAS	_x000D_
 R$ 107.863,59_x000D_
 II	SUBPREFEITURA DISTRITAL DA BORDA DO CAMPO_x000D_
 	_x000D_
 RECURSOS LIVRES	R$ 70.000,00_x000D_
 III	SECRETARIA MUNICIPAL DE ATENDIMENTO ÀS PSICOPATOLOGIAS E NEURODIVERSIDADES_x000D_
 	_x000D_
 RECURSOS LIVRES	R$ 12.863,</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/emenda_06_2025_thiago.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/emenda_06_2025_thiago.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. Lei n.º 39/2025Autoria: Vereador Thiago Henrique  Da Silva Emenda Individual ao Projeto de Lei n.º 39/2025, que “Estima a receita e fixa a despesa para o exercício financeiro de 2026”.A CÂMARA MUNICIPAL DE QUATRO BARRAS nos termos do artigo 110-A da Lei Orgânica do Município de Quatro Barras, a Emenda n.º 06, ao Projeto de Lei n.º 39/2025, que “Estima a receita e fixa a despesa para o exercício financeiro de 2026”, de autoria do Vereador Thiago Henrique Da Silva. Art. 1.º Fica incluída na execução financeira disposta no Projeto de Lei n.º 39/2025, que “Estima a receita e fixa a despesa para o exercício financeiro de 2026”, a seguinte programação para ações conforme quadro abaixo: Item Local Aquisição/Serviço	Valor I  SECRETARIA MUNICIPAL DE EDUCAÇAO,ESPORTE,LAZERE JUVENTUDE-DEPARTAMENTODE ESPORTESRECURSOS LIVRES R$ 27.863,58II	SECRETARIA MUNICIPAL DE CULTURA E TURISMO	RECURSOS LIVRES	R$ 20.000,00III	SECRETARIA MUNICIPAL DE MEIO AMBIENTE E BEM ESTAR ANIMAL	RECURSOS LIVRES	R$ 20.000,00IV	SECRETARIA MUNICIPAL DE SEGURANÇA	COMPRA DE UNIFORME E EQUIPAMENTOS DE SEGURANÇA R$ 20.000,00 V       SECRETARIA MUNICIPAL DE SAÚDE	RECURSOS LIVRES	R$ 107.863,59 VI	SECRETARIA MUNICIPAL DE ATENDIMENTO ÀS PSICOPATOLOGIAS E NEURODIVERSIDADES	RECURSOS LIVRES	R$ 20.000,00TOTAL DA EMENDA R$215.727,17</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/emenda_iimpossitiva_09.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/emenda_iimpossitiva_09.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva ao Projeto de Lei 39/2025.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/emenda_impositiva_05_2025_fernando.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/emenda_impositiva_05_2025_fernando.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei n.º 39/2025 _x000D_
 _x000D_
 Autoria: Vereador Fernando Cunha_x000D_
 _x000D_
 Emenda Impositiva ao Projeto de Lei n.º 39/2025, que “Estima a receita e fixa a despesa para o exercício financeiro de 2026”. _x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE QUATRO BARRAS aprovou, nos termos do artigo 110-A da Lei Orgânica do Município de QUATRO BARRAS, a Emenda n.º 5, ao Projeto de Lei n.º 39/2025, que estima a receita e fixa a despesa para o exercício financeiro de 2026, de autoria do Vereador Fernando Cunha._x000D_
 _x000D_
 Art. 1.º Fica incluída na execução financeira disposta no Projeto de Lei n.º 39/2025, que estima a receita e fixa a despesa para o exercício financeiro de 2026, a seguinte programação:_x000D_
 _x000D_
 Item	Local	Aquisição/Serviço	Valor_x000D_
 I	Secretaria Municipal de Saúde	Recursos livres 	R$ 107.863,58 (cento e sete mil, oitocentos e sessenta e três reais, e cinquenta e oito centavos) _x000D_
 II	Secretaria Municipal de Meio Ambiente, Agricultura e Bem-Estar Animal	Implantação do PARCÃO, no Parque do Lago 	R$ 50.000,00 (cinquenta mil reais) _x000D_
 III	S</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1556/fc_emenda.modificativa.2_microchipagem_09.12.25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1556/fc_emenda.modificativa.2_microchipagem_09.12.25.pdf</t>
   </si>
   <si>
     <t>Modifica artigo 11 do Projeto de Lei nº 33/2025, que Dispõe sobre a identificação eletrônica (microchipagem) de cães e gatos no âmbito do Município de Quatro Barras, e dá outras providências._x000D_
 Retidada pelo autor.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/fc_emenda.modificativa.1_microchipagem_09.12.25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/fc_emenda.modificativa.1_microchipagem_09.12.25.pdf</t>
   </si>
   <si>
     <t>Modifica artigo 13 do Projeto de Lei nº 33/2025, que Dispõe sobre a identificação eletrônica (microchipagem) de cães e gatos no âmbito do Município de Quatro Barras, e dá outras providências. _x000D_
 Retirada pelo autor.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/emenda_modificativa_01__ao_projeto_de_lei_49_2025_1.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/emenda_modificativa_01__ao_projeto_de_lei_49_2025_1.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N º 01 AO PROJETO DE LEI Nº 49/2025_x000D_
 _x000D_
 Súmula: Altera a Lei nº 909, de 28 de janeiro de 2015, e dá outras providências._x000D_
 _x000D_
 Com escopo no §1º do artigo 119 do Regimento Interno da Câmara Municipal de Quatro Barras, vêm o Vereador Sandro Eleno Andreatta propor emenda modificativa ao Projeto de Lei nº 38/2025, passando a vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 1º - Altera o Anexo III, do Art. 1º da Lei nº 49/2025, para que passe a vigorar com a seguinte redação:_x000D_
 _x000D_
 “DIRETOR ADMINISTRATIVO GERAL PRONTO ATENDIMENTO:_x000D_
 Requisito Mínimo: Experiência Profissional e Formação em Nível Superior._x000D_
 _x000D_
 COORDENADOR ADMINISTRATIVO PRONTO ATENDIMENTO:_x000D_
 Requisito Mínimo: Experiência Profissional e Formação em Nível Técnico; ou Formação em Nível Superior.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>RAZÕES DO VETO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1211/veto_total_pl_06_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1211/veto_total_pl_06_2025.pdf</t>
   </si>
   <si>
     <t>Veto Total PL 06/2025</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1278/veto_05_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1278/veto_05_2025.pdf</t>
   </si>
   <si>
     <t>Veto Parcial 05/2025</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/veto_total_do_projeto_de_lei_21_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/veto_total_do_projeto_de_lei_21_2025.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao Projeto de Lei 21/2025</t>
   </si>
   <si>
+    <t>1590</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1590/veto_parcial_emenda_mensagem_49_2025.pdf</t>
+  </si>
+  <si>
+    <t>Veto Parcial Emenda a Mensagem 49/2025.</t>
+  </si>
+  <si>
     <t>1027</t>
   </si>
   <si>
     <t>MEN</t>
   </si>
   <si>
     <t>MENSAGEM</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/mensagem_01_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/mensagem_01_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 909, de 28 de janeiro de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/mensagem_02_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/mensagem_02_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a revisão geral anual relativa à reposição da variação inflacionária aos servidores municipais ativos, inativos, pensionistas, conselheiros tutelares, agentes comunitários de saúde, agentes de combate às endemias e médicos do programa da saúde da família, e dá outras providências.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1069/oficio_38-2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1069/oficio_38-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 131.237,69 (cento e trinta e um mil, duzentos e trinta e sete reais e sessenta e nove centavos) ao orçamento geral do corrente exercício, e dá outras providências</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1109/mensagem_04_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1109/mensagem_04_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 987/2016 que “Dispõe sobre a Reestruturação, Plano de Cargos, Carreiras e Salários para os Servidores Públicos integrantes da Guarda Municipal de Quatro Barras, e dá outras providências.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1110/mensagem_05_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1110/mensagem_05_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do Conselho Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1144/mensagem_06_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1144/mensagem_06_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 526.575,34 (quinhentos e vinte e seis mil, quinhentos e setenta e cinco reais e quatro centavos), ao orçamento geral do corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1159/oficio_076-2025_-_projeto_de_lei_joiao_-_autoriza_subsidio_tarifario_fim.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1159/oficio_076-2025_-_projeto_de_lei_joiao_-_autoriza_subsidio_tarifario_fim.pdf</t>
   </si>
   <si>
     <t>Institui o subsídio tarifário do serviço de_x000D_
 transporte coletivo urbano de passageiros no_x000D_
 Município de Quatro Barras, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1160/oficio_066-2025_-_loreno_conselho_municipal_da_igualdade_racial_-_proc_824-2025_-_institui_fundo_fim.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1160/oficio_066-2025_-_loreno_conselho_municipal_da_igualdade_racial_-_proc_824-2025_-_institui_fundo_fim.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1623/2023 que “Dispõe autorização _x000D_
 para a criação do Conselho Municipal de Promoção _x000D_
 de Igualdade Racial no Município de Quatro Barras e _x000D_
 dá outras providências”, e dá outras providências.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1186/mensagem_09_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1186/mensagem_09_2025.pdf</t>
   </si>
   <si>
     <t>•	Altera a Lei Complementar nº 40/2023 que “Dispõe sobre o Código de Obras e Edificações do Município de Quatro Barras e dá outras providências”</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1181/mensagem_10_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1181/mensagem_10_2025.pdf</t>
   </si>
   <si>
     <t>Altera Código e Descrição constante no art. 2º da Lei nº 1690/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1182/mensagem_11_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1182/mensagem_11_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "ECOlheita QB" em consonância com a Política Agrícola de Quatro Barras, criada pela Lei Municipal n° 11, de 07 de maio de 2004 e dá outras providências.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1188/mensagem_12_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1188/mensagem_12_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Fossa Limpa" para executar serviços de Limpeza de Fossas Sépticas , Negras ou Similares voltado às famílias de baixa renda no Município de Quatro Barras , e dá outras providências.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1189/mensagem_13_2025_com_emenda.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1189/mensagem_13_2025_com_emenda.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 907/2015 e Lei nº 909/2015 , e dá outras providências.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1198/mensagem_14_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1198/mensagem_14_2025.pdf</t>
   </si>
   <si>
     <t>Institui plano de amortização para equacionamento do déficit atuarial do Regime Próprio de Previdência Social – RPPS e dispõe sobre a forma de amortização do déficit técnico atuarial da Previdência Social do Município de Quatro Barras – PREVIBARRAS, de acordo com a Portaria nº 1467/2022, de 02 de junho de 2022, com contribuição suplementar por aportes financeiros, mediante atualização anual, e dá outras providências</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1209/mensagem_15_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1209/mensagem_15_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 909, de 28 de janeiro de 2015, e dá outras providências</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1210/mensagem_16_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1210/mensagem_16_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 19.618,63 (dezenove mil, seiscentos e dezoito reais, sessenta e três centavos), ao orçamento geral do corrente exercício, e dá outras providências</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1221/mensagem_17_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1221/mensagem_17_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 48/2002 que "Institui no Município de Quatro Barras a contribuição para custeio do serviço de iluminação pública prevista no art. 149-A da Constituição Federal, e dá outras providências".</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1223/mensagem_18_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1223/mensagem_18_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal de Quatro Barras - REFIS 2025, dispõe sobre autorização ao Poder Executivo para conceder redução dos juros, das multas de mora para pagar e/ou parcelar créditos tributários, e dá outras providências.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1267/mensagem_19_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1267/mensagem_19_2025.pdf</t>
   </si>
   <si>
     <t>•	Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 40.000,00 (quarenta mil reais), ao orçamento geral do corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1291/mensagem_20_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1291/mensagem_20_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 2.000,00 (dois mil reais), ao orçamento geral do corrente exercício e dá outras providências.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1308/21.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1308/21.pdf</t>
   </si>
   <si>
     <t>Acrescenta vagas nas tabelas constantes do Anexо II- Fixa número de vagas de cada cargo para cada grupo ocupacional, da Lei Municipal nº 12/2001, e dá outras providências</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1309/22.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1309/22.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I, e suprime o inciso V do art. 4º da Lei 1.520/2022, que "Regulamenta, nos termos do art. 14, § 1º, inciso I, da Lei nº 14.113, de 25 de dezembro de 2020, a necessidade de avaliação de critérios técnicos de mérito e desempenho aos profissionais do magistério interessados na nomeação à direção de instituição da rede municipal de ensino, e dá outras providências"</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1310/23.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1310/23.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação, aprovado por meio da Lei nº 926, de 18 de junho de 2015.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1311/24.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1311/24.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 94/2007 que "Institui o Conselho Municipal de Educação de Quatro Barras, e dá outras providências".</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1327/mensagem_25_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1327/mensagem_25_2025.pdf</t>
   </si>
   <si>
     <t>•	Denomina de “Prefeito Anibal Borba Cordeiro”, o bem público especificado, e dá outras providências</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1328/mensagem_26_2025_substitutivo.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1328/mensagem_26_2025_substitutivo.pdf</t>
   </si>
   <si>
     <t>•	Denomina de “José Jardim”, o bem público especificado, e dá outras providências_x000D_
 _x000D_
 Substitutivo:_x000D_
 •	Altera a Lei 1285/2019, e dá outras providências</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1331/mensagem_27-2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1331/mensagem_27-2025.pdf</t>
   </si>
   <si>
     <t>•	Autoriza o Município de Quatro Barras a firmar acordo judicial nos autos de nº 0002006-38.2006.8.16.0037, e dá outras providências</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1339/mensagem_28_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1339/mensagem_28_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 1.514.459,71 (um milhão, quinhentos e quatorze mil, quatrocentos e cinquenta e nove reais e setenta e um centavos) ao corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1345/brn94ddf83c96a5_005371.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1345/brn94ddf83c96a5_005371.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1159/2018 que "Dispõe sobre o serviço de acolhimento familiar provisório de crianças e adolescentes em situação de afastamento temporário do convívio com a família de origem, denominado Serviço de Acolhimento em Família Acolhedora, e dá outras providências".</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1353/mensagem_30_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1353/mensagem_30_2025.pdf</t>
   </si>
   <si>
     <t>•	Dispõe sobre o Plano Plurianual - PPA 2026-2029 para o município de Quatro Barras, Estado do Paraná, e estabelece outras providências</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1357/mensagem_31_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1357/mensagem_31_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 97.000,00 (noventa e sete mil reais), ao orçamento geral do corrente exercício , e dá outras providências.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1362/oficio_287-2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1362/oficio_287-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 2.424.991,45 (dois milhões, quatrocentos e vinte e quatro mil, novecentos e noventa e um reais e quarenta e cinco centavos), ao orçamento geral do corrente exercício, e dá outras providências</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1363/oficio_288-2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1363/oficio_288-2025.pdf</t>
   </si>
   <si>
     <t>•	Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 8.417,48 (oito mil, quatrocentos e dezessete reais e quarenta e oito centavos), ao orçamento geral do corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1390/mensagem_34_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1390/mensagem_34_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1568/2023 que “Define a_x000D_
 estruturação e classificação hierárquica_x000D_
 das vias do sistema viário básico municipal_x000D_
 de Quatro Barras" e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1404/mensagem_35_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1404/mensagem_35_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1429/mensagem_36_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1429/mensagem_36_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1046/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/mensagem_37_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/mensagem_37_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1645/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1455/mensagem_38_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1455/mensagem_38_2025.pdf</t>
   </si>
   <si>
     <t>•	Institui o Prêmio de Resultado de Aprendizagem a servidores lotados na Secretaria Municipal de Educação, Esporte, Lazer e Juventude</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1472/mensagem_39_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1472/mensagem_39_2025.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Quatro Barras para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/mensagem_40_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/mensagem_40_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 907/2015 e Lei nº 909/20215, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/mensagem_41_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/mensagem_41_2025.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal n°._x000D_
 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/mensagem_42_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/mensagem_42_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 3/2003 que "Dispõe sobre a Política para o Meio Ambiente do Município de Quatro Barras", unificando o Conselho Municipal de Meio_x000D_
 Ambiente e o Conselho Municipal de Saneamento Básico, bem como inserindo o Fundo Municipal de Saneamento Básico, e dá outras providências.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/mensagem_43_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/mensagem_43_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 907/2015 e Lei nº 909/20215, e dá outras providências.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/mensagem_44_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/mensagem_44_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 14.370,00 (quatorze mil, trezentos e setenta reais), ao orçamento geral do corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/mensagem_45_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/mensagem_45_2025.pdf</t>
   </si>
   <si>
     <t>Ratifica a Consolidação do Protocolo de Intenções do Consórcio Intermunicipal das Guardas Municipais da Região Metropolitana de Curitiba, nos termos da Lei Federal nº 11.10, de 6 de abril de 2005 e Decreto Federal nº 6.017, de 17 de janeiro de 2007.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/mensagem_46_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/mensagem_46_2025.pdf</t>
   </si>
   <si>
     <t>Esta lei tem por objetivo regulamentar o serviço de Inspeção Municipal – SIM/POA, e os procedimentos de inspeção e fiscalização sanitária em estabelecimentos de produtos de origem animal no município de Quatro Barras, e dá outras providências.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/brn94ddf83c96a5_006327.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/brn94ddf83c96a5_006327.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Esporte e Lazer – CMEL e institui o Fundo Municipal de Esporte e Lazer – FMEL do Município de Quatro Barras</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1552/brn94ddf83c96a5_006516.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1552/brn94ddf83c96a5_006516.pdf</t>
   </si>
   <si>
     <t>•	Ratifica a redação do contrato de consórcio público e do Estatuto Social do Consórcio Intermunicipal de Saneamento do Paraná (CISPAR) e autoriza o ingresso do Município no referido Consórcio</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/mensagem_49_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/mensagem_49_2025.pdf</t>
   </si>
   <si>
     <t>•	Altera a Lei nº 909, de 28 de janeiro de 2015, e dá outras providências</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>RESP</t>
   </si>
   <si>
     <t>RESPOSTA REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1163/oficio_079_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1163/oficio_079_2025.pdf</t>
   </si>
   <si>
     <t>Ofício 79/2025/GAB/SMGICS_x000D_
 Resposta ao Requerimento 03/2025, dilação de prazo.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/oficio_352_2025_resposta_requerimento_08_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/oficio_352_2025_resposta_requerimento_08_2025.pdf</t>
   </si>
   <si>
     <t>Resposta Requeriemento 08/2025</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/oficio_415_2025_resposta_requerimento_09_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/oficio_415_2025_resposta_requerimento_09_2025.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 09/2025</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIOS RECEBIDOS</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1034/oficio_017_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1034/oficio_017_2025.pdf</t>
   </si>
   <si>
     <t>Ofício 17 2025 Solicitação de Extraordinária</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/oficio_42_2025_licenca_prefeito.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/oficio_42_2025_licenca_prefeito.pdf</t>
   </si>
   <si>
     <t>Licença do prefeito para ausência do município, e do país, no período de 25/02/2025 a 20/03/2025, por motivo interesse particular.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6626,56 +6635,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_01_2025_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_02_2025_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_03_2025_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_05_2025_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/00-2025_manutencao_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/piso_salarial_professores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao_09_2025_revitalizacao_praca_ceu.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_010_2025_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1047/indicacao_11_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1051/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1052/00-2025_manutencao_da_rua_jacob_zattoni.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1053/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1055/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1056/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1057/18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_19_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao_020_2025_campo_florestal.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/estradas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_xxx_2025_iluminacao_publica_escola_joao_curupana.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_29_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_30_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_31_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1081/troca_das_manilhas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_33_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1083/34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1084/35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1085/36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1088/37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao_para_que_seja_realizada_uma_reeorganizacao_de_transito_em_frente_a_escola_municipal_izhair_lago.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1092/39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_40__2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1095/41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1096/042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1097/43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1098/indicacao_44_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1101/45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_46_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1103/47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_48_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1107/49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1108/50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1114/indicacao_51_2025_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1116/52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1117/indicacao_53_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1118/indicacao_54_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1119/indicacao_55_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1120/indicacao_56_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1127/indicacao_57_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1128/indicacao_58_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1129/indicacao_59_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_60_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1131/61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1132/quadra_do_jardim_graciosa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1133/fc_indicacao_melhorias.est.baitaca_23.05.25.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1134/64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1136/66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1137/67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1138/68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1139/69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1140/70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1145/indicacao_71_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1146/indicacao_72_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1147/73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1148/indicacao_74_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_75_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1150/indicacao_76_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1151/indicacao_77__2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1152/indicacao_78_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_79_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1154/80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1155/81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1156/82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1157/83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1158/84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1161/fc_indicacao_placa.acesso.rua.avelino_regis.bit_04.04.25.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1165/86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1166/87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1168/indicacao_88_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1169/indicacao_89_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_90_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1171/91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1174/indicacao_92_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_93_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1177/indicacao_94_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1178/indicacao_95_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1179/indicacao_96_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1180/97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1187/98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1190/indicacao_99_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1191/indicacao_100_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1192/indicacao_101_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1193/indicacao_102_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1196/indicacao_103_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1199/escola_ernesto_milani_0104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1200/iluminacao_publica_bairro_palmitalzinho._105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1201/106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1206/107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1207/108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1208/109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_para_instalacao_de_placa_com_os_dizeres_proibido_jogar_lixo_e_entulho_ao_final_da_r._alfredo_terzi_-_borda_do_campo..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1217/113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1218/114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1219/115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1220/indicacao_116_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1225/indicacao_117_2025_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_118_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1227/indicacao_119_2025_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1228/indicacao_120_2025_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1229/indicacao_121_2025_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1231/redutor_de_velocidade_bairro_rio_do_meio..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1232/indicacao_123_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_124_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1234/indicacao_125_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1235/indicacao_126_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_127_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1237/indicacao_128_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1238/indicacao_129_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1239/indicacao_130_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1240/indicacao_131_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1243/132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1244/indicacao_xxx_2025_iluminacao_publica_praca_daniel.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1245/134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1246/135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1247/136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1248/137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1251/indico_realizacao_de_audiencia_publica_no_bairro_borda_do_campo__pavimentacao_da_rua_do_cavo_rua_valentin_andreatta.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1252/139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1253/140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao_retroescavadeira_borda_29.05.25.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1257/placas_sinalizando_vaga_de_idoso_e_cadeirante.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1264/143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_144_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao_145_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1268/indicacao_146_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_147_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_148_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1271/149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1272/indicacao_150_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1273/151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1274/152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1276/fc_indicacao_radar.rochesa_12.06.25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1277/154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1279/155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1283/indicacao_xxx_2025_pavimentacao_rua_alberto_adamoski.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1284/157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1287/-2025_cobertura_da_quadra_de_esportes_da_escola_especial_joanna_valache..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1292/fc_indicacao_projeto_programa_cesta_cheia_17.06.25.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1295/alteracao_de_lombada..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_xxx_2025_reparo_e_manutencao_na_rua_vitor_alves_cordeiro.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1300/indicacao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1301/colonia_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao_xxx_2025_pavimentacao_rua_domingos_da_rocha_santos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1305/fc_indicacao_projeto_horarios.onibus.campininha_10.07.25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao_166_2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao_167_2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1316/fc_indicacao_sinalizac_lombada.lagoa.azul_24.07.25.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1317/-2025_melhorias_na_travessa_angelo_chilanti_em_frente_ao_colegio_civico-militar_elias_abrahao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1318/indicacao_170_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1320/indicacao_para_que_seja_realizada_a_instalacao_de_um_guarda-corpo_guard_rail_para_protecao_das_calcadas_e_do_poste_localizado_na_rua_henrique_hendyk_esquina_com_a_travessa_anhangava.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1321/indicacao_172_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_173_2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1325/indicacao_xxx_2025_instalacao_de_brinquedos_e_playgrouds_praca_zequinha_jardim.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1326/pavimentacao_rua_eulalia_santos_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1329/fc_indicacao_travessia.elevada_escola.tancredo.neves_campininha_01.08.25.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1332/indicacao_177_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao_178_2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao_180_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao_181_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao_182_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_183_2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1341/via_mao_unica.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1342/praca_pedro_miranda.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_186_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_187_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1346/188.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1347/189.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1348/190.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_191_2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1351/189.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1352/193.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1358/demarcacao_viaria_do_menino_deus.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_195_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_196_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1364/197.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_para_que_seja_realizada_troca_e_manutencao_das_lampadas_de_iluminacao_publica_na_rua_henrique_hendik_na_altura_do_numero_452_bairro_pinheirinho_regiao_da_borda_do_campo..pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1368/99.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1369/200.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1370/indicacao_201_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1371/indicacao_202_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1372/indicacao_203_2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1373/indicacao_204_2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_205_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_206_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_207_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_208_2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1382/fc_indicacao_alargamento.acesso.s.sebast.e.av.dom.pedro_04.09.25.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1384/indicacao_210_2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_211_2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1386/212.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1387/213.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_xxx_2025_pavimentacao_rua_valentin_andreatta.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_215_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_216_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_217_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_218-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_219_2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_220_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_221_2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_222_2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_223_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1406/indicacao_224_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_225_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_227_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_228_2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_229_2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_230_2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_231_2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_232_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_carreta_rosa.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1426/234.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1427/indicacao_xxx_2025_reparo_de_buraco_na_rua_rio_capivari_mirim.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1428/236.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1430/fc_indicacao_atividades.lazer.verao_29.09.25.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_238_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_239_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_240_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_241_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1436/242.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/243.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1439/244.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/245.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/246.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1444/247.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/248.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_249_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_250_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_251_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_252_2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_253_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_255_2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/256.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_quadro_jardim_oreste_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_258_2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_259_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/260.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_261_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_262_2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_263_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao_264_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_265_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/indicacao_266_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_xxx_2025_reparo_e_manutencao_da_praca_municipal_maria_alves_proenca_-_jd_orestes_tha.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1528/fc_indicacao_rua_nilo.favaro_pint.vagas.estacionamento_centro_12.11.25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_270_2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/271.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/praca__qb.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/indicacao_273_2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_274_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_275_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_276_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/indicacao_277_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_278_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/279.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/280.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/281.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/requerimento_01_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1086/-2025_poco_artesiano_do_ribeirao_do_tigre.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_rua_1.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1162/requerimento_04_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1172/05.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1173/equipamentos_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1175/requerimento_07_2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/08.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/requerimento_09_2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/requerimento_10_2025_concurso.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_01_2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/projeto_de_lei_02_2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/projeto_de_lei_03_2025_anderson_mendonca.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/projeto_de_lei_04_2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1048/projeto_de_lei_xxx_2025_miss.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1058/projeto_de_lei_06_2025_cria_a_policia_legislativa.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1074/projeto_de_lei_07_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1115/projeto_de_lei_8_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1194/projeto_de_lei_09_2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1195/projeto_de_lei_10_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1202/pl_11_2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1205/pl_12_2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1212/13.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei_dispoe_sobre_a_criacao_de_ecopontos_no_municipio_de_quatro_barras..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1260/projeto_de_lei_15_2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1263/pl_ecobarreiras_1.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1275/projeto_de_lei_17_2025_regulamenta_lei_13722.2018_lei_lucas.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1294/pl_18_2025_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei_19_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_lei_20_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1367/pl_21_2025_substituido.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1383/pl_22_2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1394/projeto_de_lei_23_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_24_2025_denominacao_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_25_2025_semana_ativa_quatro_barras.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1415/projeto_de_lei_26_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1423/projeito_de_lei_27_2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/projeto_de_lei_28_2025_cunha.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/projeto_de_lei_31_2025_altera_691.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_32_2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/33.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/projeto_de_lei_34_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1049/mocao_de_pesar_luiza_do_rocio_cavali_arantes.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1050/mocao_de_pesar_daiane_linhares_da_luz.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1060/mocao_de_aplausos_diogo_henrique_dos_santos_pinto.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/mocao_de_pesar_lineu_gusso.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1087/mocao_de_aplausos_escola_joao_curupana.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1089/mocao_de_pesar_dornizete_artigas.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1093/mocao_de_pesar_geraldo_zanon.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1094/mocao_de_pesar_nelson_gasparin.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1099/mocao_-futsal_sub_13.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1100/mocao-_futsal_sub_11.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1104/mocao_-_comissao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1105/mocao_de_aplausos_escola_ernesto_milani.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1121/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1123/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1124/mocao_de_aplausos_camila_wippel.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1125/mocao_de_pesar_gastao_da_silva_pinto.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1126/mocao_de_pesar_parailio_alves_pires.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1141/mocao_de_pesar_marlei_marques_de_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1142/mocao_de_pesar_joana_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1143/mocao_de_pesar_higor_jugler.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1167/mocao_de_aplausos_rotary.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1183/mocao_fabio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1184/mocao_de_aplausos_aos_profissionais_izair_lago..pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1185/mocao_voudan.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1213/mocao_de_pesar_reginato_xavier_bittencourt.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1224/mocao_de_pesar_zelinda_rodrigues_preto.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1241/mocao_para_os_canteiros..pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1242/mocao_de_aplausos_-_luiz_alberto_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1249/mocao_de_aplausos_alvaro_luiz_duarte.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1250/mocao_de_aplausos_mario_jose_duarte.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1255/fc_mocao.aplauso_canteiro_leoni_29.05.25.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1256/fc_mocao.aplauso_canteiro_luiz.honorio_29.05.25.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1258/fc_mocao.aplauso_canteiro_glaucio.pereira_29.05.25.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1259/mocao_de_aplausos_bortolo_cunico_in_memorian.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1261/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1288/mocao_mocao_de_pesar_dona_lurdes.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1296/mocao_de_aplausos_rotary_club_graciosa.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1297/mocao_de_aplausos_grupo_de_escoteiros_do_anhangava.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1302/mocao_de_pesar_jorge_vaz_sampaio.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1306/mocao_de_aplausos_previbarras.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1307/mocao_de_pesar_daniel_pereira.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1319/mocao_de_pesar_tonhao.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1323/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1330/papel_timbrado_atualizado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1350/mocao_de_aplausos_atieri_sanepar.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1354/mocao_de_pesar_enaex.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1355/mocao_de_pesar_rafael.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1356/mocao_de_pesar_zenaide.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1359/mocao_de_aplausos_angelica_cristina_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1375/mocao_de_aplausos_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1376/mocao_de_aplausos_eliana_juninho.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1377/mocao_de_aplausos_josirene_juninho.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1378/mocao_de_aplausos_sandra_do_gas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1389/mocao_de_pesar_idalina_pereira_de_morais_nascimento.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1399/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1400/mocao_de_aplausos_-_giulianna_zanchettin_de_lima.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1409/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1410/mocao-_giovani_de_paula_batista.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1421/mocao_de_aplausos_a_prof_cleidemar_dupinski_recuperacao_automatica.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1422/mocao_de_aplausos_a_professora_suzana_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_de_aplausos_e_reconhecimento_ao_clube_de_desbravadores_estrela_dalva_e_ao_clube_de_desbravadores_valores_de_cristo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1431/mocao_elitinho_feira_parque_do_lago.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/mocao_de_aplausos_cristiane_fortes.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1456/mocao_de_aplausos_a_gerson_jose_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/mocao_de_aplausos_pedro_rossi.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/mocao_de_aplausos_maria_aparecida_jardim_marquezine_cida.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/fc_mocao.aplauso_monteiro_detran_15.10.25.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/fc_mocao.aplauso_sirlei_15.10.25.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/mocao_de_aplausos_reinado_jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/mocao_rafael.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/mocao_de_aplausos_-_maria_jose_araujo_tamburi.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/mocao_de_aplausos_1.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1473/mocao_de_aplausos__.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/mocao_de_aplausos____.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1487/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1488/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/mocao_de_aplausos_e_reconhecimento_luis_carlos_stokolosa.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/mocao_de_aplausos_e_reconhecimento_jose_valdir_de_souza.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/123.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/mocao_de_aplausos_e_reconhecimento_ludison_alves_de_freitas_e_alisson_alves_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/mocao_dr_fernando.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/mocao_de_aplausos_alessandro_cordeiro_blanco.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1503/mocao_de_aplausos_01.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/mocao_-_professora_erika_prestes_andreatta.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/mocao_associacao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/mocao_de_aplausos_marcos_farias.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/fc_mocao.aplauso_samuel.escola_26.11.25.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/mocao_de_aplausos_giulianna_zanchettin.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/mocao_de_aplausos_-_delegada_gessica_feitosa_moraes_andrade.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/mocao_de_pesar_darci_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/mocao_de_aplausos_rosangela_jucoski.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1559/mocao_de_aplausos_a_professora_sueli_terezinha.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1560/mocao_de_aplausos_prof.gretchen_abreu_saenz_yamakawa.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/decreto_legislativo_02_2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1080/decreto_legislativo_03_2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1112/decreto_legislativo_04_2025_jose_carlos_malko.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1111/servidor_padrao_daniel.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_decreto_legislativo_06_2025_aprovacao_de_contas_do_executivo_2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_decreto_legislativo_07_2024_servidor_publico_padrao_suellen.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1281/projeto_de_decreto_legislativo_08_2025_servidor_tania_mara_fernando_cunha.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1282/projeto_de_decreto_legislativo_09_2025_servidor_publico_padrao_toto.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_decreto_legislativo_10_2025_luis_henrique_schmidlin_marcel.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_decreto_legislativo_11_2025_ana_paula_justino_renato.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1289/12.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1290/titulo_de_servidor_publico_padrao_a_senhora_ana_lucia_schinda.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1299/projeto_de_decreto_legislativo_xx_2025_servidora_cheron_rothemann.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1304/decreto_legislativo_15_2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_decreto_legislativo_16_2025_senhor_luciano_zatti._fernando_cunha.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1413/projeto_de_decreto_legislativo_17_2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1416/projeto_de_decreto_legislativo_18_2025_senhor_paulo_litro.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/projeto_de_decreto_legislativo_19_2025_aprovacao_de_contas_executivo_2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/projeto_de_decreto_legislativo_20_2025_senhor_alexandre_curi.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/projeto_de_decreto_legislativo_-_cidada_honoraria_flavia_francischini.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/projeto_de_resolucao_01_2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1033/projeto_de_resolucao_02_2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1059/projeto_de_resolucao_03_2025_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1203/projeto_de_resolucao_04_2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1293/projeto_de_resolucao_05_2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/projeto_de_resolucao_06_2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1197/emenda_modifficativa_01_2025_-_mensagem_13_2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/emenda_aditiva_mensagem_36_2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/emenda_modificativa_01__ao_projeto_de_lei_38_2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1481/emenda_modificativa_04__ao_projeto_de_lei_38_2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/emenda_modificativa_002__ao_projeto_de_lei_38_2025.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/emenda_modificativa_06__ao_projeto_de_lei_38_2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/emenda_modificativa_03__ao_projeto_de_lei_38_2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/emenda_modificativa_05__ao_projeto_de_lei_38_2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/emenda_impositiva_01_2025_antonio_cezar_creplive.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/emenda_impositiva_03_2025_leno.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/emenda_impositiva_02_2025_rato.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/emenda_impositiva_04_2025_renato.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/emenda_impositiva_marcel.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/emenda_impositiva_dudu.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/emenda_06_2025_thiago.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/emenda_iimpossitiva_09.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/emenda_impositiva_05_2025_fernando.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1556/fc_emenda.modificativa.2_microchipagem_09.12.25.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/fc_emenda.modificativa.1_microchipagem_09.12.25.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/emenda_modificativa_01__ao_projeto_de_lei_49_2025_1.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1211/veto_total_pl_06_2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1278/veto_05_2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/veto_total_do_projeto_de_lei_21_2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/mensagem_01_2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/mensagem_02_2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1069/oficio_38-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1109/mensagem_04_2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1110/mensagem_05_2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1144/mensagem_06_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1159/oficio_076-2025_-_projeto_de_lei_joiao_-_autoriza_subsidio_tarifario_fim.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1160/oficio_066-2025_-_loreno_conselho_municipal_da_igualdade_racial_-_proc_824-2025_-_institui_fundo_fim.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1186/mensagem_09_2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1181/mensagem_10_2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1182/mensagem_11_2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1188/mensagem_12_2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1189/mensagem_13_2025_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1198/mensagem_14_2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1209/mensagem_15_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1210/mensagem_16_2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1221/mensagem_17_2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1223/mensagem_18_2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1267/mensagem_19_2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1291/mensagem_20_2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1308/21.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1309/22.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1310/23.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1311/24.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1327/mensagem_25_2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1328/mensagem_26_2025_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1331/mensagem_27-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1339/mensagem_28_2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1345/brn94ddf83c96a5_005371.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1353/mensagem_30_2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1357/mensagem_31_2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1362/oficio_287-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1363/oficio_288-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1390/mensagem_34_2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1404/mensagem_35_2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1429/mensagem_36_2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/mensagem_37_2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1455/mensagem_38_2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1472/mensagem_39_2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/mensagem_40_2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/mensagem_41_2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/mensagem_42_2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/mensagem_43_2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/mensagem_44_2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/mensagem_45_2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/mensagem_46_2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/brn94ddf83c96a5_006327.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1552/brn94ddf83c96a5_006516.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/mensagem_49_2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1163/oficio_079_2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/oficio_352_2025_resposta_requerimento_08_2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/oficio_415_2025_resposta_requerimento_09_2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1034/oficio_017_2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/oficio_42_2025_licenca_prefeito.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_01_2025_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_02_2025_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_03_2025_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_05_2025_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/00-2025_manutencao_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/piso_salarial_professores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao_09_2025_revitalizacao_praca_ceu.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_010_2025_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1047/indicacao_11_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1051/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1052/00-2025_manutencao_da_rua_jacob_zattoni.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1053/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1055/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1056/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1057/18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_19_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao_020_2025_campo_florestal.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/estradas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_xxx_2025_iluminacao_publica_escola_joao_curupana.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_29_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_30_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_31_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1081/troca_das_manilhas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_33_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1083/34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1084/35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1085/36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1088/37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao_para_que_seja_realizada_uma_reeorganizacao_de_transito_em_frente_a_escola_municipal_izhair_lago.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1092/39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_40__2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1095/41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1096/042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1097/43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1098/indicacao_44_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1101/45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_46_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1103/47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_48_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1107/49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1108/50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1114/indicacao_51_2025_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1116/52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1117/indicacao_53_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1118/indicacao_54_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1119/indicacao_55_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1120/indicacao_56_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1127/indicacao_57_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1128/indicacao_58_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1129/indicacao_59_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_60_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1131/61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1132/quadra_do_jardim_graciosa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1133/fc_indicacao_melhorias.est.baitaca_23.05.25.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1134/64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1136/66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1137/67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1138/68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1139/69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1140/70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1145/indicacao_71_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1146/indicacao_72_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1147/73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1148/indicacao_74_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_75_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1150/indicacao_76_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1151/indicacao_77__2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1152/indicacao_78_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_79_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1154/80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1155/81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1156/82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1157/83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1158/84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1161/fc_indicacao_placa.acesso.rua.avelino_regis.bit_04.04.25.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1165/86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1166/87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1168/indicacao_88_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1169/indicacao_89_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_90_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1171/91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1174/indicacao_92_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_93_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1177/indicacao_94_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1178/indicacao_95_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1179/indicacao_96_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1180/97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1187/98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1190/indicacao_99_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1191/indicacao_100_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1192/indicacao_101_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1193/indicacao_102_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1196/indicacao_103_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1199/escola_ernesto_milani_0104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1200/iluminacao_publica_bairro_palmitalzinho._105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1201/106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1206/107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1207/108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1208/109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_para_instalacao_de_placa_com_os_dizeres_proibido_jogar_lixo_e_entulho_ao_final_da_r._alfredo_terzi_-_borda_do_campo..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1217/113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1218/114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1219/115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1220/indicacao_116_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1225/indicacao_117_2025_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_118_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1227/indicacao_119_2025_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1228/indicacao_120_2025_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1229/indicacao_121_2025_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1231/redutor_de_velocidade_bairro_rio_do_meio..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1232/indicacao_123_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_124_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1234/indicacao_125_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1235/indicacao_126_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_127_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1237/indicacao_128_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1238/indicacao_129_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1239/indicacao_130_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1240/indicacao_131_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1243/132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1244/indicacao_xxx_2025_iluminacao_publica_praca_daniel.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1245/134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1246/135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1247/136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1248/137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1251/indico_realizacao_de_audiencia_publica_no_bairro_borda_do_campo__pavimentacao_da_rua_do_cavo_rua_valentin_andreatta.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1252/139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1253/140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao_retroescavadeira_borda_29.05.25.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1257/placas_sinalizando_vaga_de_idoso_e_cadeirante.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1264/143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_144_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao_145_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1268/indicacao_146_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_147_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_148_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1271/149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1272/indicacao_150_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1273/151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1274/152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1276/fc_indicacao_radar.rochesa_12.06.25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1277/154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1279/155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1283/indicacao_xxx_2025_pavimentacao_rua_alberto_adamoski.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1284/157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1287/-2025_cobertura_da_quadra_de_esportes_da_escola_especial_joanna_valache..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1292/fc_indicacao_projeto_programa_cesta_cheia_17.06.25.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1295/alteracao_de_lombada..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_xxx_2025_reparo_e_manutencao_na_rua_vitor_alves_cordeiro.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1300/indicacao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1301/colonia_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao_xxx_2025_pavimentacao_rua_domingos_da_rocha_santos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1305/fc_indicacao_projeto_horarios.onibus.campininha_10.07.25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao_166_2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao_167_2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1316/fc_indicacao_sinalizac_lombada.lagoa.azul_24.07.25.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1317/-2025_melhorias_na_travessa_angelo_chilanti_em_frente_ao_colegio_civico-militar_elias_abrahao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1318/indicacao_170_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1320/indicacao_para_que_seja_realizada_a_instalacao_de_um_guarda-corpo_guard_rail_para_protecao_das_calcadas_e_do_poste_localizado_na_rua_henrique_hendyk_esquina_com_a_travessa_anhangava.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1321/indicacao_172_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_173_2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1325/indicacao_xxx_2025_instalacao_de_brinquedos_e_playgrouds_praca_zequinha_jardim.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1326/pavimentacao_rua_eulalia_santos_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1329/fc_indicacao_travessia.elevada_escola.tancredo.neves_campininha_01.08.25.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1332/indicacao_177_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao_178_2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao_180_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao_181_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao_182_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_183_2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1341/via_mao_unica.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1342/praca_pedro_miranda.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_186_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_187_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1346/188.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1347/189.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1348/190.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_191_2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1351/189.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1352/193.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1358/demarcacao_viaria_do_menino_deus.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_195_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_196_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1364/197.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_para_que_seja_realizada_troca_e_manutencao_das_lampadas_de_iluminacao_publica_na_rua_henrique_hendik_na_altura_do_numero_452_bairro_pinheirinho_regiao_da_borda_do_campo..pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1368/99.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1369/200.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1370/indicacao_201_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1371/indicacao_202_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1372/indicacao_203_2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1373/indicacao_204_2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_205_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_206_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_207_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_208_2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1382/fc_indicacao_alargamento.acesso.s.sebast.e.av.dom.pedro_04.09.25.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1384/indicacao_210_2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_211_2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1386/212.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1387/213.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_xxx_2025_pavimentacao_rua_valentin_andreatta.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_215_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_216_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_217_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_218-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_219_2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_220_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_221_2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_222_2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_223_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1406/indicacao_224_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_225_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_227_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_228_2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_229_2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_230_2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_231_2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_232_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_carreta_rosa.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1426/234.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1427/indicacao_xxx_2025_reparo_de_buraco_na_rua_rio_capivari_mirim.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1428/236.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1430/fc_indicacao_atividades.lazer.verao_29.09.25.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_238_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_239_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_240_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_241_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1436/242.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/243.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1439/244.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/245.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/246.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1444/247.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/248.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_249_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_250_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_251_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_252_2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_253_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_255_2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/256.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_quadro_jardim_oreste_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_258_2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_259_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/260.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_261_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_262_2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_263_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao_264_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_265_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/indicacao_266_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_xxx_2025_reparo_e_manutencao_da_praca_municipal_maria_alves_proenca_-_jd_orestes_tha.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1528/fc_indicacao_rua_nilo.favaro_pint.vagas.estacionamento_centro_12.11.25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_270_2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/271.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/praca__qb.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/indicacao_273_2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_274_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_275_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_276_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/indicacao_277_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_278_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/279.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/280.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/281.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/requerimento_01_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1086/-2025_poco_artesiano_do_ribeirao_do_tigre.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_rua_1.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1162/requerimento_04_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1172/05.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1173/equipamentos_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1175/requerimento_07_2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/08.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/requerimento_09_2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/requerimento_10_2025_concurso.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_01_2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/projeto_de_lei_02_2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/projeto_de_lei_03_2025_anderson_mendonca.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/projeto_de_lei_04_2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1048/projeto_de_lei_xxx_2025_miss.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1058/projeto_de_lei_06_2025_cria_a_policia_legislativa.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1074/projeto_de_lei_07_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1115/projeto_de_lei_8_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1194/projeto_de_lei_09_2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1195/projeto_de_lei_10_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1202/pl_11_2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1205/pl_12_2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1212/13.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei_dispoe_sobre_a_criacao_de_ecopontos_no_municipio_de_quatro_barras..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1260/projeto_de_lei_15_2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1263/pl_ecobarreiras_1.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1275/projeto_de_lei_17_2025_regulamenta_lei_13722.2018_lei_lucas.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1294/pl_18_2025_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei_19_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_lei_20_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1367/pl_21_2025_substituido.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1383/pl_22_2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1394/projeto_de_lei_23_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_24_2025_denominacao_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_25_2025_semana_ativa_quatro_barras.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1415/projeto_de_lei_26_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1423/projeito_de_lei_27_2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/projeto_de_lei_28_2025_cunha.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/projeto_de_lei_31_2025_altera_691.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_32_2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/33.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/projeto_de_lei_34_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1049/mocao_de_pesar_luiza_do_rocio_cavali_arantes.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1050/mocao_de_pesar_daiane_linhares_da_luz.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1060/mocao_de_aplausos_diogo_henrique_dos_santos_pinto.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/mocao_de_pesar_lineu_gusso.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1087/mocao_de_aplausos_escola_joao_curupana.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1089/mocao_de_pesar_dornizete_artigas.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1093/mocao_de_pesar_geraldo_zanon.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1094/mocao_de_pesar_nelson_gasparin.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1099/mocao_-futsal_sub_13.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1100/mocao-_futsal_sub_11.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1104/mocao_-_comissao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1105/mocao_de_aplausos_escola_ernesto_milani.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1121/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1123/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1124/mocao_de_aplausos_camila_wippel.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1125/mocao_de_pesar_gastao_da_silva_pinto.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1126/mocao_de_pesar_parailio_alves_pires.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1141/mocao_de_pesar_marlei_marques_de_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1142/mocao_de_pesar_joana_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1143/mocao_de_pesar_higor_jugler.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1167/mocao_de_aplausos_rotary.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1183/mocao_fabio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1184/mocao_de_aplausos_aos_profissionais_izair_lago..pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1185/mocao_voudan.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1213/mocao_de_pesar_reginato_xavier_bittencourt.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1224/mocao_de_pesar_zelinda_rodrigues_preto.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1241/mocao_para_os_canteiros..pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1242/mocao_de_aplausos_-_luiz_alberto_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1249/mocao_de_aplausos_alvaro_luiz_duarte.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1250/mocao_de_aplausos_mario_jose_duarte.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1255/fc_mocao.aplauso_canteiro_leoni_29.05.25.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1256/fc_mocao.aplauso_canteiro_luiz.honorio_29.05.25.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1258/fc_mocao.aplauso_canteiro_glaucio.pereira_29.05.25.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1259/mocao_de_aplausos_bortolo_cunico_in_memorian.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1261/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1288/mocao_mocao_de_pesar_dona_lurdes.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1296/mocao_de_aplausos_rotary_club_graciosa.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1297/mocao_de_aplausos_grupo_de_escoteiros_do_anhangava.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1302/mocao_de_pesar_jorge_vaz_sampaio.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1306/mocao_de_aplausos_previbarras.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1307/mocao_de_pesar_daniel_pereira.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1319/mocao_de_pesar_tonhao.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1323/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1330/papel_timbrado_atualizado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1350/mocao_de_aplausos_atieri_sanepar.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1354/mocao_de_pesar_enaex.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1355/mocao_de_pesar_rafael.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1356/mocao_de_pesar_zenaide.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1359/mocao_de_aplausos_angelica_cristina_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1375/mocao_de_aplausos_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1376/mocao_de_aplausos_eliana_juninho.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1377/mocao_de_aplausos_josirene_juninho.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1378/mocao_de_aplausos_sandra_do_gas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1389/mocao_de_pesar_idalina_pereira_de_morais_nascimento.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1399/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1400/mocao_de_aplausos_-_giulianna_zanchettin_de_lima.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1409/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1410/mocao-_giovani_de_paula_batista.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1421/mocao_de_aplausos_a_prof_cleidemar_dupinski_recuperacao_automatica.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1422/mocao_de_aplausos_a_professora_suzana_do_socorro.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_de_aplausos_e_reconhecimento_ao_clube_de_desbravadores_estrela_dalva_e_ao_clube_de_desbravadores_valores_de_cristo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1431/mocao_elitinho_feira_parque_do_lago.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/mocao_de_aplausos_cristiane_fortes.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1456/mocao_de_aplausos_a_gerson_jose_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/mocao_de_aplausos_pedro_rossi.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/mocao_de_aplausos_maria_aparecida_jardim_marquezine_cida.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/fc_mocao.aplauso_monteiro_detran_15.10.25.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/fc_mocao.aplauso_sirlei_15.10.25.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/mocao_de_aplausos_reinado_jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/mocao_rafael.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/mocao_de_aplausos_-_maria_jose_araujo_tamburi.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/mocao_de_aplausos_1.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1473/mocao_de_aplausos__.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/mocao_de_aplausos____.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1487/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1488/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/mocao_de_aplausos_e_reconhecimento_luis_carlos_stokolosa.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/mocao_de_aplausos_e_reconhecimento_jose_valdir_de_souza.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/123.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/mocao_de_aplausos_e_reconhecimento_ludison_alves_de_freitas_e_alisson_alves_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/mocao_dr_fernando.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/mocao_de_aplausos_alessandro_cordeiro_blanco.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1503/mocao_de_aplausos_01.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/mocao_-_professora_erika_prestes_andreatta.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/mocao_associacao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/mocao_de_aplausos_marcos_farias.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/fc_mocao.aplauso_samuel.escola_26.11.25.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/mocao_de_aplausos_giulianna_zanchettin.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/mocao_de_aplausos_-_delegada_gessica_feitosa_moraes_andrade.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/mocao_de_pesar_darci_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/mocao_de_aplausos_rosangela_jucoski.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1559/mocao_de_aplausos_a_professora_sueli_terezinha.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1560/mocao_de_aplausos_prof.gretchen_abreu_saenz_yamakawa.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/decreto_legislativo_02_2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1080/decreto_legislativo_03_2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1112/decreto_legislativo_04_2025_jose_carlos_malko.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1111/servidor_padrao_daniel.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_decreto_legislativo_06_2025_aprovacao_de_contas_do_executivo_2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_decreto_legislativo_07_2024_servidor_publico_padrao_suellen.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1281/projeto_de_decreto_legislativo_08_2025_servidor_tania_mara_fernando_cunha.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1282/projeto_de_decreto_legislativo_09_2025_servidor_publico_padrao_toto.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_decreto_legislativo_10_2025_luis_henrique_schmidlin_marcel.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_decreto_legislativo_11_2025_ana_paula_justino_renato.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1289/12.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1290/titulo_de_servidor_publico_padrao_a_senhora_ana_lucia_schinda.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1299/projeto_de_decreto_legislativo_xx_2025_servidora_cheron_rothemann.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1304/decreto_legislativo_15_2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_decreto_legislativo_16_2025_senhor_luciano_zatti._fernando_cunha.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1413/projeto_de_decreto_legislativo_17_2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1416/projeto_de_decreto_legislativo_18_2025_senhor_paulo_litro.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/projeto_de_decreto_legislativo_19_2025_aprovacao_de_contas_executivo_2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/projeto_de_decreto_legislativo_20_2025_senhor_alexandre_curi.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/projeto_de_decreto_legislativo_-_cidada_honoraria_flavia_francischini.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/projeto_de_resolucao_01_2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1033/projeto_de_resolucao_02_2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1059/resolucao_03_2025_camara_itinerante.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1203/projeto_de_resolucao_04_2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1293/projeto_de_resolucao_05_2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/projeto_de_resolucao_06_2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1197/emenda_modifficativa_01_2025_-_mensagem_13_2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/emenda_aditiva_mensagem_36_2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/emenda_modificativa_01__ao_projeto_de_lei_38_2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1481/emenda_modificativa_04__ao_projeto_de_lei_38_2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/emenda_modificativa_002__ao_projeto_de_lei_38_2025.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/emenda_modificativa_06__ao_projeto_de_lei_38_2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/emenda_modificativa_03__ao_projeto_de_lei_38_2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/emenda_modificativa_05__ao_projeto_de_lei_38_2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/emenda_impositiva_01_2025_antonio_cezar_creplive.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/emenda_impositiva_03_2025_leno.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/emenda_impositiva_02_2025_rato.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/emenda_impositiva_04_2025_renato.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/emenda_impositiva_marcel.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/emenda_impositiva_dudu.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/emenda_06_2025_thiago.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/emenda_iimpossitiva_09.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/emenda_impositiva_05_2025_fernando.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1556/fc_emenda.modificativa.2_microchipagem_09.12.25.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/fc_emenda.modificativa.1_microchipagem_09.12.25.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/emenda_modificativa_01__ao_projeto_de_lei_49_2025_1.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1211/veto_total_pl_06_2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1278/veto_05_2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/veto_total_do_projeto_de_lei_21_2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1590/veto_parcial_emenda_mensagem_49_2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/mensagem_01_2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/mensagem_02_2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1069/oficio_38-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1109/mensagem_04_2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1110/mensagem_05_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1144/mensagem_06_2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1159/oficio_076-2025_-_projeto_de_lei_joiao_-_autoriza_subsidio_tarifario_fim.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1160/oficio_066-2025_-_loreno_conselho_municipal_da_igualdade_racial_-_proc_824-2025_-_institui_fundo_fim.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1186/mensagem_09_2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1181/mensagem_10_2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1182/mensagem_11_2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1188/mensagem_12_2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1189/mensagem_13_2025_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1198/mensagem_14_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1209/mensagem_15_2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1210/mensagem_16_2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1221/mensagem_17_2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1223/mensagem_18_2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1267/mensagem_19_2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1291/mensagem_20_2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1308/21.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1309/22.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1310/23.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1311/24.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1327/mensagem_25_2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1328/mensagem_26_2025_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1331/mensagem_27-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1339/mensagem_28_2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1345/brn94ddf83c96a5_005371.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1353/mensagem_30_2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1357/mensagem_31_2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1362/oficio_287-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1363/oficio_288-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1390/mensagem_34_2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1404/mensagem_35_2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1429/mensagem_36_2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/mensagem_37_2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1455/mensagem_38_2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1472/mensagem_39_2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/mensagem_40_2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/mensagem_41_2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/mensagem_42_2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/mensagem_43_2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/mensagem_44_2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/mensagem_45_2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/mensagem_46_2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/brn94ddf83c96a5_006327.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1552/brn94ddf83c96a5_006516.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/mensagem_49_2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1163/oficio_079_2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/oficio_352_2025_resposta_requerimento_08_2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/oficio_415_2025_resposta_requerimento_09_2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1034/oficio_017_2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/oficio_42_2025_licenca_prefeito.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H529"/>
+  <dimension ref="A1:H530"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="245.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -18977,1470 +18986,1496 @@
       </c>
       <c r="D474" t="s">
         <v>1729</v>
       </c>
       <c r="E474" t="s">
         <v>1730</v>
       </c>
       <c r="F474" t="s">
         <v>1667</v>
       </c>
       <c r="G474" s="1" t="s">
         <v>1737</v>
       </c>
       <c r="H474" t="s">
         <v>1738</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
         <v>1739</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D475" t="s">
-        <v>1740</v>
+        <v>1729</v>
       </c>
       <c r="E475" t="s">
-        <v>1741</v>
+        <v>1730</v>
       </c>
       <c r="F475" t="s">
         <v>1667</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1742</v>
+        <v>1740</v>
       </c>
       <c r="H475" t="s">
-        <v>1743</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>10</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E476" t="s">
         <v>1744</v>
-      </c>
-[...10 lines deleted...]
-        <v>1741</v>
       </c>
       <c r="F476" t="s">
         <v>1667</v>
       </c>
       <c r="G476" s="1" t="s">
         <v>1745</v>
       </c>
       <c r="H476" t="s">
         <v>1746</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
         <v>1747</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D477" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E477" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F477" t="s">
         <v>1667</v>
       </c>
       <c r="G477" s="1" t="s">
         <v>1748</v>
       </c>
       <c r="H477" t="s">
         <v>1749</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
         <v>1750</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D478" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E478" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F478" t="s">
         <v>1667</v>
       </c>
       <c r="G478" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="H478" t="s">
         <v>1752</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
         <v>1753</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D479" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E479" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F479" t="s">
         <v>1667</v>
       </c>
       <c r="G479" s="1" t="s">
         <v>1754</v>
       </c>
       <c r="H479" t="s">
         <v>1755</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
         <v>1756</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D480" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E480" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F480" t="s">
         <v>1667</v>
       </c>
       <c r="G480" s="1" t="s">
         <v>1757</v>
       </c>
       <c r="H480" t="s">
         <v>1758</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
         <v>1759</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D481" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E481" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F481" t="s">
         <v>1667</v>
       </c>
       <c r="G481" s="1" t="s">
         <v>1760</v>
       </c>
       <c r="H481" t="s">
         <v>1761</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
         <v>1762</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D482" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E482" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F482" t="s">
         <v>1667</v>
       </c>
       <c r="G482" s="1" t="s">
         <v>1763</v>
       </c>
       <c r="H482" t="s">
         <v>1764</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
         <v>1765</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D483" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E483" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F483" t="s">
         <v>1667</v>
       </c>
       <c r="G483" s="1" t="s">
         <v>1766</v>
       </c>
       <c r="H483" t="s">
         <v>1767</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
         <v>1768</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D484" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E484" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F484" t="s">
         <v>1667</v>
       </c>
       <c r="G484" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="H484" t="s">
         <v>1770</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
         <v>1771</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D485" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E485" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F485" t="s">
         <v>1667</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>1772</v>
       </c>
       <c r="H485" t="s">
         <v>1773</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
         <v>1774</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D486" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E486" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F486" t="s">
         <v>1667</v>
       </c>
       <c r="G486" s="1" t="s">
         <v>1775</v>
       </c>
       <c r="H486" t="s">
         <v>1776</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
         <v>1777</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D487" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E487" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F487" t="s">
         <v>1667</v>
       </c>
       <c r="G487" s="1" t="s">
         <v>1778</v>
       </c>
       <c r="H487" t="s">
         <v>1779</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
         <v>1780</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D488" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E488" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F488" t="s">
         <v>1667</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>1781</v>
       </c>
       <c r="H488" t="s">
         <v>1782</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
         <v>1783</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D489" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E489" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F489" t="s">
         <v>1667</v>
       </c>
       <c r="G489" s="1" t="s">
         <v>1784</v>
       </c>
       <c r="H489" t="s">
         <v>1785</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
         <v>1786</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D490" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E490" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F490" t="s">
         <v>1667</v>
       </c>
       <c r="G490" s="1" t="s">
         <v>1787</v>
       </c>
       <c r="H490" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
         <v>1789</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D491" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E491" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F491" t="s">
         <v>1667</v>
       </c>
       <c r="G491" s="1" t="s">
         <v>1790</v>
       </c>
       <c r="H491" t="s">
         <v>1791</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
         <v>1792</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D492" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E492" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F492" t="s">
         <v>1667</v>
       </c>
       <c r="G492" s="1" t="s">
         <v>1793</v>
       </c>
       <c r="H492" t="s">
         <v>1794</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
         <v>1795</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D493" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E493" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F493" t="s">
         <v>1667</v>
       </c>
       <c r="G493" s="1" t="s">
         <v>1796</v>
       </c>
       <c r="H493" t="s">
         <v>1797</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
         <v>1798</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D494" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E494" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F494" t="s">
         <v>1667</v>
       </c>
       <c r="G494" s="1" t="s">
         <v>1799</v>
       </c>
       <c r="H494" t="s">
         <v>1800</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
         <v>1801</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D495" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E495" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F495" t="s">
         <v>1667</v>
       </c>
       <c r="G495" s="1" t="s">
         <v>1802</v>
       </c>
       <c r="H495" t="s">
         <v>1803</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
         <v>1804</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D496" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E496" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F496" t="s">
         <v>1667</v>
       </c>
       <c r="G496" s="1" t="s">
         <v>1805</v>
       </c>
       <c r="H496" t="s">
         <v>1806</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
         <v>1807</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D497" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E497" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F497" t="s">
         <v>1667</v>
       </c>
       <c r="G497" s="1" t="s">
         <v>1808</v>
       </c>
       <c r="H497" t="s">
         <v>1809</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
         <v>1810</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D498" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E498" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F498" t="s">
         <v>1667</v>
       </c>
       <c r="G498" s="1" t="s">
         <v>1811</v>
       </c>
       <c r="H498" t="s">
         <v>1812</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
         <v>1813</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D499" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E499" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F499" t="s">
         <v>1667</v>
       </c>
       <c r="G499" s="1" t="s">
         <v>1814</v>
       </c>
       <c r="H499" t="s">
         <v>1815</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
         <v>1816</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D500" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E500" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F500" t="s">
         <v>1667</v>
       </c>
       <c r="G500" s="1" t="s">
         <v>1817</v>
       </c>
       <c r="H500" t="s">
         <v>1818</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
         <v>1819</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D501" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E501" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F501" t="s">
         <v>1667</v>
       </c>
       <c r="G501" s="1" t="s">
         <v>1820</v>
       </c>
       <c r="H501" t="s">
         <v>1821</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
         <v>1822</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D502" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E502" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F502" t="s">
         <v>1667</v>
       </c>
       <c r="G502" s="1" t="s">
         <v>1823</v>
       </c>
       <c r="H502" t="s">
         <v>1824</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
         <v>1825</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="D503" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E503" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F503" t="s">
         <v>1667</v>
       </c>
       <c r="G503" s="1" t="s">
         <v>1826</v>
       </c>
       <c r="H503" t="s">
         <v>1827</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
         <v>1828</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="D504" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E504" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F504" t="s">
         <v>1667</v>
       </c>
       <c r="G504" s="1" t="s">
         <v>1829</v>
       </c>
       <c r="H504" t="s">
         <v>1830</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
         <v>1831</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="D505" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E505" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F505" t="s">
         <v>1667</v>
       </c>
       <c r="G505" s="1" t="s">
         <v>1832</v>
       </c>
       <c r="H505" t="s">
         <v>1833</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
         <v>1834</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D506" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E506" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F506" t="s">
         <v>1667</v>
       </c>
       <c r="G506" s="1" t="s">
         <v>1835</v>
       </c>
       <c r="H506" t="s">
         <v>1836</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
         <v>1837</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D507" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E507" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F507" t="s">
         <v>1667</v>
       </c>
       <c r="G507" s="1" t="s">
         <v>1838</v>
       </c>
       <c r="H507" t="s">
         <v>1839</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
         <v>1840</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D508" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E508" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F508" t="s">
         <v>1667</v>
       </c>
       <c r="G508" s="1" t="s">
         <v>1841</v>
       </c>
       <c r="H508" t="s">
         <v>1842</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
         <v>1843</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D509" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E509" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F509" t="s">
         <v>1667</v>
       </c>
       <c r="G509" s="1" t="s">
         <v>1844</v>
       </c>
       <c r="H509" t="s">
         <v>1845</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
         <v>1846</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D510" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E510" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F510" t="s">
         <v>1667</v>
       </c>
       <c r="G510" s="1" t="s">
         <v>1847</v>
       </c>
       <c r="H510" t="s">
         <v>1848</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
         <v>1849</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D511" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E511" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F511" t="s">
         <v>1667</v>
       </c>
       <c r="G511" s="1" t="s">
         <v>1850</v>
       </c>
       <c r="H511" t="s">
         <v>1851</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
         <v>1852</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D512" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E512" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F512" t="s">
         <v>1667</v>
       </c>
       <c r="G512" s="1" t="s">
         <v>1853</v>
       </c>
       <c r="H512" t="s">
         <v>1854</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
         <v>1855</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="D513" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E513" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F513" t="s">
         <v>1667</v>
       </c>
       <c r="G513" s="1" t="s">
         <v>1856</v>
       </c>
       <c r="H513" t="s">
         <v>1857</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
         <v>1858</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D514" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E514" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F514" t="s">
         <v>1667</v>
       </c>
       <c r="G514" s="1" t="s">
         <v>1859</v>
       </c>
       <c r="H514" t="s">
         <v>1860</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
         <v>1861</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="D515" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E515" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F515" t="s">
         <v>1667</v>
       </c>
       <c r="G515" s="1" t="s">
         <v>1862</v>
       </c>
       <c r="H515" t="s">
         <v>1863</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
         <v>1864</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="D516" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E516" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F516" t="s">
         <v>1667</v>
       </c>
       <c r="G516" s="1" t="s">
         <v>1865</v>
       </c>
       <c r="H516" t="s">
         <v>1866</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
         <v>1867</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="D517" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E517" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F517" t="s">
         <v>1667</v>
       </c>
       <c r="G517" s="1" t="s">
         <v>1868</v>
       </c>
       <c r="H517" t="s">
         <v>1869</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
         <v>1870</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="D518" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E518" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F518" t="s">
         <v>1667</v>
       </c>
       <c r="G518" s="1" t="s">
         <v>1871</v>
       </c>
       <c r="H518" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
         <v>1873</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D519" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E519" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F519" t="s">
         <v>1667</v>
       </c>
       <c r="G519" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="H519" t="s">
         <v>1875</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
         <v>1876</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="D520" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E520" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F520" t="s">
         <v>1667</v>
       </c>
       <c r="G520" s="1" t="s">
         <v>1877</v>
       </c>
       <c r="H520" t="s">
         <v>1878</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
         <v>1879</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="D521" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E521" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F521" t="s">
         <v>1667</v>
       </c>
       <c r="G521" s="1" t="s">
         <v>1880</v>
       </c>
       <c r="H521" t="s">
         <v>1881</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
         <v>1882</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="D522" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E522" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F522" t="s">
         <v>1667</v>
       </c>
       <c r="G522" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="H522" t="s">
         <v>1884</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
         <v>1885</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="D523" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E523" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F523" t="s">
         <v>1667</v>
       </c>
       <c r="G523" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="H523" t="s">
         <v>1887</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
         <v>1888</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>10</v>
+        <v>211</v>
       </c>
       <c r="D524" t="s">
-        <v>1889</v>
+        <v>1743</v>
       </c>
       <c r="E524" t="s">
-        <v>1890</v>
+        <v>1744</v>
       </c>
       <c r="F524" t="s">
         <v>1667</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1891</v>
+        <v>1889</v>
       </c>
       <c r="H524" t="s">
-        <v>1892</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>10</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E525" t="s">
         <v>1893</v>
-      </c>
-[...10 lines deleted...]
-        <v>1890</v>
       </c>
       <c r="F525" t="s">
         <v>1667</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>73</v>
+        <v>1894</v>
       </c>
       <c r="H525" t="s">
-        <v>1892</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D526" t="s">
-        <v>1889</v>
+        <v>1892</v>
       </c>
       <c r="E526" t="s">
-        <v>1890</v>
+        <v>1893</v>
       </c>
       <c r="F526" t="s">
         <v>1667</v>
       </c>
       <c r="G526" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H526" t="s">
         <v>1895</v>
-      </c>
-[...1 lines deleted...]
-        <v>1896</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
         <v>1897</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D527" t="s">
-        <v>1889</v>
+        <v>1892</v>
       </c>
       <c r="E527" t="s">
-        <v>1890</v>
+        <v>1893</v>
       </c>
       <c r="F527" t="s">
         <v>1667</v>
       </c>
       <c r="G527" s="1" t="s">
         <v>1898</v>
       </c>
       <c r="H527" t="s">
         <v>1899</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
         <v>1900</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D528" t="s">
-        <v>1901</v>
+        <v>1892</v>
       </c>
       <c r="E528" t="s">
-        <v>1902</v>
+        <v>1893</v>
       </c>
       <c r="F528" t="s">
         <v>1667</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1903</v>
+        <v>1901</v>
       </c>
       <c r="H528" t="s">
-        <v>1904</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>10</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E529" t="s">
         <v>1905</v>
-      </c>
-[...10 lines deleted...]
-        <v>1902</v>
       </c>
       <c r="F529" t="s">
         <v>1667</v>
       </c>
       <c r="G529" s="1" t="s">
         <v>1906</v>
       </c>
       <c r="H529" t="s">
         <v>1907</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>17</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1905</v>
+      </c>
+      <c r="F530" t="s">
+        <v>1667</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1910</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -20929,50 +20964,51 @@
     <hyperlink ref="G505" r:id="rId504"/>
     <hyperlink ref="G506" r:id="rId505"/>
     <hyperlink ref="G507" r:id="rId506"/>
     <hyperlink ref="G508" r:id="rId507"/>
     <hyperlink ref="G509" r:id="rId508"/>
     <hyperlink ref="G510" r:id="rId509"/>
     <hyperlink ref="G511" r:id="rId510"/>
     <hyperlink ref="G512" r:id="rId511"/>
     <hyperlink ref="G513" r:id="rId512"/>
     <hyperlink ref="G514" r:id="rId513"/>
     <hyperlink ref="G515" r:id="rId514"/>
     <hyperlink ref="G516" r:id="rId515"/>
     <hyperlink ref="G517" r:id="rId516"/>
     <hyperlink ref="G518" r:id="rId517"/>
     <hyperlink ref="G519" r:id="rId518"/>
     <hyperlink ref="G520" r:id="rId519"/>
     <hyperlink ref="G521" r:id="rId520"/>
     <hyperlink ref="G522" r:id="rId521"/>
     <hyperlink ref="G523" r:id="rId522"/>
     <hyperlink ref="G524" r:id="rId523"/>
     <hyperlink ref="G525" r:id="rId524"/>
     <hyperlink ref="G526" r:id="rId525"/>
     <hyperlink ref="G527" r:id="rId526"/>
     <hyperlink ref="G528" r:id="rId527"/>
     <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>