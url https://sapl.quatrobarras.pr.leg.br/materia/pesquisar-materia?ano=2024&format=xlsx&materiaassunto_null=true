--- v0 (2025-10-11)
+++ v1 (2026-05-12)
@@ -54,2496 +54,2496 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ANDERSON MENDONÇA (RATO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/692/indicacao_01_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/692/indicacao_01_2024.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EDSON DOS SANTOS PAULA (NEGÃO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/710/indicacao_02_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/710/indicacao_02_2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feito 2 travessias elevadas (lombada) na rua João Knapik no centro.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_03_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_03_2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma travessia elevada (lombada) na rua Assis Pereira, nas proximidades da casa n° 377 no Bairro Palmitalzinho.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/712/indicacao_04_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/712/indicacao_04_2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feito 2 travessias elevadas (lombada) na avenida dom Pedro II, uma na frente da farmácia especial e a outra próximo a rotatória que dá acesso a upa de Quatro Barras .</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>LUCINÉIA ALVES DA SILVA (LÚ)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/713/indicacao_05_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/713/indicacao_05_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº -0000_x000D_
 _x000D_
 A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja feita a pavimentação asfáltica na quadra da Rua Nilton Esperancetta , Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>EDUARDO JOSÉ LAGO (DUDU)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_6_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_6_2024.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal efetue a troca de lâmpadas queimadas de postes de iluminação pública na Praça Daniel Firman – “Meu Campinho do Pinheirinho”, na Borda do Campo.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_07_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_07_2024.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal promova nas Escolas Municipais, através dos nutricionistas já integrantes do quadro de funcionários da Prefeitura de Quatro Barras, palestras educativas e incentivadoras sobre benefícios da alimentação saudável.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_08_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_08_2024.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal instale uma placa com indicação de lombada na Avenida das Pedreiras, esquina com a Rua Ana Pressuti Lago, no Pinheirinho, Borda do Campo.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_09_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_09_2024.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal, através da Secretaria de Indústria e Comércio e, contando com a boa gestão da Emenda Impositiva destinada por este Vereador para esse fim, disponibilize cursos a Microempreendedores do Município de Quatro Barras, com o objetivo de nortear os pequenos empresários sobre a prática na participação em Processos Licitatórios, que por diversas vezes, mesmo cumprindo todos os requisitos legais para participar do certame, deixam de fazer por falta de conhecimento.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/724/indicacao_10_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/724/indicacao_10_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº -0000_x000D_
 _x000D_
 A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja feita a limpeza de todos os bueiros de Quatro Barras.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/725/indicacao_11_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/725/indicacao_11_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº -0000_x000D_
 _x000D_
 A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para que seja instalado mais alguns bancos de espera na UPA – Unidade de Pronto Atendimento – e que sejam posicionados de forma a ficarem em um local sombreado, a calçada também está necessitando de reparos, os blocos de pedra estão se soltando.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_12_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_12_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº -0000_x000D_
 _x000D_
 A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja providenciado a iluminação da Praça de Lazer Alceu Benedetti, no Santa Luzia.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>ANTONIO CEZAR CREPLIVE (TOTÓ)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_13_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_13_2024.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um recuo para área de escape, com abrigos que possibilitem aos motoristas e ciclistas realizarem manutenções como troca de pneus e protegerem-se de tempestades, na Estrada da Graciosa, próximo à Capela São Pedro, no bairro Rio do Meio.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/729/indicacao_14_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/729/indicacao_14_2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a reforma da Rua José Valdemar Baron.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/730/indicacao_15_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/730/indicacao_15_2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a instalação de um portão na entrada do bairro Colônia Maria José</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>KAYO AUGUSTUS SANTOS (ENF. KAYO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/731/indicacao_16_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/731/indicacao_16_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de uma travessia elevada, redutor de velocidade na Rua: Santa Rita de Cassia, próximo ao nº 107, Bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/732/indicacao_17_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/732/indicacao_17_2024.pdf</t>
   </si>
   <si>
     <t>Para que seja reutilizada os paralelepípedos que estão sendo retirados das ruas e calcadas, e os mesmo sejam utilizados na pavimentação pátio da GM QB.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/734/indicacao_xx_-_colocacao_de_placa_de_pare_na_rua_carolina_gasparin_andreatta_esquina_com_a_rua_jacob_zatoni_1.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/734/indicacao_xx_-_colocacao_de_placa_de_pare_na_rua_carolina_gasparin_andreatta_esquina_com_a_rua_jacob_zatoni_1.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal colocação de placa de pare na Rua Carolina Gasparin Andreatta esquina com a rua Jacob Zattoni.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/733/indicacao_19_-_construcao_de_travessia_elevada_em_frente_a_casa_da_cultura_na_rua_nilo_favaro.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/733/indicacao_19_-_construcao_de_travessia_elevada_em_frente_a_casa_da_cultura_na_rua_nilo_favaro.pdf</t>
   </si>
   <si>
     <t>Ratifica a Indicação número 166 de 2023 para que o Executivo Municipal construa uma travessia elevada em frente a Casa da Cultura, localizada na Rua Nilo Fávaro, 853 - Centro, Quatro Barras.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/735/indicacao_20_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/735/indicacao_20_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudos que viabiliza a troca do espaço/prédio que abriga a Central de Abastecimento Farmacêutico – CAF.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/736/indicacao_21_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/736/indicacao_21_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lombada na Rua João Creplive Sobrinho em frente ao número 821 e portão de entrada do CMEI Tia Inês.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/738/limpeza_parque_do_lago.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/738/limpeza_parque_do_lago.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza e roçagem do parque do lago “Vó Ziza”</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/739/24.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/739/24.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada primeiramente uma melhoria na rua Leonídia Ferreira Alves através de patrola e maquinas e futuramente uma pavimentação asfáltica na mesma.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/740/24_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/740/24_2024.pdf</t>
   </si>
   <si>
     <t>Para que seja instalada uma lixeira comunitária na rua Nossa Senhora da Luz nas Proximidade da panificadora n°:446 no Bairro Palmitalzinho.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/741/25.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/741/25.pdf</t>
   </si>
   <si>
     <t>Para que seja instalada uma lixeira comunitária na rua Assis Pereira nas Proximidade da casa numero n°:377 no Bairro Palmitalzinho.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>SANDRO ELENO ANDREATTA (PROF. LENO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/742/-2024_mudanca_no_estacionamento_em_frente_a_upa..pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/742/-2024_mudanca_no_estacionamento_em_frente_a_upa..pdf</t>
   </si>
   <si>
     <t>Avaliação técnica e estudo para:_x000D_
 - Implantação de sinalização para estacionamento em apenas um dos sentidos da via, na Rua Pedro Cambio Cortiano, Bairro Jardim Pinheiros, onde funciona o Pronto Atendimento - UPA 24 horas.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/743/dengue.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/743/dengue.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma força tarefa para vistoriar e limpar locais que apresentem indícios de criadouros do mosquito Aedes Aegyti (mosquito transmissor da dengue) em nosso município.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/745/indicacao_xx_-_instalacao_de_placa_de_proibicao_de_abandono_de_animais.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/745/indicacao_xx_-_instalacao_de_placa_de_proibicao_de_abandono_de_animais.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal instale uma placa com indicação de proibição de abandono de animais e as penais previstas pela Lei para quem cometer o crime de abandono, na Rua Jacob Zattoni, altura da casa número 1.174, no Pinheirinho, Borda do Campo.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/750/29.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/750/29.pdf</t>
   </si>
   <si>
     <t>Que seja feita melhorias na pintura e sinalização de trânsito, seja ela Horizontal e Vertical em todo o bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/751/lixeiras_upa.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/751/lixeiras_upa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de lixeiras ao lado do ponto de ônibus em frente ao pronto Atendimento (PA) na rua Pedro Câmbio Cortiano, nº 150,</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/754/indicacao_31_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/754/indicacao_31_2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma travessia elevada na rua Agostinho Biss no bairro Borda do Campo nas proximidades da casa n° 40.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/756/indicacao_no_lixeira_ponto_eliar_baterias.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/756/indicacao_no_lixeira_ponto_eliar_baterias.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de lixeiras ao lado do ponto de ônibus na Av: Dom Pedro ll entre os números 610 e 700.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/757/rocagem_domingos_mocelin.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/757/rocagem_domingos_mocelin.pdf</t>
   </si>
   <si>
     <t>Que seja feito a roçagem e limpeza as margens da Rua: Pref. Domingos Mocelin Neto.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/758/indicacao_no_francisco_gosme_de_oliveira_1_2.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/758/indicacao_no_francisco_gosme_de_oliveira_1_2.pdf</t>
   </si>
   <si>
     <t>Que Seja feito Reparos na calçada as margens da Rua:  Franscisco Gomes de Oliveira, Centro.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/759/indicacao_35_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/759/indicacao_35_2024.pdf</t>
   </si>
   <si>
     <t>Instalação de uma travessia elevada na Avenida Dom Pedro II, em frente ao número 739, próximo da borracharia e bicicletaria</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/760/indicacao_36_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/760/indicacao_36_2024.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal realize a pavimentação asfáltica na Rua Bôrtolo Cúnico, Ayrton Loyola, Borda do Campo, Quatro Barras/Paraná.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/761/indicacao_melhorias_na_rua_vitorio_canestraro_colonia.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/761/indicacao_melhorias_na_rua_vitorio_canestraro_colonia.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja  feita uma melhoria no final da Rua Vitório Canestaro e a rua Alexandre Castanharo no Bairro Colônia Maria José.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/762/fibromealgia_1.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/762/fibromealgia_1.pdf</t>
   </si>
   <si>
     <t>Que seja feita a inserção do Símbolo de fibromialgia nas placas de indicação de atendimento prioritário em todos prédios públicos municipais e estabelecimentos comerciais do nosso município.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/763/indicacao_39_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/763/indicacao_39_2024.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado manutenção e paisagismo no terreno localizado na esquina da rua Ulisses Zatoni, com a rua Jacob Zattoni, no Bairro Borda do Campo e uma placa de proibido jogar lixo.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/764/indicacao_xx_-_manutencao_da_quadra_de_basquete_ao_lado_da_subprefeitura_da_borda_do_campo.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/764/indicacao_xx_-_manutencao_da_quadra_de_basquete_ao_lado_da_subprefeitura_da_borda_do_campo.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal realize manutenção do espaço desportivo e na quadra de basquete ao lado da Subprefeitura da Borda do Campo, na R. Pref. Domingos Mocelin Neto.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/765/indicacao_41_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/765/indicacao_41_2024.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal realize manutenção das arquibancadas do Estádio Municipal Flavison Azevedo Barbosa, no bairro do Jardim Menino Deus, incluindo limpeza e pintura do espaço.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/766/indicacao_42_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/766/indicacao_42_2024.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal construa uma pista de corrida em torno do campo de futebol do Estádio Municipal Flavison Azevedo Barbosa, no bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/767/indicacao_faixa_amarela_campo_borda.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/767/indicacao_faixa_amarela_campo_borda.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada uma pintura de faixa amarela de um lado da rua Jacob Zattoni, próximo ao clube união Borda do Campo e rebaixar o meio fio em frente ao clube para que os veículos possam estacionar.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/768/indicacao_faixa_amarela_rua_izair.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/768/indicacao_faixa_amarela_rua_izair.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada pintura de faixa amarela de um lado da rua Izair Lago e da rua Osvair Pereira, próximo ao receptivo do Itupava no Bairro Borda do Campo.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Considerando a necessidade de promover a organização e a segurança na comunidade local, bem como facilitar a identificação dos estabelecimentos comerciais e áreas de interesse público;_x000D_
 _x000D_
 Considerando que na Estrada Monte Alegre, esquina com a Estrada da Graciosa, neste Município, há uma concentração de empresas, comércios e chácaras relevantes para a comunidade;_x000D_
 _x000D_
 Considerando que atualmente os proprietários desses estabelecimentos são responsáveis pela instalação de totens ou placas identificadoras, as quais têm sido alvo frequente de atos de vandalismo, acarretando prejuízos e transtornos;_x000D_
 _x000D_
 Considerando também a necessidade de manter a limpeza e a conservação dos espaços públicos, garantindo um ambiente agradável e seguro para os moradores e visitantes;_x000D_
 _x000D_
 Sugiro, por meio desta indicação legislativa, que seja realizada a instalação de um totem informativo na referida esquina, contendo a relação das empresas, comércios e chácaras ali existentes. Tal medida facilitará a localização dos es</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/772/indicacao_46_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/772/indicacao_46_2024.pdf</t>
   </si>
   <si>
     <t>•	Instalação de uma travessia elevada na Rua Nossa Senhora da Luz, 286 - Palmitalzinho.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/771/lampadas_queimadas_tigre.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/771/lampadas_queimadas_tigre.pdf</t>
   </si>
   <si>
     <t>Que proceda a manutenção e troca das lâmpadas dos postes de iluminação pública localizados na rua Avelino Alves Pires, Bairro Tigre</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/773/00-2024_troca_de_lampada_na_rua_vereador_ezio_alves_pires.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/773/00-2024_troca_de_lampada_na_rua_vereador_ezio_alves_pires.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpada na Rua Vereador Ezio Alves Pires, bairro Palmitalzinho.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/774/00-2024_troca_de_lampada_na_rua_tertuliano_de_lara.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/774/00-2024_troca_de_lampada_na_rua_tertuliano_de_lara.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpada em frente à residência na rua Tertuliano de Lara, 702._x000D_
 Obs.: Retirada pelo autor.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_50_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_50_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita melhorias na pintura e sinalização de trânsito, seja ela Horizontal e Vertical na Rua: vinte e cinco de janeiro, próximo ao Posto Graciosa.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/780/indicacao_51_2024_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/780/indicacao_51_2024_.pdf</t>
   </si>
   <si>
     <t>Ratifica a Indicação número 68 de 2023 para que o Executivo Municipal construa uma travessia elevada em frente ao CMEI Tio Laio, no Pinheirinho, Borda do Campo.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_52_2024_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_52_2024_.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal realize a pintura das faixas de trânsito no asfalto da rotatório localizada em frente ao Posto Shell, na saída de Quatro Barras, tendo em vista que os motoristas da que se dirigirão sentido Campina Grande do Sul devem permanecer na pista da esquerda.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/778/indicacao_53_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/778/indicacao_53_2024.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal apague as faixas amarelas listradas de trânsito pintadas no asfalto da rotatória central, corrigindo os sentidos “ir em frente” e “vire à direita”.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/783/indicacao_placas_e_restauracao_sinalizacao_sao_pedro.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/783/indicacao_placas_e_restauracao_sinalizacao_sao_pedro.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja restaurada a pintura asfáltica da sinalização no cruzamento das Ruas Manoel Alves dos Santos, Rua Rio Ribeirão e Av. Dom Pedro II no Bairro São Pedro e também colocar placas indicando proibido virar, contra mão.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/784/indicacao_55_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/784/indicacao_55_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDO DE VIABILIDADE PARA QUE SE USE O TERRENO LOCALIZADO AO LADO DO PA (PRONTO ATENDIMENTO), VISANDO REALIZAR A CONSTRUÇÃO DE UM ESTACIONAMENTO PÚBLICO AOS PROFISSIONAIS E USUARIOS DO LOCAL.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao_56_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao_56_2024.pdf</t>
   </si>
   <si>
     <t>Pintura de faixa amarela em um lado no meio fio na rua Jacob Zatoni em frente ao Clube União Borda do Campo</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/786/indicacao_57_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/786/indicacao_57_2024.pdf</t>
   </si>
   <si>
     <t>Desentupimento de bueiros na rua João de Paula Carneiro no Pinheirinho</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/788/indicacao_58_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/788/indicacao_58_2024.pdf</t>
   </si>
   <si>
     <t>Instalação de uma travessia elevada na Rua Demerval Bieski esquina com a Rua João Knapik.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/790/indicacao_praca_jd_patricia.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/790/indicacao_praca_jd_patricia.pdf</t>
   </si>
   <si>
     <t>Seja feita melhorias e a revitalização da Praça Hugo Creplive Filho, localizada na Rua João Creplive Sobrinho, bairro Jardim patrícia.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/792/lombada_florestal.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/792/lombada_florestal.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de uma Travessia elevada, redutor de velocidade, na Rua: Dom Pedro II, próximo ao nº 3022, bairro: Florestal.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/793/61.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/793/61.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja instalado redutores de velocidade na Estrada Marginal, recém pavimentada, que passa em frente a Empresa Renault.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/794/62.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/794/62.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja realizado um estudo, uma avaliação para melhorias na  Avenida Dom Pedro II – Estrada da Graciosa, no Bairro Florestal, na questão de sinalização, acostamento, ciclovia,  proibição de tráfego de veículos de grande porte.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/797/instalacao_de_placas_indicativas_na_rua_emilia_andretta_barros.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/797/instalacao_de_placas_indicativas_na_rua_emilia_andretta_barros.pdf</t>
   </si>
   <si>
     <t>Instalações de placas indicativas na Rua Emilia Andretta Barros no Município de Quatro Barras.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/800/65.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/800/65.pdf</t>
   </si>
   <si>
     <t>Que seja feita a cobertura da quadra de “Golf e atividades externas” da Escola especial Joanna Valache.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/801/66.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/801/66.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja instalado um redutor  de velocidade na Rua Manoel Alves dos Santos, Nº80,  em frente ao a Igreja Pentecostal Templo de Adoração Unidos em Jesus, no São Pedro.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/803/sinalizacao__julia_ferreira_de_lima_acacias.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/803/sinalizacao__julia_ferreira_de_lima_acacias.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pintura e a sinalização de trânsito, seja ela Horizontal e Vertical na Rua: Júlia Ferreira de Lima bairro: Granja das acácias.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/804/espaco_para_criancas_ao_lado_ginasio_md.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/804/espaco_para_criancas_ao_lado_ginasio_md.pdf</t>
   </si>
   <si>
     <t>Que seja feita a construção de uma área de lazer, que tenha bancos, iluminação, parque infantil e uma academia ao ar livre, localizada na Rua:  Papa João XXIII, ao lado do Ginásio do Jardim Menino Deus.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/805/69.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/805/69.pdf</t>
   </si>
   <si>
     <t>alterar a Lei  987/2016, art. 4º/ art.5º   para exercício da Função de Comandante, Subcomandante e chefe de equipe</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/806/70.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/806/70.pdf</t>
   </si>
   <si>
     <t>Para que o EXECUTIVO MUNICIPAL, venha alterar a Lei 16/2016, art. 23º, onde acrescenta as Escalas de Revezamento de 24x72 e 12x24/12x72</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/811/indicacao_71_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/811/indicacao_71_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma operação de roçagem e limpeza as margens do Córrego, localizado na Rua Doze de Outubro, bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/814/indicacao_72_-_indicacao_travessia_elevada_rua_anhangava.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/814/indicacao_72_-_indicacao_travessia_elevada_rua_anhangava.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de um redutor de velocidade no tipo travessia elevada na Rua Anhangava na esquina com a Rua Holanda da Silva Voudan.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/817/indicacao_73_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/817/indicacao_73_2024.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a troca do ponto de ônibus (abrigo) da rua Jacob Zatoni nas proximidades da casa n:145.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/818/indicacao_pavimentacao_asfaltica_final_de_rua_jd._patricia.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/818/indicacao_pavimentacao_asfaltica_final_de_rua_jd._patricia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº -0000_x000D_
 _x000D_
 A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja feito manutenção no final da rua Rosemiro Alves de Paula, em frente ao número 404, Jardim Patrícia</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/823/indicacao_75_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/823/indicacao_75_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma operação tapa buracos, na rua Severiano Rolim de moura próximo ao Nº458, Jardim Pinheiros.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/824/indicacao_76_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/824/indicacao_76_2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Vossa Excelência a devida retificação das placas de atendimento prioritário em nosso município, incluindo nelas o símbolo representativo dos Portadores de Fibromialgia, conforme estabelecido na Alinea IV do Artigo 2º da Lei 1073/2017.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/827/indicacao_77_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/827/indicacao_77_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº -0000_x000D_
 _x000D_
 A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja feito a pavimentação asfáltica da Rua Gralha Azul, próximo ao Colégio André Andreatta, no Bairro Borda do Campo, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/829/indicacao_78_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/829/indicacao_78_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita um projeto de revitalização da Rua Luis Gasparin em toda sua extensão, que seja realizado a retirada de todo o paralelepípedo e feito uma nivelação do nível da rua antes de ser passado manta asfáltica.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/830/indicacao_79_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/830/indicacao_79_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº -0000_x000D_
 _x000D_
 A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja colocado abrigo nos pontos de ônibus da Praça Daniel Mocelin , próximo ao Supermercado Boni, no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/831/indicacao_80_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/831/indicacao_80_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudos que viabilize a construção de uma galeria pluvial para o córrego que passa aos fundos das residências, localizado na Rua: Treze de maio, prox. ao nº 19, Jardim Menino Deus.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/836/indicacao_81_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/836/indicacao_81_2024.pdf</t>
   </si>
   <si>
     <t>Que sejam devolvidas e instaladas as TVs nas salas de aulas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/839/indicacao_82_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/839/indicacao_82_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e a troca de lâmpadas queimadas dos postes de iluminação pública do bairro Jardim Patrícia.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/844/indicacao_83_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/844/indicacao_83_2024.pdf</t>
   </si>
   <si>
     <t>Que proceda a manutenção e troca das lâmpadas dos postes de iluminação pública localizados na estrada do Rodeio prox. ao nº1250, Bairro Tigre.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/845/indicacao_manutencao_quadra_bosque_sao_pedro.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/845/indicacao_manutencao_quadra_bosque_sao_pedro.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja feito a  manutenção da quadra de esporte do Bosque Municipal  São Pedro, com areia na cancha e conserto das redes das traves.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/846/85.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/846/85.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja colocado areia no Parquinho Infantil do  Bosque Municipal  São Pedro.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/847/86.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/847/86.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja feito a  Manutenção na Academia ao Ar Livre  do Bosque Municipal  São Pedro.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/848/indicacao_troca_de_lampada_bosque_sao_pedro.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/848/indicacao_troca_de_lampada_bosque_sao_pedro.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja feito a  troca de lâmpadas na entrada do Bosque Municipal São Pedro, pela Rua Rio Ipiranga com a Rua Rio do Meio.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/849/indicacao_88_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/849/indicacao_88_2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja feito a  Revitalização  do Bosque Municipal  São Pedro.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/854/89.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/854/89.pdf</t>
   </si>
   <si>
     <t>Que Seja construído uma área de manobra ou “balão de retorno” no final da Rua: Joao Knapik, bairro Jardim Patrícia.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/856/indicacao_90_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/856/indicacao_90_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de uma travessia elevada, redutor de velocidade na Rua: João Creplive sobrinho, próximo ao nº 508, Bairro Jardim Patrícia.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/858/indicacao_91_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/858/indicacao_91_2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja colocado um redutor de velocidade na Rua das Flores, próximo ao número 82 no Conjunto Habitacional Itapira.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/859/indicacao_92_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/859/indicacao_92_2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja feito nova pintura asfáltica nas faixas de pedestres em todo Conjunto Habitacional Itapira e colocado as Placas de Sinalização de Preferencial.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_93_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_93_2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja feito a troca das Lâmpada Queimadas  de 3 postes na Rua Das Aleluias, esquina com a Rua dos Jasmins, e também na Rua Dos Lírios, 304, no Conjunto Habitacional Itapira.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_94_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_94_2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja feito a Roçada e a Limpeza das Ruas do Conjunto Habitacional Itapira.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/864/indicacao_ponto_de_onibus_metalcraft.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/864/indicacao_ponto_de_onibus_metalcraft.docx</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal instale um ponto de ônibus padrão em frente a empresa Metalkraft, localizada na Rua Pedro Cambio Cortiano, 1295 Jardim Oresthes Thá.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/865/96.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/865/96.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal realize a pintura de uma faixa amarela do lado esquerdo da Rua Osvair Batista Pereira, no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/866/indicacao_97_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/866/indicacao_97_2024.pdf</t>
   </si>
   <si>
     <t>Para que seja pavimentada a área aonde é realizada a festa do canteiro ao lado da subprefeitura da Borda do Campo</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/875/indicacao_98_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/875/indicacao_98_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de um abrigo ponto de ônibus escolar na Rua Argemiro Fulgêncio da Cruz, esquina com a Praça Daniel Augusto Firman, Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/881/indicacao_99_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/881/indicacao_99_2024.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado uma equipe com enfermeiro(a) e uma ambulância a disposição para a competição denominada “Copa Graciosa” de Futsal infantil.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/892/indicacao_100_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/892/indicacao_100_2024.pdf</t>
   </si>
   <si>
     <t>Para que o executivo possa alinhar com a Amep, para que o transporte público (joião), possa trafegar pela rua Jacob Zattoni, Carolina Gasparim Andreatta e rua José Perine.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/894/indicacao_101_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/894/indicacao_101_2024.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal que seja realizada a instalação de uma placa de identificação de denominação de logradouro na Travessa Maria Luiza Martim de Oliveira entre as ruas Marli Lago e Argemiro Fulgêncio da Cruz.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/895/indicacao_102_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/895/indicacao_102_2024.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal que seja realizada uma manutenção da iluminação do Campo Sintético Meu Campinho localizado na Praça Daniel Firmam.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/896/indicacao_103_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/896/indicacao_103_2024.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal que seja realizada uma manutenção na Quadra de Basquete localizada na Avenida Prefeito Domingos Mocelin Neto.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/897/indicacao_104_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/897/indicacao_104_2024.pdf</t>
   </si>
   <si>
     <t>Instalação de uma travessia elevada ou redutor de velocidade na Av. das Pedreiras 1430 altura da distribuidora de gás com a rua Argemiro Fulgêncio da Cruz</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/901/iluminacao_nilo_favaro.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/901/iluminacao_nilo_favaro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de braços de energia completos, com luminárias, na Rua Nilo Fávaro.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/902/pintura_upa.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/902/pintura_upa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pintura e sinalização, em todo o estacionamento do Pronto atendimento (PA).</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/903/manutencao_asfalto_borda.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/903/manutencao_asfalto_borda.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção do asfalto, na Rua: Nilton esperacetta, bairro borda do campo.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/907/indicacao_108_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/907/indicacao_108_2024.pdf</t>
   </si>
   <si>
     <t>Que Seja feita a manutenção, e trocas de lâmpadas queimadas da quadra do Ginásio da escola Municipal Rui Valdir Pereira Kern, localizado no conjunto Itapira.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/908/indicacao_109_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/908/indicacao_109_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a cobertura da quadra de “Golf e atividades externas” da Escola especial Joanna Valache._x000D_
 _x000D_
 Arquivada por duplicidade.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/909/indicacao_110_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/909/indicacao_110_2024.pdf</t>
   </si>
   <si>
     <t>Que seja instalada rede de esgoto na rua Vidoca dos Santos Cardoso. Borda do Campo.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/910/indicacao_111_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/910/indicacao_111_2024.pdf</t>
   </si>
   <si>
     <t>Que seja oferecido as professoras e atendestes infantis que já tem curso de pedagogia ofertar a oportunidade cursar uma pós-graduação em educação especial com ênfase no transtorno do espectro autista com no mínimo de 50% de bolsa.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/911/indicacao_112_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/911/indicacao_112_2024.pdf</t>
   </si>
   <si>
     <t>Que seja dada continuidade na substituição das lâmpadas halógenas pelas lâmpadas de LED em todo bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/912/indicacao_113_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/912/indicacao_113_2024.pdf</t>
   </si>
   <si>
     <t>Que seja instalada uma travessia elevada na Avenida Dom Pedro II esquina com Miguel Vidolin.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/913/indicacao_114_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/913/indicacao_114_2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma travessia elevada (lombada) na rua Anibal Borba nas aproximidades da casa N° 165 Bairro Jardim Orestes thá</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/914/indicacao_115_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/914/indicacao_115_2024.pdf</t>
   </si>
   <si>
     <t>Para que o executivo realize a construção de uma rotatória na entrada do bairro Borda do campo na avenida são Sebastião.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/920/indicacao_116_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/920/indicacao_116_2024.pdf</t>
   </si>
   <si>
     <t>Que Seja construído uma área de manobra ou “balão de retorno” no final das ruas sem saída do bairro Jardim Patrícia, sendo elas: Rua Agnelo Florencio Ribeiro, Rua Virginia Ferrerine Sbrissia, Rua José Valdemar Baron, Rua João Knapik e Rua Rosemiro Alves de Paula.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/924/indicacao_117_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/924/indicacao_117_2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que as  equipes que fazem a roçada no município, utilizem a tela de proteção, para evitar que pedras atinjam  pedestres e veículos.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/925/indicacao_rede_campinho_do_garimpo.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/925/indicacao_rede_campinho_do_garimpo.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja colocado redes de proteção na parte de cima da quadra de areia localizada na Praça Osmair Ribeiro Santos (Praça do Garimpo) localizada ao final da Rua Valentin Andreatta, Garimpo.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/926/indicacao_poda_de_flores_rotatoria.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/926/indicacao_poda_de_flores_rotatoria.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja podado as plantas do canteiro do lado esquerdo da via que se encontra no Portal de saída do município próximo ao Posto Rota 4.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/927/indicacao_rede_campinho_do_santa_luzia.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/927/indicacao_rede_campinho_do_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja colocado redes de proteção na parte de cima da quadra de areia localizada na Praça Pedro Gasparin (Praça do Santa Luzia) localizada na Avenida São Sebastião, próximo ao número 4010, Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/929/indicacao_121_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/929/indicacao_121_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a substituição da placa de sinalização que denomina à  Rua Osório Alves Cordeiro, no bairro Jardim Pinheiros.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/930/travessia_elevada_tigre.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/930/travessia_elevada_tigre.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de uma travessia elevada, na Rua:  Avelino Alves Pires, próximo ao 111. Bairro tigre.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/932/indicacao_123_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/932/indicacao_123_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a colocação com urgência das tampas de proteção dos bueiros existentes ao longo de toda a Rua: Daniel Chilanti, Bairro Centro Empresarial e Residencial de Quatro Barras.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/933/indicacao_124_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/933/indicacao_124_2024.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a troca da tampa de proteção do bueiro existente na Rua: Franscisco de oliveira, Prox. nº 450, Bairro Centro Empresarial e Residencial de Quatro Barras.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/934/indicacao_125_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/934/indicacao_125_2024.pdf</t>
   </si>
   <si>
     <t>Reforce a ronda da Guarda Municipal no Estádio Municipal Menino Deus , especialmente durante os horários noturnos , a fim de inibir práticas ilícitas e garantir a segurança dos cidadãos .   _x000D_
 _x000D_
 Estude a possibilidade de criar um ponto de apoio da Guarda Municipal nas proximidades do Estádio Municipal Menino Deus , proporcionando uma presença constante e mais efetiva na região.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/936/indicacao_126_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/936/indicacao_126_2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma travessia elevada (lombada), nas proximidades da empresa Megatech.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/939/asfalto_colegio_elias.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/939/asfalto_colegio_elias.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção do asfalto, na Rua: Papa Joao Paulo I. Prox. ao Colégio Elias Abrahão, bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/941/indicacao_estica_veio_santa_luzia.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/941/indicacao_estica_veio_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja recolocados os equipamentos de Academia Ao Ar Livre no espaço ao lado do Ginásio Jorge Andretta, ao lado do Campo Sintético Santa Luzia.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/944/129.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/944/129.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº -0000_x000D_
 _x000D_
 A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja  feita a manutenção ao lado do bueiro na Rua Papa João Paulo I, próximo ao número 1677 no bairro  Jardim Menino Deus.  _x000D_
 Segue foto em anexo.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/945/-2024_troca_de_lampadas_proximo_ao_colegio_elias_abrahao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/945/-2024_troca_de_lampadas_proximo_ao_colegio_elias_abrahao.pdf</t>
   </si>
   <si>
     <t>Que seja feito com URGÊNCIA troca de lâmpadas próximo ao Colégio Estadual Elias Abrahão, principalmente nos dois super-postes que tem ao lado do Ginásio de esportes, localizado no bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/951/indicacao_131_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/951/indicacao_131_2024.pdf</t>
   </si>
   <si>
     <t>Indicação para que feita um estudo vendo a possibilidade de retirada de arvores e manutenção das calçadas proximo a Avenida das Pedreiras, n° 682, na Borda do Campo.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/952/indicacao_132_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/952/indicacao_132_2024.pdf</t>
   </si>
   <si>
     <t>Indicação para que feita um estudo vendo a possibilidade de mudança de lado de entrada do CMEI Tia Leonor que atualmente está na Avenida das Pedreiras para a Rua Jacob Zattoni.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/954/indicacao_133_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/954/indicacao_133_2024.pdf</t>
   </si>
   <si>
     <t>Manutenção no asfalto na Rua Josefino Lago na altura do número 274.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/955/134.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/955/134.pdf</t>
   </si>
   <si>
     <t>Instalação de uma travessia elevada na rua Luís Gasparin na altura do número 552</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/964/indicacao_135_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/964/indicacao_135_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº -0000_x000D_
 _x000D_
 A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja  feita uma faixa para travessia de pedestres na Rua Luiz Gasparin, 376, no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/965/indicacao_136_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/965/indicacao_136_2024.pdf</t>
   </si>
   <si>
     <t>Indicativo de projeto de lei que, “Dispõe sobre a ampliação da área cicloviária do município de Quatro Barras e dá outras providências”.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/966/indicacao_137_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/966/indicacao_137_2024.pdf</t>
   </si>
   <si>
     <t>Que o Secretaria de Infraestrutura do município realize a colocação de manilhas na_x000D_
 Rua Olivio Favaro, na altura do número 72, para melhorar o acesso ao barracão de_x000D_
 recicláveis administrado ASSOCIACAO DE CATADORES DE MATERIAIS_x000D_
 RECICLAVEIS VALE VERDE.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/967/indicacao_138_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/967/indicacao_138_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº -0000_x000D_
 _x000D_
 A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja  feita uma análise do percurso do Joião na área central, e que o mesmo passe a contemplar o Novo Centro Residencial e Empresarial de Quatro Barras. Sugestão:  nova rota de acesso ao Terminal Rodoviário Pedro Taborda Ribeiro, entrar pela Rua Catarina Knapik e passar pela rua Padre Gustavo Gian Pietro.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/991/139.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/991/139.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº -0000_x000D_
 _x000D_
 A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Indico para a Secretaria Municipal de Educação, Esporte, Lazer e Juventude para que seja colocado nas PRAÇAS E PARQUES  de nosso Município Conjuntos de Mesas em Concreto com tabuleiro para jogos como Damas, Trilha, Xadrez e Dominó.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/992/140.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/992/140.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº -0000_x000D_
 _x000D_
 A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para que seja encaminhado à Secretária  Municipal de Desenvolvimento Social e Família Sra, Daniela Ribeiro Cunha, solicitando a mesma que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 _x000D_
 Seja realizado a elaboração do Projeto de Lei que Dispõe Sobre a Criação da “Creche para Idoso”, conforme segue Projeto em anexo.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/995/indicacao_141_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/995/indicacao_141_2024.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada mais uma campanha de castração até o final do ano, de preferência no bairro Borda do Campo.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/998/142.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/998/142.pdf</t>
   </si>
   <si>
     <t>Que seja feito com URGÊNCIA reparo de tapa buraco na Rua Jacob Zattoni, trecho sem pavimentação.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/999/143.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/999/143.pdf</t>
   </si>
   <si>
     <t>Que seja feito com URGÊNCIA reparo no asfalto na esquina Rua Ulisses Zattoni com a Rua Jacob Zattoni e também na esquina da Rua Ulisses Zattoni com a Felício Borba Cordeiro.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1007/indicacao_144_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1007/indicacao_144_2024.pdf</t>
   </si>
   <si>
     <t>Manutenção do asfalto em um ponto da Rua Luiz Antônio de Lara, Município de Quatro Barras.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1011/indicacao_145_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1011/indicacao_145_2024.pdf</t>
   </si>
   <si>
     <t>Que seja incluso o serviço de Fisioterapia domiciliar no Programa Médico da Família (PSF), para pacientes impossibilitados de se deslocarem de suas residências para atendimento de fisioterapia.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/746/requerimento_plano_de_saude.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/746/requerimento_plano_de_saude.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Secretaria Municipal de Administração, Finanças e Planejamento, Sra. Viviane Sautner Bernardi, solicitando o mesmo que sejam realizados estudos para viabilizar meios pra requerer informações:</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/770/tvs_das_escolas.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/770/tvs_das_escolas.pdf</t>
   </si>
   <si>
     <t>Solicito esclarecimento de qual motivo foram retiradas todas às Tvs das Escolas e Creches municipais._x000D_
 Para onde esses equipamentos foram enviados?</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/789/requerimento_dengue.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/789/requerimento_dengue.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Secretaria Municipal de Saúde solicitando a mesma que sejam realizados estudos para viabilizar meios pra requerer informações: _x000D_
  _x000D_
 1.	Quais ações de prevenção estão sendo tomadas em nosso município com relação à Dengue?_x000D_
 2.	Tendo em vista, que o Ministério da Saúde preconiza que tenhamos 1 profissional Agente de Combate à Endemias para cada 1000 domicílios, e em nossa cidade contamos com cerca de 6000 moradias, de que forma o município vem se organizando para suprir essa demanda, uma vez que conta com apenas 2 profissionais no quadro atual (deveríamos ter 6 profissionais)?_x000D_
 3.	De que forma o município está se organizando para completar o quadro de profissionais Agentes de Combates à Endemias?_x000D_
 4.	Qual é o prazo para que o município conte com o quadro completo de profissionais?_x000D_
 5.	Por qual motivo não foi acatado os pedidos de contratação para composição total do quadro de servidores, conforme solicitados no anos de 2022 (Proc. 6896/2022 de 05/05/2022) e 2023 (Proc. 8255/2023 de 01/06/2023)?</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/791/requerimento_conselho_da_juventude.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/791/requerimento_conselho_da_juventude.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Secretaria Municipal de Governo solicitando a mesma que sejam realizados estudos para viabilizar meios pra requerer informações: _x000D_
  _x000D_
 1.	Qual é a atual composição do Conselho Municipal de Juventude (Lei Municipal 1323/2020)? _x000D_
 2.	Quais são os dias e horários de reuniões do Conselho?_x000D_
 3.	Quando foi realizado a última conferencia, conforme exigência da lei municipal? Quando será realizado novamente?_x000D_
 4.	Que seja anexado à este documento as resoluções que determinam o funcionamento deste conselho.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/815/requerimento_05_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/815/requerimento_05_2024.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Secretaria Municipal de Saúde solicitando a mesma que sejam realizados estudos para viabilizar meios pra requerer informações: _x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
 1.	Com bases nos dados do município, qual é a atual população do bairro Tigre?_x000D_
 2.	De que forma o município tem se organizado para o atendimento de saúde da população residente do bairro Tigre e adjacentes?_x000D_
 3.	Quais são as agentes comunitárias responsáveis pelo rastreamento de saúde da família naquele bairro? _x000D_
 4.	O município tem como objetivo implantar uma unidade de saúde nesta localidade? Se sim, em que status se encontra? Se não, por qual o motivo?</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>KAYO AUGUSTUS SANTOS (ENF. KAYO), SANDRO ELENO ANDREATTA (PROF. LENO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/834/requerimento_06_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/834/requerimento_06_2024.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Secretaria Municipal de Governo solicitando a mesma que sejam realizados estudos para viabilizar meios pra requerer informações: _x000D_
 _x000D_
 1.	Qual é o custo total gasto pela Prefeitura Municipal de Quatro Barras, nos últimos 4 (quatro) anos, em pagamento do ´´ Regime de Adiantamento para Pequenas Despesas de Pronto Pagamento ``._x000D_
 2.	Que seja enviada todas as prestações de contas, do uso do ´´ Regime de Adiantamento para Pequenas Despesas de Pronto Pagamento `` utilizados nos últimos 4 (quatro) anos (contando copias das notas fiscais).</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/833/requerimento_07_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/833/requerimento_07_2024.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Secretaria Municipal de Governo solicitando a mesma que sejam realizados estudos para viabilizar meios pra requerer informações: _x000D_
 _x000D_
 _x000D_
  _x000D_
 1.	Atualmente a Prefeitura conta com quantos veículos alugados?_x000D_
 2.	Qual é o custo total mensal destes veículos?_x000D_
 3.	Quais são os critérios para definição da destinação e uso dos mesmos?_x000D_
 4.	Todos esses veículos estão identificados para que a população consiga visualizar que se trata de um ´´veículo público´´ e não particular?_x000D_
 5.	Enviar uma tabela constando as seguintes informações, de todos os veículos:_x000D_
 _x000D_
 a)	Modelo do Veiculo_x000D_
 b)	Placa_x000D_
 c)	Lotação_x000D_
 d)	Destinação (uso rotineiro)_x000D_
 e)	Valor do aluguel mensal (de cada veiculo)_x000D_
 _x000D_
 6.	Que seja enviado o diário de bordo de todos os veículos alugados dos últimos 12 (doze) meses._x000D_
 7.	Que seja enviado a cópia de todas as notas fiscais de abastecimento destes veículos alugados._x000D_
 8.	Existe um estudo de impacto financeiro e o custo benefício dos alugueis destes veículos?</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/837/requerimento_08_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/837/requerimento_08_2024.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Secretaria Municipal de Governo solicitando a mesma que sejam realizados estudos para viabilizar meios pra requerer informações: _x000D_
 _x000D_
  _x000D_
 1.	Quais são os motivos que justificam o descumprimento da Lei 1402/2021 que garantem aos munícipes de Quatro Barras à emissão da ´´Carteira de Identificação do Autista``?_x000D_
 2.	Qual é o prazo para que o município restabeleça a emissão do referido documento?_x000D_
 3.	Quais são as estratégias a serem adotados pela gestão municipal a fim de garantir e ampliar o acesso ao documento?_x000D_
 4.	De acordo com os dados, quantas pessoas com diagnósticos de Autismo – TEA residem em nosso município?</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/857/requerimento_09_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/857/requerimento_09_2024.pdf</t>
   </si>
   <si>
     <t>1-	Quais foram os valores obtidos pelo município, desde o início de 2021, por meio de empréstimo? _x000D_
 2-	Destes valores obtidos por empréstimo, todo o valor obtido já foi utilizado em obras públicas?_x000D_
 3-	Que seja enviado uma planilha com descritivo do uso dos recursos obtidos por empréstimo, detalhando:_x000D_
 a)	Obra realizada _x000D_
 b)	Custo total_x000D_
 c)	Status da realização_x000D_
 4-	Qual é o montante pago mensalmente pelo município em empréstimos (enviar uma planilha detalhando a quantidade de meses e saldo remanescentes de cada empréstimo)._x000D_
 5-	Tendo em vista que se encontra em tramitação a Mensagem 14/2024 do Poder Executivo Municipal, na qual está sendo solicitado autorização para obtenção de R$ 30.000.000,00 (Trinta milhões de reais), solicito o envio de uma planilha contendo o planejamento das obras públicas a serem realizadas com o recurso a ser obtido._x000D_
 6-	Quais outras informações que julgue necessária.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/871/requerimento_10_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/871/requerimento_10_2024.pdf</t>
   </si>
   <si>
     <t>1 Qual o total de cargos comissionados atualmente?_x000D_
 2 Qual valor total gasto com o vencimento dos cargos comissionados?_x000D_
 3 Qual o número de cargos comissionados providos por servidores efetivos?_x000D_
 4 Qual o número de cargos comissionados providos por servidores não efetivos?_x000D_
 5 Informar a lotação, descrição do cargo e valor dos vencimentos individuais de cada comissionado.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/942/requerimento_upa.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/942/requerimento_upa.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Secretaria Municipal de Saúde solicitando a mesma que sejam realizados estudos para viabilizar meios pra requerer informações: _x000D_
 _x000D_
 _x000D_
  _x000D_
 1.	Tendo em vista que o processo de credenciamento para contratação de empresa para prestação de serviços especializados, realizado através do chamamento público 04/2024, até o presente momento não obteve nenhuma empresa habitada, qual será a atitude da Secretaria de Saúde para garantir a quantidade de profissionais necessários para a realização do funcionamento do Pronto Atendimento de Quatro Barras?</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/943/-2024_pedido_de_informacao_sobre_a_retirada_da_cobertura_do_colegio_joao_curupana..pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/943/-2024_pedido_de_informacao_sobre_a_retirada_da_cobertura_do_colegio_joao_curupana..pdf</t>
   </si>
   <si>
     <t>Solicito informação de onde se encontra ou o que foi feito com a estrutura da cobertura da quadra esportiva, retirada do Colégio João Curupana no Bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/960/requerimento_13_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/960/requerimento_13_2024.pdf</t>
   </si>
   <si>
     <t>Considerando que o programa Joião oferece transporte gratuito para os munícipes, promovendo mobilidade urbana eficiente e acessível a todos;_x000D_
 _x000D_
 Considerando que um grande número de trabalhadores, em especial da Renault do Brasil, situada na Rua Prefeito Domingos Mocelin Neto, depende do transporte público para deslocamento ao trabalho e que o ponto de ônibus mais próximo se encontra a mais de 1 km de distância do local;_x000D_
 _x000D_
 Considerando que essa distância representa um transtorno para os usuários, dificultando o acesso ao transporte gratuito e comprometendo a comodidade e a segurança de quem utiliza o serviço diariamente;_x000D_
 _x000D_
 Requer, após ouvido o plenário, que seja encaminhado ofício ao setor competente da Prefeitura Municipal, solicitando a instalação de um ponto de ônibus do programa Joião em frente à empresa Renault do Brasil, na Rua Prefeito Domingos Mocelin Neto.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/986/requerimento_qbfest.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/986/requerimento_qbfest.pdf</t>
   </si>
   <si>
     <t>1.	Por qual motivo a Prefeitura Municipal realizou a contratação e realizará o pagamento de Artistas locais e regionais para a QB Fest 2024, sendo que essa atribuição, conforme Pregão Eletrônico 78/2024, é de responsabilidade da empresa contratada (DRIAL ORGANIZAÇÃO DE EVENTOS ESPORTIVOS LTDA, inscrita sob CNPJ 95.409.611/0001-02)?</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/987/requerimento_lpg_kayo_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/987/requerimento_lpg_kayo_.pdf</t>
   </si>
   <si>
     <t>Solicitação de Esclarecimentos sobre Rendimento e Distribuição de Verba Remanescente da Lei Paulo Gustavo:</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>ANTONIO CEZAR CREPLIVE (TOTÓ), ANDERSON MENDONÇA (RATO), EDUARDO JOSÉ LAGO (DUDU), LUCINÉIA ALVES DA SILVA (LÚ)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/686/projeto_de_lei_01_2024.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/686/projeto_de_lei_01_2024.docx</t>
   </si>
   <si>
     <t>Autoriza o reajuste sobre os valores dos vencimentos dos cargos de provimento efetivo e de comissão do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/687/projeto_de_lei_02_2024.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/687/projeto_de_lei_02_2024.docx</t>
   </si>
   <si>
     <t>Concede revisão geral anual na forma do inciso x do artigo 37 da Constituição Federal ao subsídio dos Vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/690/projeto_de_lei_03_2024.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/690/projeto_de_lei_03_2024.docx</t>
   </si>
   <si>
     <t>Autoriza o reajuste sobre os valores dos subsídios do Prefeito, e dá outras providências.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_de_lei_04_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_de_lei_04_2024.pdf</t>
   </si>
   <si>
     <t>Cria a Carteira de Identificação da pessoa portadora de Neoplasia Maligna (Câncer) no âmbito do Município de Quatro Barras e dá outras providências.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_05_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_05_2024.pdf</t>
   </si>
   <si>
     <t>Cria o programa de casa de abrigo para cães de rua e dá outras providências.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/706/projeto_de_lei_06_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/706/projeto_de_lei_06_2024.pdf</t>
   </si>
   <si>
     <t>Altera o caput dos artigos 16 e 18 da Lei nº 691/2011 que "Institui o plano de cargos, vencimentos, carreira e avaliação de desempenho dos servidores da Câmara Municipal de Quatro Barras", e dá outras providências.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/707/projeto_de_lei_no_07_de_2024_-_plano_de_saude.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/707/projeto_de_lei_no_07_de_2024_-_plano_de_saude.pdf</t>
   </si>
   <si>
     <t>Institui auxílio financeiro para reembolso de despesas mensais com plano de saúde privado para os servidores efetivos e comissionados do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_08_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_08_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o envio de informações à Câmara de Vereadores sobre as Indicações remetidas ao Poder Executivo Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/714/projeto_de_lei_09_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/714/projeto_de_lei_09_2024.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Quatro Barras a ‘Semana Municipal de Conscientização do Uso da Internet por Crianças’, e dá outras providências.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/715/projeto_de_lei_10_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/715/projeto_de_lei_10_2024.pdf</t>
   </si>
   <si>
     <t>Institui multa para proprietários de terrenos baldios abandonados em áreas urbanas.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/755/novo_pl_rotary.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/755/novo_pl_rotary.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.441/2021, que regula a concessão de uso do imóvel público situado na Rua José Rodrigues Fortes, de matrícula nº 08.255, do Registro Imobiliário de Campina Grande do Sul, do lote 114-B, com área de 4.884,00 m² e, autoriza o Poder Executivo Municipal a cedê-la em permissão de uso ao Rotary Club de Quatro Barras Graciosa.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/796/projeto_de_lei_utilidade_publica_vale_verde.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/796/projeto_de_lei_utilidade_publica_vale_verde.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA   ASSOCIAÇÃO DE CATADORES DE MATERIAIS RECICLÁVEIS VALE VERDE, NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 A Câmara Municipal de Quatro Barras, Estado do Paraná aprovou, de autoria da Vereadora Lucinéia Alves da Silva, e eu, PREFEITO MUNICIPAL, sanciono e promulgo a seguinte Lei:_x000D_
 _x000D_
 Art. 1° - Fica declarado de Utilidade Pública a Associação de Materiais Recicláveis Vale Verde, com sede neste Município, registrado no CNPJ sob o número 33.820.760/0001-02, localizado na Rua Olívio Fávaro número 72._x000D_
 Art. 2° - A referida entidade terá seu Título de Utilidade Pública Cassada, caso não venha a cumprir os parâmetros estabelecidos no Artigo 3º da Lei 02 de 19 de maio de 1993, que “Dispõe sobre as normas para declaração de Utilidade Pública de Sociedades Civis, Associações e Fundações constituídas no Município de Quatro Barras, Estado do Paraná e dá outras providências.”_x000D_
 Art. 3° - Esta Lei entrará em vigor na data de sua publicação._x000D_
 _x000D_
 Quatro Barras, 19 de abril de 2024._x000D_
 _x000D_
 LUCINÉIA ALVES DA SILVA_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/798/projeto_de_lei_xx_24.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/798/projeto_de_lei_xx_24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 A Câmara Municipal de Quatro Barras, Estado do Paraná, aprovou de autoria do Vereador ANTONIO CEZAR CREPLIVE, e eu, PREFEITO MUNICIPAL sanciono a seguinte lei._x000D_
 Art. 1º - Fica denominada Rua SEBASTIÃO GODOY, a rua se inicia no entroncamento com a Estrada dos Jesuítas e Termina na Empresa Wolff Artefatos de Concreto.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/799/projeto_de_lei_14_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/799/projeto_de_lei_14_2024.pdf</t>
   </si>
   <si>
     <t>Fica denominado o Portal de acesso a estrada da Graciosa localizado, no rio do Meio divisa com morrestes, e o Municípios de Quatro Barras, no estado do Paraná: Professora Eliane Esperidião.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/812/projeto_de_lei_15_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/812/projeto_de_lei_15_2024.pdf</t>
   </si>
   <si>
     <t>“Institui a Semana Municipal de Segurança Pública no município de Quatro Barras” e dá outras providências.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/825/projeto_de_lei_16_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/825/projeto_de_lei_16_2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Vice-Prefeito e Secretários municipais do Município de Quatro Barras, Estado do Paraná, para o mandato de 2025 a 2028 e dá outras providências.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/838/projeto_de_lei_17_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/838/projeto_de_lei_17_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "DIA MUNICIPAL DO JIPEIRO" NO MUNICÍPIO DE QUATRO BARRAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/843/projeto_de_lei_18_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/843/projeto_de_lei_18_2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal ´´Nossa Escola, Nosso Futuro``, no âmbito do município de Quatro Barras e da outras providencias.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/863/estabelece_o_programa_farmacia_especializada.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/863/estabelece_o_programa_farmacia_especializada.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº        / 2024_x000D_
 _x000D_
 SÚMULA: Estabelece no âmbito municipal, como Programa de Governo a Farmácia Especializada, e da outras providências._x000D_
 _x000D_
 A Câmara Municipal de Quatro Barras aprovou, de autoria do Vereador Sandro Eleno Andreatta, e eu, Prefeito Municipal de Quatro Barras, sanciono e promulgo a seguinte Lei:_x000D_
 	Art. 1º- Fica estabelecido no âmbito municipal como programa de governo o Programa Farmácia Especializada. _x000D_
 	Art. 2º- A Farmácia Especializada é um programa que permite à população o acesso, no próprio município, a medicamentos de componente especializado, servindo como uma base descentralizada da Farmácia do Paraná._x000D_
 	Art. 3º- O acesso e critérios para que o cidadão possa usufruir, serão especificados por uma comissão técnica vinculada ao governo do estado._x000D_
 Parágrafo Único. O poder executivo municipal através de suas competências estabelecerão através de regulamento, cadastro, entre outros, às demais providências para o pleno funcionamento do programa._x000D_
 	Art.4º- Está lei entrara em vigor na data de sua publicação._x000D_
 Câmara Municipal de Quatro Barras, 17 de junho de 2024._x000D_
 _x000D_
 SANDRO ELENO ANDREATTA_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/887/projeto_de_lei_20_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/887/projeto_de_lei_20_2024.pdf</t>
   </si>
   <si>
     <t>DENOMINA O CENTRO DE EVENTOS RURAL DE QUATRO BARRAS – ESTADO DO PARANÁ DE “THOMAZ KUGCHEN”, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/888/projeto_de_lei_21_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/888/projeto_de_lei_21_2024.pdf</t>
   </si>
   <si>
     <t>DENOMINA O TERMINAL DE ÔNIBUS DO BAIRRO MENINO DEUS DE QUATRO BARRAS – ESTADO DO PARANÁ DE “xxx”, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/890/projeto_de_lei_22_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/890/projeto_de_lei_22_2024.pdf</t>
   </si>
   <si>
     <t>DENOMINA O PRÉDIO DO PRONTO ATENDIMENTO (PA) - “VALDECI DE PALMA FEIFER” no Município de Quatro Barras e dá outras providências”.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/899/projeto_de_lei_23_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/899/projeto_de_lei_23_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. I DA LEI MUNICIPAL 634/2011</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/900/travessa_valdomira.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/900/travessa_valdomira.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/918/projeto_de_lei__25_2024_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/918/projeto_de_lei__25_2024_.pdf</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/935/projeto_de_lei_26_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/935/projeto_de_lei_26_2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Industrial e Comercial de Quatro Barras e Campina Grande do Sul - QBCAMP , no âmbito do Município de Quatro Barras , Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_lei_27_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_lei_27_2024.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos na Lei 02/2006, e dá outras providências</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/950/projeto_de_lei_28_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/950/projeto_de_lei_28_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Quatro Barras, Estado do Paraná, a efetuar concessão de uso gratuito de imóvel ao cessionário e para os fins quer específica.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/961/projeto_de_lei_29_2024_ampliacao_da_area_de_ciclovias.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/961/projeto_de_lei_29_2024_ampliacao_da_area_de_ciclovias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação da área cicloviária do município de Quatro Barras e dá outras providências.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/970/quadra_seu_augusto_briao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/970/quadra_seu_augusto_briao.pdf</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_31_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_31_2024.pdf</t>
   </si>
   <si>
     <t>"Inclui no calendário do Município de Quatro Barras o "Junho Violeta", mês de conscientização e prevenção à violência e ao abandono da pessoa idosa.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_32_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_32_2024.pdf</t>
   </si>
   <si>
     <t>Determina ao loteador a obrigatoriedade da construção de calçadas de pedestres nos Loteamentos a serem liberados pelo Município de Quatro Barras, Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/974/projeto_de_lei_33_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/974/projeto_de_lei_33_2024.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Suplementar de Hora Atividade (estudo e planejamento) dos professores da Rede Municipal de Ensino."</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/973/projeto_de_lei_34_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/973/projeto_de_lei_34_2024.pdf</t>
   </si>
   <si>
     <t>"Institui o selo "Autista a Bordo" no município de Quatro Barras, Estado do Paraná"</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/975/pl_creche_para_idoso.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/975/pl_creche_para_idoso.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº0000-2024_x000D_
 _x000D_
 DISPÕE SOBRE A CRIAÇÃO DA “CRECHE PARA IDOSO” NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 _x000D_
 A Câmara Municipal de Quatro Barras, Estado do Paraná aprovou, de autoria da Vereadora Lucinéia Alves da Silva, e eu, PREFEITO MUNICIPAL, sanciono e promulgo a seguinte Lei:_x000D_
 _x000D_
 Art.1º Fica criado a CRECHE PARA IDOSO que concederá atenção especial ao idoso na forma desta Lei, objetivando proporcionar-lhe acolhimento, abrigo diurno, cuidados, proteção e convivência adequados a suas necessidades, com atendimento de segunda a sextas-feiras, das 07 horas às 18 horas._x000D_
 _x000D_
 Parágrafo Único - A atenção especial de que trata o caput compreenderá os seguintes requisitos:_x000D_
 _x000D_
             I - Atendimento às pessoas idosas com 60 (sessenta) anos ou mais, cuja renda familiar seja de até três salários mínimos, em situação de vulnerabilidade ou risco social, semi-dependentes, para a realização de atividades da vida diária, cujas famílias não tenham condições de prover esses cuidados durante o dia ou parte dele, por trabalhar ou estudar;_x000D_
 _x000D_
               II - Prevenção ao isolamento e institucionalização da pessoa idosa, promovendo o fortalecimento dos vínculos familiares;_x000D_
 _x000D_
               III - Fortalecimento da rede de proteção e defesa dos direitos das pessoas idosas, inserindo a “CRECHE PARA IDOSO” como um componente da atenção integral à população idosa;  _x000D_
 _x000D_
 Art.2º O disposto nesta Lei dar-se-á mediante:_x000D_
 _x000D_
             I - As instalações de locais apropriados para a convivência diurna de idosos que preencham os requisitos do Inciso I do parágrafo Único do Art. 1º, onde receberão abrigo, alimentação, cuidados específicos e realização de atividades diversas, em locais próprios do Município ou locados na forma da legislação vigente,_x000D_
 _x000D_
            II - Celebração de convênios entre Governo Federal, Estados e Municípios, tendo por objeto a transferência de recursos financeiros destinados à realização de obras em imóveis próprios, bem como a aquisição de equipamentos e materiais de natureza permanente, visando a implantação da "CRECHE PARA IDOSO" de que trata esta Lei;_x000D_
 _x000D_
@@ -2563,60 +2563,60 @@
 Art. 6º - A Secretaria Municipal de Desenvolvimento Social e Família será responsável pela implantação e gerenciamento da Creche do Idoso._x000D_
 _x000D_
 _x000D_
 _x000D_
 Art. 7º As despesas decorrentes desta Lei correrão por conta de dotações orçamentárias próprias, suplementadas, se necessário._x000D_
 _x000D_
 Art. 8º  Os casos omissos poderão ser regulamentados por Decreto do Poder Executivo Municipal._x000D_
 _x000D_
 Art. 9º  Esta Lei entrará em vigor 90 (noventa) dias após a data de sua publicação._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Quatro Barras, 14 de outubro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 LUCINÉIA ALVES DA SILVA_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/977/projetos_de_lei_36_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/977/projetos_de_lei_36_2024.pdf</t>
   </si>
   <si>
     <t>DENOMINA O PRÉDIO DO CENTRO DE QUALIFICAÇÃO PROFISSIONAL DE QUATRO BARRAS – ESTADO DO PARANÁ DE “FLORINDO JOSÉ DAS NEVES SANTO”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/979/projeto_de_lei_37_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/979/projeto_de_lei_37_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº0000-2024_x000D_
 _x000D_
 _x000D_
 CRIA A POLÍTICA DE TRANSPARÊNCIA E COMBATE À VIOLÊNCIA CONTRA A POPULAÇÃO LGBTQIAPN+  ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS E DÁ OUTRAS PROVIDÊNCIAS _x000D_
 _x000D_
 _x000D_
 A Câmara Municipal de Quatro Barras, Estado do Paraná aprovou, de autoria da Vereadora Lucinéia Alves da Silva, e eu, PREFEITO MUNICIPAL, sanciono e promulgo a seguinte Lei:_x000D_
 _x000D_
 Art. 1º Fica criado no âmbito do Município de Quatro Barras a Política de Transparência e Combate à Violência contra a População LGBTQIAPN+_x000D_
 Art. 2º Para efeitos desta Lei considera-se:_x000D_
 _x000D_
 I - violência: qualquer ação ou conduta cometida contra um ser humano, baseado no ódio ou na intolerância, que cause morte, dano ou sofrimento físico, sexual ou psicológico; e_x000D_
 _x000D_
 II – LGBTQIAPN+: o indivíduo que se autodeclara lésbica, gay, bissexual, travesti, transexual ou transgênero, queer, intersexuais, assexuais, pansexuais, tendo por base na sua orientação sexual e/ou identidade de gênero, incluindo-se também a fatia da população considerada HSH e MSM pelos órgãos de saúde._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Art. 3º A Política de Transparência e Combate à Violência contra a População LGBTQIAPN+:  baseia-se nos seguintes princípios:_x000D_
 _x000D_
 I - dignidade da pessoa humana;_x000D_
 _x000D_
 II - equidade e isonomia social;_x000D_
@@ -2661,657 +2661,657 @@
 _x000D_
 IV - planos municipais de inclusão e de segurança pública, incluindo as situações de vulnerabilidade contra a população LGBTQIAPN+:_x000D_
 _x000D_
 Art. 7º Para fins desta Lei, será mantido um registro e divulgação anual dos índices de violência contra a população LGBTQIAPN+:  no Município._x000D_
 _x000D_
 § 1º Poderão ser firmados convênios com as polícias civil e militar, com os ministérios públicos e com o poder judiciário com a finalidade de obtenção dos dados relativos ao número de ocorrências registradas, de inquéritos instalados e de denúncias encaminhadas._x000D_
 § 2º Fica proibida a divulgação de dados pessoais das vítimas sem o seu consentimento expresso._x000D_
 _x000D_
 Art. 8º O Poder Executivo regulamentará esta Lei no prazo de cento e vinte dias após sua publicação._x000D_
 _x000D_
 Art. 9º Esta Lei entra em vigor na data de sua publicação._x000D_
 _x000D_
 _x000D_
 _x000D_
 Quatro Barras, 14 de outubro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 LUCINÉIA ALVES DA SILVA_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/982/projeto_de_lei_38_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/982/projeto_de_lei_38_2024.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a ASSOCIAÇÃO QUEBRADA DO BASQUETE no Município de Quatro Barras, e dá outras providências.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/983/projeto_de_lei_39_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/983/projeto_de_lei_39_2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A IMPLANTAR E EXECUTAR O PROGRAMA ´´ECOTROCA``, DESTINADO A REALIZAÇÃO DE TROCA DE MATERIAIS RECICLÁVEIS POR PRODUTOS HORTIFRUTIGRANJEIROS NO MUNICÍPIO DE QUATRO BARRAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_40-2024_denomeacao_de_logradouro_jose_romao_de_camargo..pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_40-2024_denomeacao_de_logradouro_jose_romao_de_camargo..pdf</t>
   </si>
   <si>
     <t>Art. 1º - Fica denominada RUA JOSÉ ROMÃO DE CAMARGO, a Rua sem Saída, que inicia na Rua Manoel Alves dos Santos localizada no Bairro Jardim Pinheiros, Município de Quatro Barras, com as coordenadas geográficas aproximadas: Início Latitude: 25º36’50.43’’S Longitude: 49º05’76.76”. _x000D_
 _x000D_
 Art. 2º - O poder executivo municipal providenciará a fixação de placas indicativas da referida denominação, bem como a devida comunicação aos moradores desta rua, e também, a Copel, Sanepar e a Empresa Brasileira de Correios e Telégrafos. _x000D_
 _x000D_
 Art. 3º - Esta Lei entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/782/mocao_de_pesar_jackson_assados.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/782/mocao_de_pesar_jackson_assados.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Jackson</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>Moção de Pesar Duca</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/795/mocao_de_aplausos_ace_endemias.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/795/mocao_de_aplausos_ace_endemias.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos_x000D_
 A Vereadora que o presente subscreve, no uso de suas atribuições regimentais concede Moção de Aplausos às Agentes Comunitárias de Endemias do Município de Quatro Barras.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/813/mocao_de_pesar_gisle_aparecida.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/813/mocao_de_pesar_gisle_aparecida.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Gisle Pichorz</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/816/mocao_de_pesar_valdeci_de_lourdes_palma_feifer.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/816/mocao_de_pesar_valdeci_de_lourdes_palma_feifer.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, ser solidários e encaminhar Moção de Pesar, em nome de todos os vereadores desta Casa pelo falecimento da senhora:_x000D_
 Valdeci de Lourdes Palma Feifer_x000D_
 Valdeci de Lourdes Palma Feifer, nascida em 24/01/1964, mãe de dois filhos: Gabrielle Palma Feifer e Larissa Vitória Palma Feifer, filha de: José Olimpio Palma e Geralda Palma.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/822/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/822/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos_x000D_
 O Vereador que o presente subscreve, com assento nesta Câmara Municipal, na 15°Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições regimentares, vem conceder Moção de Aplausos a_x000D_
 _x000D_
 Enfeimeiro(a)</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>LEITURA DA MOÇÃO DE APLAUSOS DE AUTORIA DA VEREADOR ANTONIO CEZAR CREPLIVE AOS SERVIDORES PÚBLICOS QUE FORAM ATÉ O RIO GRANDE DO SUL PRESTAR AJUDA COMUNITÁRIA PELO PERÍODO DE 10 DIAS.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/841/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/841/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições regimentais, concede Moção de Aplausos a:</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/842/mocao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/842/mocao.pdf</t>
   </si>
   <si>
     <t>A toda a equipe de atletas e professores _x000D_
 _x000D_
 da escola especial Joanna valache</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/855/mocao_de_aplausos_rafael_andreatta_e_claisson.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/855/mocao_de_aplausos_rafael_andreatta_e_claisson.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições regimentais, concede Moção de Aplausos a:_x000D_
  CLAISSON PATRIK E RAFAEL ANDREATTA</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>GILSON RODRIGUES CORDEIRO (GILSINHO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/905/mocao_de_pesar_antonia_chaves_de_arruda.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/905/mocao_de_pesar_antonia_chaves_de_arruda.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Antônia Chaves de Arruda</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/922/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/922/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção Celio Gomes</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/923/mocao_de_pesar_jose_carlos_mendes_lima_junior.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/923/mocao_de_pesar_jose_carlos_mendes_lima_junior.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO SENHOR JOSE CARLOS MENDES LIMA JUNIOR.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/928/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/928/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições regimentais, concede Moção de APOIO a: _x000D_
 _x000D_
 PROPOSTA DE REESTRUTURAÇÃO DO QUADRO PRÓPRIO DA POLÍCIA PENAL APROVADO PELO CONSELHO DA POLÍCIA PENAL</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/938/mocao_de_pesar_pedrina.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/938/mocao_de_pesar_pedrina.pdf</t>
   </si>
   <si>
     <t>Moção de pesar Pedrina</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/940/mocao_de_aplausos_valeria_estefania_gonzalez_herrera.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/940/mocao_de_aplausos_valeria_estefania_gonzalez_herrera.docx</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições regimentais, concede Moção de Aplausos à Valeria Estefania González Herrera.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/962/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/962/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/988/35_ordinaria_11_11_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/988/35_ordinaria_11_11_2024.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições regimentais, concede Moção de Aplausos à Tiago Simioni Andreatta.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/989/mocao_de_pesar_betina_zattoni_da_rosa.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/989/mocao_de_pesar_betina_zattoni_da_rosa.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Casa de Leis, vêm através desta, após ouvido o Plenário, ser solidários e encaminhar Moção de Pesar, pelo falecimento da senhora:_x000D_
 Betina Zattoni da Rosa</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/990/mocao_de_pesar_albani_ribeiro_dos_santos.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/990/mocao_de_pesar_albani_ribeiro_dos_santos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Casa de Leis, vêm através desta, após ouvido o Plenário, ser solidários e encaminhar Moção de Pesar, pelo falecimento da senhora:_x000D_
 Albani Ribeiro dos Santos</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/997/7._mocao_de_aplausos_conselheiros_tutelar.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/997/7._mocao_de_aplausos_conselheiros_tutelar.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para os conselheiros tutelares devido ao dia 18 de novembro.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/727/decreto_legislativo_01_2024_servidor_publico_padrao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/727/decreto_legislativo_01_2024_servidor_publico_padrao.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A SILVANI DE PAULA MAURICIO, SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE ZELADORA NA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/744/cidadao_honorario_malko.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/744/cidadao_honorario_malko.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 0000-2024_x000D_
 _x000D_
 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ, AO SENHOR JOSÉ CARLOS MALKO._x000D_
 _x000D_
 Faço saber que a Câmara Municipal de Quatro Barras, Estado do Paraná, aprovou de autoria da Vereadora Lucinéia Alves da Silva e eu, Presidente da Câmara Municipal, nos termos da Lei n°. 034 de 17 de outubro de 2005, promulgo o seguinte:_x000D_
 _x000D_
 Art. 1º - Concede o Título de Cidadão Honorário do Município de Quatro Barras, Estado do Paraná, ao Senhor JOSÉ CARLOS MALKO._x000D_
 _x000D_
 Art. 2º - Ficam reconhecidos os relevantes serviços públicos prestados ao Município e à comunidade pelo homenageado._x000D_
 _x000D_
 Art. 3º - Este Decreto Legislativo entra em vigor na data de sua publicação._x000D_
 _x000D_
 Edifício da Câmara Municipal de Quatro Barras, 26 de fevereiro de 2024_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUCINÉIA ALVES DA SILVA_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/809/cidadao_honorario_-_rosiangela_luchese.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/809/cidadao_honorario_-_rosiangela_luchese.pdf</t>
   </si>
   <si>
     <t>Faço saber que a Câmara Municipal de Quatro Barras, Estado do Paraná, aprovou de autoria do Vereador Sandro Eleno Andreatta e eu, Presidente da Câmara Municipal, promulgo o seguinte:_x000D_
 Art. 1º - Concede TÍTULO DE CIDADÃO HONORÁRIO do Município de Quatro Barras, Estado do Paraná, à Professora Rosiangela Luchese de Seabra Santos._x000D_
 Art. 2º - Ficam reconhecidos os relevantes serviços públicos prestados ao Município e a comunidade, pela homenageada._x000D_
 Art. 3º - Este decreto Legislativo entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/850/decreto_legislativo_04_2024_auxilio_saude.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/850/decreto_legislativo_04_2024_auxilio_saude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUBSÍDIO PARA A ASSISTÊNCIA À SAÚDE DOS SERVIDORES ATIVOS DO PODER LEGISLATIVO DO MUNICÍPIO DE QUATRO BARRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/872/decreto_legislativo_05_2024_servidor_publico_padrao_ana_paula_tartaia_barros_dias.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/872/decreto_legislativo_05_2024_servidor_publico_padrao_ana_paula_tartaia_barros_dias.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A ANA PAULA DOS SANTOS, SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE AGENTE COMUNITÁRIA DE SAÚDE NA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/878/decreto_legislativo_06_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/878/decreto_legislativo_06_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE O PROCESSAMENTO ELETRÔNICO DA EXECUÇÃO ORÇAMENTÁRIA NO ÂMBITO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/876/projeto_de_decreto_legislativo_07_2024_servidor_publico_padrao_edina.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/876/projeto_de_decreto_legislativo_07_2024_servidor_publico_padrao_edina.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A SENHORA EDINA ANDREATTA MOCELIN, SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE CONTADOR, LOTADA NA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO DA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/873/projeto_de_decreto_legislativo_06_2024_servidor_publico_padrao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/873/projeto_de_decreto_legislativo_06_2024_servidor_publico_padrao.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras, Estado do Paraná aprovou, de autoria do Vereador SANDRO ELENO ANDREATTA, e eu, PREFEITO MUNICIPAL, sanciono e promulgo a seguinte Lei:_x000D_
 Art. 1º - Fica concedido o Título de Servidor Público Padrão, conforme a Lei nº 034 de 17 de outubro de 2005, a Naireli Elisa Dalagrama Lopes, Servidora Pública Municipal na ativa com o cargo de Atendente Infantil na Prefeitura Municipal de Quatro Barras, Estado do Paraná.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/877/projeto_de_decreto_09_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/877/projeto_de_decreto_09_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 00-2024_x000D_
 _x000D_
 CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A ELAINE REGINA KALINSKI, SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE AUXILIAR ADMINISTRATIVO NA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ. _x000D_
 _x000D_
 Faço saber que a Câmara Municipal de Quatro Barras, Estado do Paraná, aprovou de autoria da vereadora Lucinéia Alves da Silva e eu, Presidente da Câmara Municipal, nos termos da Lei nº. 034 de 17 de outubro de 2.005 promulgo o seguinte:_x000D_
 _x000D_
 Art. 1º - Fica concedido o Título de Servidor Público Padrão, conforme a Lei nº 034 de 17 de outubro de 2005, a ELAINE REGINA KALINSKI, Servidora Pública Municipal na ativa com o cargo AUXILIAR ADMINISTRATIVO na Prefeitura Municipal de Quatro Barras, Estado do Paraná._x000D_
 _x000D_
 Art. 2º - Este decreto Legislativo entra em vigor na data de sua publicação._x000D_
 _x000D_
 Edifício da Câmara Municipal de Quatro Barras, 26 de junho de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 LUCINÉIA ALVES DA SILVA_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/879/projeto_de_decreto_legislativo_10_2023_servidora_olinda.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/879/projeto_de_decreto_legislativo_10_2023_servidora_olinda.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Servidor Público Padrão a senhora Olinda Santos da Silva, Servidora Pública Municipal na ativa, com o cargo de Auxiliar de Serviços Gerais, lotada na Câmara Municipal de Quatro Barras, Estado do Paraná.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ BARCIA DA SILVA (DR. ANDRÉ)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/880/projeto_de_decreto_legislativo_11_2024_servidor_publico_padrao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/880/projeto_de_decreto_legislativo_11_2024_servidor_publico_padrao.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Concede o TÍTULO DE SERVIDOR PÚBLICO PADRÃO a VALDEREZ DO CARMO PALMA COSTA Servidora Pública Municipal na Ativa, com o cargo de DIRETORA, lotada na Secretaria Municipal de Educação na Prefeitura Municipal de Quatro Barras, Estado do Paraná</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/889/projeto_de_decreto_legislativo_12_2024_servidora_suzana.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/889/projeto_de_decreto_legislativo_12_2024_servidora_suzana.pdf</t>
   </si>
   <si>
     <t>•	Concede o Título de Servidor Público Padrão a senhora Suzana Porn dos Santos, Servidora Pública Municipal na ativa, com o cargo de Zeladora, na Prefeitura Municipal de Quatro Barras, Estado do Paraná.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/898/decreto_legislativo_13_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/898/decreto_legislativo_13_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DA CÂMARA MUNICIPAL DE QUATRO BARRAS NO PERÍODO DE RECESSO PARLAMENTAR.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/904/servidor_padrao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/904/servidor_padrao.pdf</t>
   </si>
   <si>
     <t>Concede o Título De Servidor Público Padrão a EDSON DA SILVA ELIAS Servidor Público Municipal na Ativa, com o cargo de contador, lotado na Secretaria Municipal de Desenvolvimento Social e Família na Prefeitura Municipal de Quatro Barras, Estado do Paraná</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/906/decreto_legislativo_15_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/906/decreto_legislativo_15_2024.pdf</t>
   </si>
   <si>
     <t>Estabelece normas internas a serem observadas por agentes públicos em ano eleitoral</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>EDUARDO JOSÉ LAGO (DUDU), ANDERSON MENDONÇA (RATO), SANDRO ELENO ANDREATTA (PROF. LENO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/931/projeto_de_decreto_legislativo_16_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/931/projeto_de_decreto_legislativo_16_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Aprovação das Contas do Chefe do Poder Executivo do Município de Quatro Barras, relativas ao exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/946/projeto_de_decreto_legislativo_17_2024_cidadao_honorario_marcus_de_aquino.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/946/projeto_de_decreto_legislativo_17_2024_cidadao_honorario_marcus_de_aquino.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ, AO SENHOR MARCUS DE AQUINO.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/947/projeto_de_decreto_legislativo_18_2024_cidadao_honorario_marcus_de_aquino.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/947/projeto_de_decreto_legislativo_18_2024_cidadao_honorario_marcus_de_aquino.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ, AO SENHOR EVERSON DE AQUINO.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/996/projeto_de_decreto_legislativo_20_2024_cidadao_honorario_fernandelli.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/996/projeto_de_decreto_legislativo_20_2024_cidadao_honorario_fernandelli.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ, AO SENHOR FERNANDELLI DE OLIVEIRA GOMES.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1018/decreto_legislativo_21_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1018/decreto_legislativo_21_2024.pdf</t>
   </si>
   <si>
     <t>Disciplina o exercício de cargos, empregos efunções por parentes, cônjuges e companheiros de vereadores e de servidores investidos em cargos de direção e assessoramento, no âmbito da Câmara Municipal de Quatro Barras e dá outras providências.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/685/projeto_de_resolucao_01_2024.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/685/projeto_de_resolucao_01_2024.docx</t>
   </si>
   <si>
     <t>Modifica o valor constante no artigo 3° da Resolução 01/2016, que "Institui o auxílio alimentação aos servidores públicos municipais do quadro de provimento efetivo e do quadro de provimento em comissão do Poder Legislativo do Município de Quatro Barras, Estado do Paraná, nas condições que especifica, e dá outras providências", e dá outras providências.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/723/projeto_de_resolucao_02_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/723/projeto_de_resolucao_02_2024.pdf</t>
   </si>
   <si>
     <t>Altera o artigo nº 62 do Regimento Interno da Câmara Municipal de Quatro Barras.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/737/resolucao_03_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/737/resolucao_03_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE ADIANTAMENTO E O REGIME DE PAGAMENTO DE DESPESAS DE PEQUENO VULTO NO ÂMBITO DA CÂMARA MUNICIPAL DE QUATRO BARRAS – PR E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/867/projeto_de_resolucao_04_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/867/projeto_de_resolucao_04_2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores da Câmara Municipal de Quatro Barras, Estado do Paraná, para a legislatura do quadriênio 2025-2028, e dá outras providências.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/985/emenda_modoficativa_projeto_26_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/985/emenda_modoficativa_projeto_26_2024.pdf</t>
   </si>
   <si>
     <t>Emenda PL 26/2024</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/993/emenda_impositiva_01_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/993/emenda_impositiva_01_2024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva 01/2024</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/994/emenda_impositiva_02_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/994/emenda_impositiva_02_2024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva 02/2024</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1000/emenda_impositiva_03_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1000/emenda_impositiva_03_2024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei n.º 30/2024, que “Estima a receita e fixa a despesa para o exercício financeiro de 2025”._x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE QUATRO BARRAS nos termos do artigo 110-A da Lei Orgânica do Município de QUATRO BARRAS, a Emenda n.º 03, ao Projeto de Lei n.º 30/2024, que estima a receita e fixa a despesa para o exercício financeiro de 2024, de autoria do Vereador Eduardo José Lago:</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1001/emenda_impositiva_04_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1001/emenda_impositiva_04_2024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva 04/2024</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1002/emenda_impositiva_05_2024_-_kayo_augustus.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1002/emenda_impositiva_05_2024_-_kayo_augustus.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva 05/2024 ao Projeto de Lei n.º 30/2024, que “Estima a receita e fixa a despesa para o exercício financeiro de 2025”.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1003/emenda_impositiva_06_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1003/emenda_impositiva_06_2024.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N.º ___/2024_x000D_
 _x000D_
 Projeto de Lei n. Lei n.º 30/2024_x000D_
 _x000D_
 Autoria: Vereador Sandro Eleno Andreatta_x000D_
 _x000D_
 Emenda Impositiva ao Projeto de Lei n.º 30/2024, que estima a receita e fixa a despesa para o exercício financeiro de 2025._x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE QUATRO BARRAS nos termos do artigo 110-A da Lei Orgânica do Município de QUATRO BARRAS, a Emenda, ao Projeto de Lei n.º 30/2024, que estima a receita e fixa a despesa para o exercício financeiro de 2025, de autoria do Vereador Sandro Eleno Andreatta:_x000D_
 _x000D_
 Art. 1.º Fica incluída na execução financeira disposta no Projeto de Lei n.º 30/2024, que estima a receita e fixa a despesa para o exercício financeiro de 2025, a seguinte programação para ações da Secretaria Municipal de Desenvolvimento Social e Família, Fundo Municipal dos Direitos da Pessoa Idosa:_x000D_
 _x000D_
 _x000D_
 Item	Local	Aquisição/Serviço	Valor_x000D_
 I	Orgão 04. Secretaria Municipal de Desenvolvimento Social e Família_x000D_
 Unidade: 04.004. Fundo Municipal dos Direitos da Pessoa Idosa_x000D_
 	_x000D_
 - Aquisição de Uniformes._x000D_
 _x000D_
 _x000D_
 - Despesas de locomoção	_x000D_
      194.000,00_x000D_
 TOTAL DA EMENDA	_x000D_
 Cento e noventa e quatro mil reais.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1005/emenda_impositiva_07_2024_lucineia.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1005/emenda_impositiva_07_2024_lucineia.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N.º  _x000D_
 _x000D_
 _x000D_
 Projeto de Lei n. Lei n.º 30 /2024_x000D_
 _x000D_
 _x000D_
 Autoria: Vereadora Lucinéia Alves da Silva_x000D_
 _x000D_
 Emenda Impositiva ao Projeto de Lei n.º 30/2024, que “Estima a receita e fixa a despesa para o exercício financeiro de 2025”._x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE QUATRO BARRAS nos termos do artigo 110-A da Lei Orgânica do Município de QUATRO BARRAS, a Emenda n.º 01, ao Projeto de Lei n.º 30/2024, que estima a receita e fixa a despesa para o exercício financeiro de 2024, de autoria da  Vereadora Lucinéia Alves da Silva:_x000D_
 _x000D_
 Art. 1.º Fica incluída na execução financeira disposta no Projeto de Lei n.º 30/2024, que estima a receita e fixa a despesa para o exercício financeiro de 2025, a seguinte programação para ações na área de Educação:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -3330,710 +3330,710 @@
 	45.000,00_x000D_
 _x000D_
 IV	Secretaria Municipal de Governo e Captação de Recursos	_x000D_
 Custeio	45.000,00_x000D_
 _x000D_
 TOTAL DA EMENDA	     194.000,00_x000D_
 Cento e noventa e quatro mil reais._x000D_
  _x000D_
 _x000D_
 _x000D_
 Art. 2.º A despesa programada no artigo anterior será custeada com crédito do orçamento, consignado as Emenda Impositiva conforme o art. 110-A da Lei Orgânica. _x000D_
 Art. 3.º Fica o Poder Executivo Municipal, autorizado a consolidar essa Emenda junto à Lei Orçamentária Anual, abrindo os créditos que se fizerem necessários para a sua execução._x000D_
 _x000D_
 Art. 4.º Essa Emenda entra em vigor na data de sua publicação._x000D_
 _x000D_
 Câmara Municipal de Quatro Barras, 25 de novembro de 2023_x000D_
 _x000D_
 _x000D_
 LUCINÉIA ALVES DA SILVA_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1006/emenda_impositiva_08_2024_anderson.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1006/emenda_impositiva_08_2024_anderson.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei nº 30/2024, que “Estima a receita e fixa a despesa para o exercício financeiro de 2025”.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1008/emenda_impositiva_09_2024_edson_negao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1008/emenda_impositiva_09_2024_edson_negao.pdf</t>
   </si>
   <si>
     <t>Emenda 09/2024 a Mensagem 30/2024</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>RAZÕES DO VETO</t>
   </si>
   <si>
     <t>LORENO BERNARDO TOLARDO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/699/veto_total_ao_pl_43_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/699/veto_total_ao_pl_43_2023.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 43/2023 de autoria do Vereador Kayo Augustus Santos.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/820/veto_total_09_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/820/veto_total_09_2024.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao PL 09/2024</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/821/veto_total_11_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/821/veto_total_11_2024.pdf</t>
   </si>
   <si>
     <t>Veto Total ao PL 11/2024</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/840/veto_total_pl_04_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/840/veto_total_pl_04_2024.pdf</t>
   </si>
   <si>
     <t>Veto Total PL 04/2024</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/870/veto_parcial_pl_17_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/870/veto_parcial_pl_17_2024.pdf</t>
   </si>
   <si>
     <t>Veto Parcial PL 17/2024</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/882/veto_parcial_pl_15_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/882/veto_parcial_pl_15_2024.pdf</t>
   </si>
   <si>
     <t>Veto Parcial PL 15/2024</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/956/veto_total_pl_18_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/956/veto_total_pl_18_2024.pdf</t>
   </si>
   <si>
     <t>Veto Total PL 18/2024</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/959/veto_total_pl_18_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/959/veto_total_pl_18_2024.pdf</t>
   </si>
   <si>
     <t>Veto Total Mensagem 18/2024</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/819/veto_total_09_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/819/veto_total_09_2024.pdf</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1023/veto_pl_31_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1023/veto_pl_31_2024.pdf</t>
   </si>
   <si>
     <t>Veto Total PL 31/2024</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1024/veto_total_pl_37_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1024/veto_total_pl_37_2024.pdf</t>
   </si>
   <si>
     <t>Veto Total PL 37/2024</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1025/veto_total_pl_40_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1025/veto_total_pl_40_2024.pdf</t>
   </si>
   <si>
     <t>Veto Total PL 40/2024</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1026/veto_total_pl_01_2024_complementar.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1026/veto_total_pl_01_2024_complementar.pdf</t>
   </si>
   <si>
     <t>Veto Total PL 01/2024 Complementar</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_complementar_01_2024_substitutivo_pl_32_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_complementar_01_2024_substitutivo_pl_32_2024.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O §4º, NO ART. 14, DA LEI COMPLEMENTAR Nº 40/2023, QUE DISPÕE SOBRE O CÓDIGO DE OBRAS E EDIFICAÇÕES E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 A Câmara Municipal de Quatro Barras, Estado do Paraná, aprovou de autoria do vereador Kayo Augustus Santos, e eu, Prefeito Municipal sanciono a Seguinte Lei:	_x000D_
 _x000D_
 Art. 1º. Acrescenta o parágrafo 4º, no Artigo 14 da Lei Complementar nº 40, de 06 de abril de 2023, com a seguinte redação:_x000D_
 _x000D_
 § 4º A outorga de licenças para construções e/ou edificações em novos loteamentos, ficará condicionada a comprovação pelo proprietário do empreendimento imobiliário, da construção de calçadas que garantam a acessibilidade e a mobilidade de pessoas com deficiência ou mobilidade reduzida._x000D_
 _x000D_
 Art. 2º. Esta lei entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>MEN</t>
   </si>
   <si>
     <t>MENSAGEM</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/688/mensagem_01_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/688/mensagem_01_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial ao orçamento geral do Município de Quatro Barras, para o corrente exercício, no valor de R$ 450.000,00 (quatrocentos e cinquenta mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/689/mensagem_02_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/689/mensagem_02_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a revisão geral anual relativa à reposição da variação inflacionária aos servidores municipais ativos, inativos, pensionistas, conselheiros tutelares, agentes comunitários de saúde, agentes de combate às endemias e médicos do programa da saúde da família, e dá outras providências.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/703/mensagem_03_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/703/mensagem_03_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 24.200,00 (vinte e quatro mil e duzentos reais) ao orçamento geral do corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/704/mensagem_04_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/704/mensagem_04_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 5.100,00 (cinco mil e cem reais), ao orçamento geral do corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/705/mensagem_05_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/705/mensagem_05_2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 907/2015, dá outras providências.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/747/mensagem_06_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/747/mensagem_06_2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 957/2015, que “Cria a ouvidoria e a corregedoria da Guarda Municipal de Quatro Barras, e dá outras providências”.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/748/mensagem_07_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/748/mensagem_07_2024.pdf</t>
   </si>
   <si>
     <t>•	Institui o Incentivo Financeiro por Desempenho aos trabalhadores da Secretaria Municipal de Saúde no município de Quatro Barras, e dá outras providências.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/749/mensagem_08_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/749/mensagem_08_2024.pdf</t>
   </si>
   <si>
     <t>•	Autoriza e regulamenta no Município de Quatro Barras a destinação dos recursos recebidos a título de “Incentivo Adicional ao Programa de Agentes de Combate às Endemias”, e dá outras providências.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/776/mensagem_10_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/776/mensagem_10_2024.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Cultura para o decênio 2024-2034.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/777/mensagem_11_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/777/mensagem_11_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de amortização do déficit técnico atuarial de acordo com a Portaria nº 1467/2022, de 02 de junho de 2022, que "Disciplina os parâmetros e as diretrizes gerais para organização e funcionamento dos regimes próprios de previdência social dos servidores públicos da União, dos Estados, do Distrito Federal e dos Municípios, em cumprimento à Lei nº 9.717, de 1998, aos arts. 1º e 2º da Lei nº 10.887, de 2004 e à Emenda Constitucional nº 103, de 2019" - custo suplementar por aportes financeiros - da Previdência Social do Município de Quatro Barras - PREVIBARRAS, mediante atualização anual, e dá outras providências.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/802/mensagem_12_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/802/mensagem_12_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 54.206,04 (cinquenta e quatro mil e duzentos e seis reais e quatro centavos) ao orçamento geral do corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/808/mensagem_13_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/808/mensagem_13_2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1082/2017 que "Regulamenta no âmbito do Município de Quatro Barras as Requisições de Pequeno Valor - RPV, a que alude o § 3º do artigo 100, da Constituição Federal , com Emenda Constitucional nº 62, de 9 de dezembro de 2009, e dá outras providências".</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/828/mensagem_14_2024_prefeitura_solicitou_adiamento.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/828/mensagem_14_2024_prefeitura_solicitou_adiamento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, com a garantia da União e dá outras providências.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/868/mensagem_15_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/868/mensagem_15_2024.pdf</t>
   </si>
   <si>
     <t>•	Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 238.088,00 (Duzentos e trinta e oito mil e oitenta e oito centavos) ao orçamento geral do corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/869/mensagem_16_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/869/mensagem_16_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a PREVIBARRAS a adquirir imóvel para estabelecer a sede da unidade gestora do RPPS.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/886/mensagem_18_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/886/mensagem_18_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Quatro Barras a realizar o pagamento de débitos oriundos da Associação de Pais, Professores e Funcionários da Escola Municipal Ernesto Milano e dá outras providências.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/893/mensagem_19_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/893/mensagem_19_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 280.800,00 (duzentos e oitenta mil e oitocentos reais), ao orçamento do corrente exercício e dá outras providências.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/915/mensagem_20_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/915/mensagem_20_2024.pdf</t>
   </si>
   <si>
     <t>•	Ratifica a Consolidação do Protocolo de Intenções do Consórcio Intermunicipal para Gestão de Resíduos Sólidos Urbanos – CONRESOL, nos termos da Lei Federal nº 11.107/2005 e Decreto Federal nº 6.017/2007 e dá outras providências.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/916/mensagem_21_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/916/mensagem_21_2024.pdf</t>
   </si>
   <si>
     <t>Ratifica a Consolidação do Protocolo de Intenções do Consórcio Intermunicipal das Guardas Municipais da Região Metropolitana de Curitiba, nos termos da Lei Federal nº 11.107, de 6 de abril de 2005 e Decreto Federal nº 6.017, de 17 de janeiro de 2007.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/917/mensagem_22_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/917/mensagem_22_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 150.000,00 (cento e cinquenta mil reais), ao orçamento geral do corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/937/mensagem_23_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/937/mensagem_23_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 70.242,02 (setenta mil, duzentos e quarenta e dois reais  e dois centavos), ao orçamento geral do corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/957/mensagem_24_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/957/mensagem_24_2024.pdf</t>
   </si>
   <si>
     <t>•	Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2025 e dá outras providências_x000D_
 LDO</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/949/mensagem_25_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/949/mensagem_25_2024.pdf</t>
   </si>
   <si>
     <t>•	Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 8.000,00 (oito mil reais), ao orçamento geral do corrente exercício, e dá outras providências</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/963/mensagem_26_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/963/mensagem_26_2024.pdf</t>
   </si>
   <si>
     <t>•	Altera a Lei Municipal Nº. 14/1998, que “Cria o Conselho Municipal de Desenvolvimento e Turismo e o Fundo Municipal de Desenvolvimento do Turismo de Quatro Barras e dá outras providências”.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/958/mensagem_27_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/958/mensagem_27_2024.pdf</t>
   </si>
   <si>
     <t>Altera o art. 11 da Lei 1.363/2020, que "Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente, Fundo Municipal dos Direitos da Criança e do Adolescente, disciplina o funcionamento do Conselho Tutelar e dá outras providências.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/968/mensagem_28_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/968/mensagem_28_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 238.088,00 (duzentos e trinta e oito mil, oitenta e oito reais), ao orçamento geral do corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/969/mensagem_29_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/969/mensagem_29_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 250.000,00 (duzentos e cinquenta mil reais), ao orçamento geral do corrente exercício e dá outras providências.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/980/loa_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/980/loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Quatro Barras para o Exercício Financeiro de 2025._x000D_
 LOA</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/981/ppa_2025.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/981/ppa_2025.pdf</t>
   </si>
   <si>
     <t>Altera e atualiza o Plano Plurianual, constante da Lei nº 1445/2021 que "Dispõe sobre o Plano Plurianual - PPA 2022-2025 para o Município de Quatro Barras, Estado do Paraná, e estabelece outras providências"._x000D_
 PPA</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1015/mensagem_32_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1015/mensagem_32_2024.pdf</t>
   </si>
   <si>
     <t>Recepciona, em consonância com o § 2º do art. 3º da Lei Complementar nº 43/2023, a atualização do mapa do zoneamento Ecológico-Econômico da Área de Proteção Ambiental do Iraí - APA Estadual do Iraí, aprovado pelo Decreto Estadual nº 7854/2024, dá outras providências.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1016/mensagem_33_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1016/mensagem_33_2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1674/2024 que "Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1017/mensagem_34_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1017/mensagem_34_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estruturação administrativa da Prefeitura Municipal de Quatro Barras, e dá outras providências.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>ATA E</t>
   </si>
   <si>
     <t>ATA EXTRAORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/720/ata_01a_sessao_extraordinaria_16_01_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/720/ata_01a_sessao_extraordinaria_16_01_2024.pdf</t>
   </si>
   <si>
     <t>Ata 01 Extraordinária</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/721/ata_02a_sessao_extraordinaria_16_01_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/721/ata_02a_sessao_extraordinaria_16_01_2024.pdf</t>
   </si>
   <si>
     <t>Ata 02 Extraordinária</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>RESP</t>
   </si>
   <si>
     <t>RESPOSTA REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/781/oficio_85_2024_resposta_requerimento_01_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/781/oficio_85_2024_resposta_requerimento_01_2024.pdf</t>
   </si>
   <si>
     <t>Ofício 85/2024/GAB/SMGCR, resposta ao Requerimento 01/2024.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/807/oficio_102_2024_resposta_requerimento_04_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/807/oficio_102_2024_resposta_requerimento_04_2024.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 04/2024</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/810/oficio_101_2024_resposta_requerimento_02_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/810/oficio_101_2024_resposta_requerimento_02_2024.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 02/2024</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/851/oficio_129_2024_resposta_requerimento_05_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/851/oficio_129_2024_resposta_requerimento_05_2024.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 05/2024</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/852/oficio_130_2024_resposta_requerimento_07_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/852/oficio_130_2024_resposta_requerimento_07_2024.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 07/2024</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/853/oficio_128_2024_resposta_requerimento_08_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/853/oficio_128_2024_resposta_requerimento_08_2024.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 08/2024</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/883/oficio_132_2024_resposta_requerimento_03_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/883/oficio_132_2024_resposta_requerimento_03_2024.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 03/2024</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/884/oficio_141_2024_resposta_requerimento_06_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/884/oficio_141_2024_resposta_requerimento_06_2024.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 06/2024</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/885/oficio_143_2024_resposta_requerimento_07_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/885/oficio_143_2024_resposta_requerimento_07_2024.pdf</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/953/oficio_231_2024_resposta_requerimento_11_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/953/oficio_231_2024_resposta_requerimento_11_2024.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 11/2024</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/976/oficio_258_2024_resposta_requerimento_12_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/976/oficio_258_2024_resposta_requerimento_12_2024.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1012/oficio_278_2024_resposta_requerimento_13_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1012/oficio_278_2024_resposta_requerimento_13_2024.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 13/2024</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1013/oficio_279_2024_resposta_requerimento_14_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1013/oficio_279_2024_resposta_requerimento_14_2024.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 14/2024</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1014/oficio_280_2024_resposta_requerimento_15_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1014/oficio_280_2024_resposta_requerimento_15_2024.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 15/2024</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1020/oficio_304_2024_resposta_requerimento_14_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1020/oficio_304_2024_resposta_requerimento_14_2024.pdf</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1021/oficio_303_2024_resposta_requerimento_15_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1021/oficio_303_2024_resposta_requerimento_15_2024.pdf</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIOS RECEBIDOS</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/891/oficio_144_2024_emendas_impositivas.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/891/oficio_144_2024_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>Emendas Impositivas</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/978/recomendacao_administrativa_001_2024_gpgmpc.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/978/recomendacao_administrativa_001_2024_gpgmpc.pdf</t>
   </si>
   <si>
     <t>Recomendação Administrativa 001/2024 GPGMPC</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1019/oficio_295_2024_substitutivo_loa.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1019/oficio_295_2024_substitutivo_loa.pdf</t>
   </si>
   <si>
     <t>Substitutivo LOA</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1022/substitutivo_pl_14_2024.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1022/substitutivo_pl_14_2024.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei 14/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4340,67 +4340,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/692/indicacao_01_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/710/indicacao_02_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_03_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/712/indicacao_04_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/713/indicacao_05_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_6_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_07_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_08_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_09_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/724/indicacao_10_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/725/indicacao_11_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_12_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_13_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/729/indicacao_14_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/730/indicacao_15_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/731/indicacao_16_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/732/indicacao_17_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/734/indicacao_xx_-_colocacao_de_placa_de_pare_na_rua_carolina_gasparin_andreatta_esquina_com_a_rua_jacob_zatoni_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/733/indicacao_19_-_construcao_de_travessia_elevada_em_frente_a_casa_da_cultura_na_rua_nilo_favaro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/735/indicacao_20_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/736/indicacao_21_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/738/limpeza_parque_do_lago.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/739/24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/740/24_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/741/25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/742/-2024_mudanca_no_estacionamento_em_frente_a_upa..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/743/dengue.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/745/indicacao_xx_-_instalacao_de_placa_de_proibicao_de_abandono_de_animais.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/750/29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/751/lixeiras_upa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/754/indicacao_31_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/756/indicacao_no_lixeira_ponto_eliar_baterias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/757/rocagem_domingos_mocelin.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/758/indicacao_no_francisco_gosme_de_oliveira_1_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/759/indicacao_35_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/760/indicacao_36_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/761/indicacao_melhorias_na_rua_vitorio_canestraro_colonia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/762/fibromealgia_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/763/indicacao_39_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/764/indicacao_xx_-_manutencao_da_quadra_de_basquete_ao_lado_da_subprefeitura_da_borda_do_campo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/765/indicacao_41_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/766/indicacao_42_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/767/indicacao_faixa_amarela_campo_borda.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/768/indicacao_faixa_amarela_rua_izair.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/772/indicacao_46_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/771/lampadas_queimadas_tigre.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/773/00-2024_troca_de_lampada_na_rua_vereador_ezio_alves_pires.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/774/00-2024_troca_de_lampada_na_rua_tertuliano_de_lara.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_50_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/780/indicacao_51_2024_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_52_2024_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/778/indicacao_53_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/783/indicacao_placas_e_restauracao_sinalizacao_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/784/indicacao_55_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao_56_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/786/indicacao_57_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/788/indicacao_58_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/790/indicacao_praca_jd_patricia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/792/lombada_florestal.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/793/61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/794/62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/797/instalacao_de_placas_indicativas_na_rua_emilia_andretta_barros.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/800/65.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/801/66.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/803/sinalizacao__julia_ferreira_de_lima_acacias.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/804/espaco_para_criancas_ao_lado_ginasio_md.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/805/69.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/806/70.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/811/indicacao_71_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/814/indicacao_72_-_indicacao_travessia_elevada_rua_anhangava.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/817/indicacao_73_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/818/indicacao_pavimentacao_asfaltica_final_de_rua_jd._patricia.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/823/indicacao_75_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/824/indicacao_76_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/827/indicacao_77_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/829/indicacao_78_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/830/indicacao_79_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/831/indicacao_80_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/836/indicacao_81_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/839/indicacao_82_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/844/indicacao_83_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/845/indicacao_manutencao_quadra_bosque_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/846/85.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/847/86.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/848/indicacao_troca_de_lampada_bosque_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/849/indicacao_88_2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/854/89.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/856/indicacao_90_2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/858/indicacao_91_2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/859/indicacao_92_2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_93_2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_94_2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/864/indicacao_ponto_de_onibus_metalcraft.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/865/96.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/866/indicacao_97_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/875/indicacao_98_2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/881/indicacao_99_2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/892/indicacao_100_2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/894/indicacao_101_2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/895/indicacao_102_2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/896/indicacao_103_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/897/indicacao_104_2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/901/iluminacao_nilo_favaro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/902/pintura_upa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/903/manutencao_asfalto_borda.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/907/indicacao_108_2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/908/indicacao_109_2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/909/indicacao_110_2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/910/indicacao_111_2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/911/indicacao_112_2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/912/indicacao_113_2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/913/indicacao_114_2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/914/indicacao_115_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/920/indicacao_116_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/924/indicacao_117_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/925/indicacao_rede_campinho_do_garimpo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/926/indicacao_poda_de_flores_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/927/indicacao_rede_campinho_do_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/929/indicacao_121_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/930/travessia_elevada_tigre.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/932/indicacao_123_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/933/indicacao_124_2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/934/indicacao_125_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/936/indicacao_126_2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/939/asfalto_colegio_elias.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/941/indicacao_estica_veio_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/944/129.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/945/-2024_troca_de_lampadas_proximo_ao_colegio_elias_abrahao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/951/indicacao_131_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/952/indicacao_132_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/954/indicacao_133_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/955/134.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/964/indicacao_135_2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/965/indicacao_136_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/966/indicacao_137_2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/967/indicacao_138_2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/991/139.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/992/140.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/995/indicacao_141_2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/998/142.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/999/143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1007/indicacao_144_2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1011/indicacao_145_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/746/requerimento_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/770/tvs_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/789/requerimento_dengue.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/791/requerimento_conselho_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/815/requerimento_05_2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/834/requerimento_06_2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/833/requerimento_07_2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/837/requerimento_08_2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/857/requerimento_09_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/871/requerimento_10_2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/942/requerimento_upa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/943/-2024_pedido_de_informacao_sobre_a_retirada_da_cobertura_do_colegio_joao_curupana..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/960/requerimento_13_2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/986/requerimento_qbfest.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/987/requerimento_lpg_kayo_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/686/projeto_de_lei_01_2024.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/687/projeto_de_lei_02_2024.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/690/projeto_de_lei_03_2024.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_de_lei_04_2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_05_2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/706/projeto_de_lei_06_2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/707/projeto_de_lei_no_07_de_2024_-_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_08_2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/714/projeto_de_lei_09_2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/715/projeto_de_lei_10_2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/755/novo_pl_rotary.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/796/projeto_de_lei_utilidade_publica_vale_verde.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/798/projeto_de_lei_xx_24.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/799/projeto_de_lei_14_2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/812/projeto_de_lei_15_2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/825/projeto_de_lei_16_2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/838/projeto_de_lei_17_2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/843/projeto_de_lei_18_2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/863/estabelece_o_programa_farmacia_especializada.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/887/projeto_de_lei_20_2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/888/projeto_de_lei_21_2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/890/projeto_de_lei_22_2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/899/projeto_de_lei_23_2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/900/travessa_valdomira.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/918/projeto_de_lei__25_2024_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/935/projeto_de_lei_26_2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_lei_27_2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/950/projeto_de_lei_28_2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/961/projeto_de_lei_29_2024_ampliacao_da_area_de_ciclovias.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/970/quadra_seu_augusto_briao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_31_2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_32_2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/974/projeto_de_lei_33_2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/973/projeto_de_lei_34_2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/975/pl_creche_para_idoso.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/977/projetos_de_lei_36_2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/979/projeto_de_lei_37_2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/982/projeto_de_lei_38_2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/983/projeto_de_lei_39_2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_40-2024_denomeacao_de_logradouro_jose_romao_de_camargo..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/782/mocao_de_pesar_jackson_assados.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/795/mocao_de_aplausos_ace_endemias.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/813/mocao_de_pesar_gisle_aparecida.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/816/mocao_de_pesar_valdeci_de_lourdes_palma_feifer.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/822/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/841/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/842/mocao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/855/mocao_de_aplausos_rafael_andreatta_e_claisson.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/905/mocao_de_pesar_antonia_chaves_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/922/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/923/mocao_de_pesar_jose_carlos_mendes_lima_junior.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/928/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/938/mocao_de_pesar_pedrina.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/940/mocao_de_aplausos_valeria_estefania_gonzalez_herrera.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/962/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/988/35_ordinaria_11_11_2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/989/mocao_de_pesar_betina_zattoni_da_rosa.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/990/mocao_de_pesar_albani_ribeiro_dos_santos.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/997/7._mocao_de_aplausos_conselheiros_tutelar.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/727/decreto_legislativo_01_2024_servidor_publico_padrao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/744/cidadao_honorario_malko.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/809/cidadao_honorario_-_rosiangela_luchese.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/850/decreto_legislativo_04_2024_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/872/decreto_legislativo_05_2024_servidor_publico_padrao_ana_paula_tartaia_barros_dias.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/878/decreto_legislativo_06_2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/876/projeto_de_decreto_legislativo_07_2024_servidor_publico_padrao_edina.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/873/projeto_de_decreto_legislativo_06_2024_servidor_publico_padrao.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/877/projeto_de_decreto_09_2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/879/projeto_de_decreto_legislativo_10_2023_servidora_olinda.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/880/projeto_de_decreto_legislativo_11_2024_servidor_publico_padrao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/889/projeto_de_decreto_legislativo_12_2024_servidora_suzana.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/898/decreto_legislativo_13_2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/904/servidor_padrao.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/906/decreto_legislativo_15_2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/931/projeto_de_decreto_legislativo_16_2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/946/projeto_de_decreto_legislativo_17_2024_cidadao_honorario_marcus_de_aquino.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/947/projeto_de_decreto_legislativo_18_2024_cidadao_honorario_marcus_de_aquino.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/996/projeto_de_decreto_legislativo_20_2024_cidadao_honorario_fernandelli.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1018/decreto_legislativo_21_2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/685/projeto_de_resolucao_01_2024.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/723/projeto_de_resolucao_02_2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/737/resolucao_03_2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/867/projeto_de_resolucao_04_2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/985/emenda_modoficativa_projeto_26_2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/993/emenda_impositiva_01_2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/994/emenda_impositiva_02_2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1000/emenda_impositiva_03_2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1001/emenda_impositiva_04_2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1002/emenda_impositiva_05_2024_-_kayo_augustus.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1003/emenda_impositiva_06_2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1005/emenda_impositiva_07_2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1006/emenda_impositiva_08_2024_anderson.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1008/emenda_impositiva_09_2024_edson_negao.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/699/veto_total_ao_pl_43_2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/820/veto_total_09_2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/821/veto_total_11_2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/840/veto_total_pl_04_2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/870/veto_parcial_pl_17_2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/882/veto_parcial_pl_15_2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/956/veto_total_pl_18_2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/959/veto_total_pl_18_2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/819/veto_total_09_2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1023/veto_pl_31_2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1024/veto_total_pl_37_2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1025/veto_total_pl_40_2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1026/veto_total_pl_01_2024_complementar.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_complementar_01_2024_substitutivo_pl_32_2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/688/mensagem_01_2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/689/mensagem_02_2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/703/mensagem_03_2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/704/mensagem_04_2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/705/mensagem_05_2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/747/mensagem_06_2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/748/mensagem_07_2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/749/mensagem_08_2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/776/mensagem_10_2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/777/mensagem_11_2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/802/mensagem_12_2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/808/mensagem_13_2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/828/mensagem_14_2024_prefeitura_solicitou_adiamento.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/868/mensagem_15_2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/869/mensagem_16_2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/886/mensagem_18_2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/893/mensagem_19_2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/915/mensagem_20_2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/916/mensagem_21_2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/917/mensagem_22_2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/937/mensagem_23_2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/957/mensagem_24_2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/949/mensagem_25_2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/963/mensagem_26_2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/958/mensagem_27_2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/968/mensagem_28_2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/969/mensagem_29_2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/980/loa_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/981/ppa_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1015/mensagem_32_2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1016/mensagem_33_2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1017/mensagem_34_2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/720/ata_01a_sessao_extraordinaria_16_01_2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/721/ata_02a_sessao_extraordinaria_16_01_2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/781/oficio_85_2024_resposta_requerimento_01_2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/807/oficio_102_2024_resposta_requerimento_04_2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/810/oficio_101_2024_resposta_requerimento_02_2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/851/oficio_129_2024_resposta_requerimento_05_2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/852/oficio_130_2024_resposta_requerimento_07_2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/853/oficio_128_2024_resposta_requerimento_08_2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/883/oficio_132_2024_resposta_requerimento_03_2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/884/oficio_141_2024_resposta_requerimento_06_2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/885/oficio_143_2024_resposta_requerimento_07_2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/953/oficio_231_2024_resposta_requerimento_11_2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/976/oficio_258_2024_resposta_requerimento_12_2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1012/oficio_278_2024_resposta_requerimento_13_2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1013/oficio_279_2024_resposta_requerimento_14_2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1014/oficio_280_2024_resposta_requerimento_15_2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1020/oficio_304_2024_resposta_requerimento_14_2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1021/oficio_303_2024_resposta_requerimento_15_2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/891/oficio_144_2024_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/978/recomendacao_administrativa_001_2024_gpgmpc.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1019/oficio_295_2024_substitutivo_loa.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1022/substitutivo_pl_14_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/692/indicacao_01_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/710/indicacao_02_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_03_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/712/indicacao_04_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/713/indicacao_05_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_6_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_07_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_08_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_09_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/724/indicacao_10_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/725/indicacao_11_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_12_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_13_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/729/indicacao_14_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/730/indicacao_15_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/731/indicacao_16_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/732/indicacao_17_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/734/indicacao_xx_-_colocacao_de_placa_de_pare_na_rua_carolina_gasparin_andreatta_esquina_com_a_rua_jacob_zatoni_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/733/indicacao_19_-_construcao_de_travessia_elevada_em_frente_a_casa_da_cultura_na_rua_nilo_favaro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/735/indicacao_20_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/736/indicacao_21_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/738/limpeza_parque_do_lago.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/739/24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/740/24_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/741/25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/742/-2024_mudanca_no_estacionamento_em_frente_a_upa..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/743/dengue.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/745/indicacao_xx_-_instalacao_de_placa_de_proibicao_de_abandono_de_animais.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/750/29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/751/lixeiras_upa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/754/indicacao_31_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/756/indicacao_no_lixeira_ponto_eliar_baterias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/757/rocagem_domingos_mocelin.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/758/indicacao_no_francisco_gosme_de_oliveira_1_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/759/indicacao_35_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/760/indicacao_36_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/761/indicacao_melhorias_na_rua_vitorio_canestraro_colonia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/762/fibromealgia_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/763/indicacao_39_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/764/indicacao_xx_-_manutencao_da_quadra_de_basquete_ao_lado_da_subprefeitura_da_borda_do_campo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/765/indicacao_41_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/766/indicacao_42_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/767/indicacao_faixa_amarela_campo_borda.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/768/indicacao_faixa_amarela_rua_izair.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/772/indicacao_46_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/771/lampadas_queimadas_tigre.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/773/00-2024_troca_de_lampada_na_rua_vereador_ezio_alves_pires.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/774/00-2024_troca_de_lampada_na_rua_tertuliano_de_lara.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_50_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/780/indicacao_51_2024_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_52_2024_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/778/indicacao_53_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/783/indicacao_placas_e_restauracao_sinalizacao_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/784/indicacao_55_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao_56_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/786/indicacao_57_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/788/indicacao_58_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/790/indicacao_praca_jd_patricia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/792/lombada_florestal.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/793/61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/794/62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/797/instalacao_de_placas_indicativas_na_rua_emilia_andretta_barros.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/800/65.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/801/66.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/803/sinalizacao__julia_ferreira_de_lima_acacias.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/804/espaco_para_criancas_ao_lado_ginasio_md.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/805/69.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/806/70.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/811/indicacao_71_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/814/indicacao_72_-_indicacao_travessia_elevada_rua_anhangava.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/817/indicacao_73_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/818/indicacao_pavimentacao_asfaltica_final_de_rua_jd._patricia.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/823/indicacao_75_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/824/indicacao_76_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/827/indicacao_77_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/829/indicacao_78_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/830/indicacao_79_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/831/indicacao_80_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/836/indicacao_81_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/839/indicacao_82_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/844/indicacao_83_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/845/indicacao_manutencao_quadra_bosque_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/846/85.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/847/86.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/848/indicacao_troca_de_lampada_bosque_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/849/indicacao_88_2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/854/89.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/856/indicacao_90_2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/858/indicacao_91_2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/859/indicacao_92_2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_93_2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_94_2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/864/indicacao_ponto_de_onibus_metalcraft.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/865/96.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/866/indicacao_97_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/875/indicacao_98_2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/881/indicacao_99_2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/892/indicacao_100_2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/894/indicacao_101_2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/895/indicacao_102_2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/896/indicacao_103_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/897/indicacao_104_2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/901/iluminacao_nilo_favaro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/902/pintura_upa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/903/manutencao_asfalto_borda.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/907/indicacao_108_2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/908/indicacao_109_2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/909/indicacao_110_2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/910/indicacao_111_2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/911/indicacao_112_2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/912/indicacao_113_2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/913/indicacao_114_2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/914/indicacao_115_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/920/indicacao_116_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/924/indicacao_117_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/925/indicacao_rede_campinho_do_garimpo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/926/indicacao_poda_de_flores_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/927/indicacao_rede_campinho_do_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/929/indicacao_121_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/930/travessia_elevada_tigre.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/932/indicacao_123_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/933/indicacao_124_2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/934/indicacao_125_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/936/indicacao_126_2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/939/asfalto_colegio_elias.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/941/indicacao_estica_veio_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/944/129.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/945/-2024_troca_de_lampadas_proximo_ao_colegio_elias_abrahao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/951/indicacao_131_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/952/indicacao_132_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/954/indicacao_133_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/955/134.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/964/indicacao_135_2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/965/indicacao_136_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/966/indicacao_137_2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/967/indicacao_138_2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/991/139.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/992/140.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/995/indicacao_141_2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/998/142.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/999/143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1007/indicacao_144_2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1011/indicacao_145_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/746/requerimento_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/770/tvs_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/789/requerimento_dengue.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/791/requerimento_conselho_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/815/requerimento_05_2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/834/requerimento_06_2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/833/requerimento_07_2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/837/requerimento_08_2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/857/requerimento_09_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/871/requerimento_10_2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/942/requerimento_upa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/943/-2024_pedido_de_informacao_sobre_a_retirada_da_cobertura_do_colegio_joao_curupana..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/960/requerimento_13_2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/986/requerimento_qbfest.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/987/requerimento_lpg_kayo_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/686/projeto_de_lei_01_2024.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/687/projeto_de_lei_02_2024.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/690/projeto_de_lei_03_2024.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_de_lei_04_2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_05_2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/706/projeto_de_lei_06_2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/707/projeto_de_lei_no_07_de_2024_-_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_08_2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/714/projeto_de_lei_09_2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/715/projeto_de_lei_10_2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/755/novo_pl_rotary.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/796/projeto_de_lei_utilidade_publica_vale_verde.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/798/projeto_de_lei_xx_24.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/799/projeto_de_lei_14_2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/812/projeto_de_lei_15_2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/825/projeto_de_lei_16_2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/838/projeto_de_lei_17_2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/843/projeto_de_lei_18_2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/863/estabelece_o_programa_farmacia_especializada.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/887/projeto_de_lei_20_2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/888/projeto_de_lei_21_2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/890/projeto_de_lei_22_2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/899/projeto_de_lei_23_2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/900/travessa_valdomira.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/918/projeto_de_lei__25_2024_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/935/projeto_de_lei_26_2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_lei_27_2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/950/projeto_de_lei_28_2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/961/projeto_de_lei_29_2024_ampliacao_da_area_de_ciclovias.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/970/quadra_seu_augusto_briao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_31_2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_32_2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/974/projeto_de_lei_33_2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/973/projeto_de_lei_34_2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/975/pl_creche_para_idoso.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/977/projetos_de_lei_36_2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/979/projeto_de_lei_37_2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/982/projeto_de_lei_38_2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/983/projeto_de_lei_39_2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_40-2024_denomeacao_de_logradouro_jose_romao_de_camargo..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/782/mocao_de_pesar_jackson_assados.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/795/mocao_de_aplausos_ace_endemias.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/813/mocao_de_pesar_gisle_aparecida.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/816/mocao_de_pesar_valdeci_de_lourdes_palma_feifer.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/822/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/841/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/842/mocao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/855/mocao_de_aplausos_rafael_andreatta_e_claisson.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/905/mocao_de_pesar_antonia_chaves_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/922/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/923/mocao_de_pesar_jose_carlos_mendes_lima_junior.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/928/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/938/mocao_de_pesar_pedrina.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/940/mocao_de_aplausos_valeria_estefania_gonzalez_herrera.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/962/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/988/35_ordinaria_11_11_2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/989/mocao_de_pesar_betina_zattoni_da_rosa.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/990/mocao_de_pesar_albani_ribeiro_dos_santos.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/997/7._mocao_de_aplausos_conselheiros_tutelar.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/727/decreto_legislativo_01_2024_servidor_publico_padrao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/744/cidadao_honorario_malko.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/809/cidadao_honorario_-_rosiangela_luchese.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/850/decreto_legislativo_04_2024_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/872/decreto_legislativo_05_2024_servidor_publico_padrao_ana_paula_tartaia_barros_dias.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/878/decreto_legislativo_06_2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/876/projeto_de_decreto_legislativo_07_2024_servidor_publico_padrao_edina.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/873/projeto_de_decreto_legislativo_06_2024_servidor_publico_padrao.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/877/projeto_de_decreto_09_2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/879/projeto_de_decreto_legislativo_10_2023_servidora_olinda.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/880/projeto_de_decreto_legislativo_11_2024_servidor_publico_padrao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/889/projeto_de_decreto_legislativo_12_2024_servidora_suzana.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/898/decreto_legislativo_13_2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/904/servidor_padrao.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/906/decreto_legislativo_15_2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/931/projeto_de_decreto_legislativo_16_2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/946/projeto_de_decreto_legislativo_17_2024_cidadao_honorario_marcus_de_aquino.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/947/projeto_de_decreto_legislativo_18_2024_cidadao_honorario_marcus_de_aquino.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/996/projeto_de_decreto_legislativo_20_2024_cidadao_honorario_fernandelli.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1018/decreto_legislativo_21_2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/685/projeto_de_resolucao_01_2024.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/723/projeto_de_resolucao_02_2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/737/resolucao_03_2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/867/projeto_de_resolucao_04_2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/985/emenda_modoficativa_projeto_26_2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/993/emenda_impositiva_01_2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/994/emenda_impositiva_02_2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1000/emenda_impositiva_03_2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1001/emenda_impositiva_04_2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1002/emenda_impositiva_05_2024_-_kayo_augustus.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1003/emenda_impositiva_06_2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1005/emenda_impositiva_07_2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1006/emenda_impositiva_08_2024_anderson.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1008/emenda_impositiva_09_2024_edson_negao.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/699/veto_total_ao_pl_43_2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/820/veto_total_09_2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/821/veto_total_11_2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/840/veto_total_pl_04_2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/870/veto_parcial_pl_17_2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/882/veto_parcial_pl_15_2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/956/veto_total_pl_18_2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/959/veto_total_pl_18_2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/819/veto_total_09_2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1023/veto_pl_31_2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1024/veto_total_pl_37_2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1025/veto_total_pl_40_2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1026/veto_total_pl_01_2024_complementar.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_complementar_01_2024_substitutivo_pl_32_2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/688/mensagem_01_2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/689/mensagem_02_2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/703/mensagem_03_2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/704/mensagem_04_2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/705/mensagem_05_2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/747/mensagem_06_2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/748/mensagem_07_2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/749/mensagem_08_2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/776/mensagem_10_2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/777/mensagem_11_2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/802/mensagem_12_2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/808/mensagem_13_2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/828/mensagem_14_2024_prefeitura_solicitou_adiamento.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/868/mensagem_15_2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/869/mensagem_16_2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/886/mensagem_18_2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/893/mensagem_19_2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/915/mensagem_20_2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/916/mensagem_21_2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/917/mensagem_22_2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/937/mensagem_23_2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/957/mensagem_24_2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/949/mensagem_25_2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/963/mensagem_26_2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/958/mensagem_27_2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/968/mensagem_28_2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/969/mensagem_29_2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/980/loa_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/981/ppa_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1015/mensagem_32_2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1016/mensagem_33_2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1017/mensagem_34_2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/720/ata_01a_sessao_extraordinaria_16_01_2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/721/ata_02a_sessao_extraordinaria_16_01_2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/781/oficio_85_2024_resposta_requerimento_01_2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/807/oficio_102_2024_resposta_requerimento_04_2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/810/oficio_101_2024_resposta_requerimento_02_2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/851/oficio_129_2024_resposta_requerimento_05_2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/852/oficio_130_2024_resposta_requerimento_07_2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/853/oficio_128_2024_resposta_requerimento_08_2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/883/oficio_132_2024_resposta_requerimento_03_2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/884/oficio_141_2024_resposta_requerimento_06_2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/885/oficio_143_2024_resposta_requerimento_07_2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/953/oficio_231_2024_resposta_requerimento_11_2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/976/oficio_258_2024_resposta_requerimento_12_2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1012/oficio_278_2024_resposta_requerimento_13_2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1013/oficio_279_2024_resposta_requerimento_14_2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1014/oficio_280_2024_resposta_requerimento_15_2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1020/oficio_304_2024_resposta_requerimento_14_2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1021/oficio_303_2024_resposta_requerimento_15_2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/891/oficio_144_2024_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/978/recomendacao_administrativa_001_2024_gpgmpc.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1019/oficio_295_2024_substitutivo_loa.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2024/1022/substitutivo_pl_14_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H324"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="113.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="183" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>