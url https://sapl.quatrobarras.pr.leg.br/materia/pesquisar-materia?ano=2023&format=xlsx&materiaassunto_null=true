--- v0 (2025-10-15)
+++ v1 (2026-05-13)
@@ -54,3029 +54,3029 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>LUCINÉIA ALVES DA SILVA (LÚ)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_01_2023_iluminacao__nilo_favaro.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_01_2023_iluminacao__nilo_favaro.pdf</t>
   </si>
   <si>
     <t>Para que tenha mais  iluminação na  Rua Nilo Fávaro, no Bairro Itapira</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/251/indicacao_02_2023_pista_skate_itapira.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/251/indicacao_02_2023_pista_skate_itapira.pdf</t>
   </si>
   <si>
     <t>Uma pista de Skate no Bairro Itapira.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_03__2023_sinalizacao_itapira.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_03__2023_sinalizacao_itapira.pdf</t>
   </si>
   <si>
     <t>Para que sejam colocadas Placas de sinalização de Preferencial na esquina da Rua das Violetas com a Rua dos Lírios, Bairro Itapira.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_04_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_04_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja instalado um Parquinho Infantil no Bairro Itapira.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_05_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_05_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja trocado as lâmpadas queimadas na Quadra de Esportes do Bairro Itapira e colocado as cestas de basquete nas tabelas</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ANTONIO CEZAR CREPLIVE (TOTÓ)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao_06_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao_06_2023.pdf</t>
   </si>
   <si>
     <t>Indicação para descarte de entulho de construção, ou seja, restos de materiais que as comunidades jogam nas calçadas em frente as suas residências ou em terrenos baldios, que quando chove são lançadas nos rios e córregos, causando enchentes e entupimentos de bueiros e galerias de água.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ BARCIA DA SILVA (DR. ANDRÉ)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/258/07.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/258/07.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 Para que seja realizada manutenção no asfalto da Rua São Judas Tadeu, no bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>EDSON DOS SANTOS PAULA (NEGÃO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_08_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_08_2023.pdf</t>
   </si>
   <si>
     <t>Articular e buscar com a Secretaria Estadual do Trabalho Emprego e Renda do Governo do Paraná, o projeto “Escolas Móveis, do Senai.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_09_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_09_2023.pdf</t>
   </si>
   <si>
     <t>Colocação de travessia elevada - Ulisses Zattoni - Santa Luzia.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/262/indicacao_10_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/262/indicacao_10_2023.pdf</t>
   </si>
   <si>
     <t>Solicita providências para limpeza de lotes urbanos abandonados pelos seus donos e que consequentemente acumulam lixo, bichos, mato alto e insegurança para os locais.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_11_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_11_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja instalado um redutor de velocidade na Rua Holanda Cruzeta Coradin,  em frente ou próximo ao número 29 no Jardim das Acácias, rua sem pavimentação asfáltica próximo a Zooplan.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_12_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_12_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma faixa de pedestres na Av. São Sebastião, no Centro de Quatro Barras, em frente ao ponto de ônibus localizado entre a praça Raulino Alves Cordeiro e o Colégio Arlinda F. Creplive.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/265/13.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/265/13.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a manutenção dos aparelhos de ginástica da Academia ao Ar livre da Praça Daniel Mocelin no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>KAYO AUGUSTUS SANTOS (ENF. KAYO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/267/14.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/267/14.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
    Que seja substituída a areia da quadra, por grama sintética, na quadra de futebol do Espaço De Recreação Alisson Luiz Moreira Dos Santos (Parque Recreativo Itapira) Rua das Flores nº320 conj. Itapira.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/268/15.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/268/15.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário Municipal de Meio Ambiente, Agricultura e Bem-Estar Animal, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 - Seja adquirido um triturador de galhos e podas verde.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>ANDERSON MENDONÇA (RATO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/271/indicacao_14_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/271/indicacao_14_2023.pdf</t>
   </si>
   <si>
     <t>Para que o executivo municipal realize a instalação de um poste de iluminação pública na Rua Miguel Repinoski, jardim Patrícia, Centro de Quatro Barras.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/278/17.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/278/17.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 Que seja construída uma faixa elevada para pedestres em frente ao Cmei Tia Inez na, Rua Agnelo Florencio Ribeiro, 206 Jardim Patrícia.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>EDUARDO JOSÉ LAGO (DUDU)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/280/18.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/280/18.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal assegure aos usuários do sistema de transporte público do Município de Quatro Barras a oferta de acesso gratuito à internet sem fio.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/282/19.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/282/19.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal, a médio prazo, desenvolva um aplicativo de celular (compatível para Android e IOS) que conceda aos cidadãos fácil acesso às vagas de emprego disponíveis no Município de Quatro Barras e região.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_-_criacao_de_opcao_na_aba_cidadao_no_site_da_prefeitura_com_as_vagas_de_emprego_disponiveis.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_-_criacao_de_opcao_na_aba_cidadao_no_site_da_prefeitura_com_as_vagas_de_emprego_disponiveis.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal crie a opção “VAGAS DE EMPREGO” dentro da aba “CIDADÃO” no site da Prefeitura Municipal de Quatro Barras.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>SANDRO ELENO ANDREATTA (PROF. LENO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_21_2023_rua_da_capininha.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_21_2023_rua_da_capininha.pdf</t>
   </si>
   <si>
     <t>Indicação para manutenção da Rua Capitão Francisco Cassiano Sobrinho, localizada no bairro Campininha.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/296/22.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/296/22.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal efetue a instalação de placas com nome das Ruas nominadas que ainda não foram colocadas.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/295/23.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/295/23.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretária de Cultura e turismo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja realizada uma revitalização geral da Biblioteca Municipal Princesa Isabel.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_24_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_24_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretaria de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Realizar concurso público para provimento do cargo efetivo de Guarda Municipal do Município de Quatro Barras.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_25_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_25_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja feita a reparação e manutenção do “deck” do Parque do Lago Vó Ziza.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/301/26.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/301/26.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 	_x000D_
 	Para que seja realizada uma revisão e manutenção nas Câmeras de Segurança do Município, pois várias delas não estão gravando as imagens e outras não estão transmitindo as imagens em tempo real.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_00-2023_-__revitalizacao_praca_ceu_-_jmd.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_00-2023_-__revitalizacao_praca_ceu_-_jmd.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 	Para que seja realizada a revitalização na Praça Céu e suas dependências, nas calcadas e quadra, no bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/303/28.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/303/28.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Saúde, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja regulamento, em regime de urgência, o repasse do Programa ´´Previne Brasil`` aos servidores da saúde, através de projeto de lei ou realização de decreto.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_29_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_29_2023.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal realize manutenção da quadra do Ginásio Jorge Andreatta localizado no Santa Luzia, na Borda do Campo, além da troca de lâmpadas queimadas que comprometem a iluminação do espaço.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/306/30.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/306/30.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 Que seja feito a pavimentação asfáltica na Rua: Eleotério Rodrigues, Bairro São Pedro.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/307/31.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/307/31.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que Seja feita a manutenção para contenção de erosão as margens da Rua: Franscisco de Oliveira, Centro.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_32_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_32_2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo após estudo e verificação das exigências orçamentárias e fiscais, a criação de um Projeto de Lei para isentar proporcionalmente do pagamento do IPTU  (Imposto Predial Territorial Urbano), os imóveis utilizados para passagem de galerias de águas pluviais. Anexo sugestão de projeto de Lei.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_33_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_33_2023.pdf</t>
   </si>
   <si>
     <t>Limpeza (retirada de galhos e folhas) e roçada por toda extensão das margens da Estrada da Graciosa e Avenida Nossa Senhora da Luz.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/314/34.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/314/34.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 Seja feita melhorias e a revitalização da Praça Maria Alves de Proença, localizada na Rua Leônida Alice Thá, bairro Jardim Orestes thá.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_35_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_35_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Seja feita a retirada de entulhos e podas verdes, no final da Rua Virginia Ferrarine Sbrissia, Jardim Patricia.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_36_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_36_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretaria de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 	Que seja adquirido e disponibilizado uniforme para os servidores públicos da zeladoria / serviços gerais.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_37_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_37_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 Que seja feito uma operação de roçagem e limpeza as margens do Córrego, localizado na Rua Doze de Outubro, bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_38_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_38_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a troca das lâmpadas da quadra do Meu Campinho no Bairro Florestal por lâmpadas com sensor incorporado, que detectam automaticamente a incidência de luz natural, acendendo ao escurecer e se apagando ao clarear o dia.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_limpeza_meu_campinho_florestal.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_limpeza_meu_campinho_florestal.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a roçada e limpeza no Meu Campinho do Bairro Florestal.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/326/indicacao_40_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/326/indicacao_40_2023.pdf</t>
   </si>
   <si>
     <t>Para que melhorar  a sinalização de  contra mão na entrada do Bairro Borda do Campo, com pintura no asfalto e placas, na Rua Ulisses Zattoni na ligação com a Av São Sebastião PR-506 Rodovia Antônio Alceu Zielonka.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/332/indicacao_lombada_rua_ulisses_zattoni.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/332/indicacao_lombada_rua_ulisses_zattoni.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma lombada ou redutor de velocidade na Rua Ulisses Zattoni, próximo ao número 79, no Bairro Santa Luzia</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/333/indicacao_sinalizacao_rua_agostinho_biss.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/333/indicacao_sinalizacao_rua_agostinho_biss.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado Placa de Preferencial e feita a pintura asfáltica com a sinalização de “PARE”  nas seguintes Ruas:Tertuliano de Lara esquina com a Agostinho Biss e Rua Ulisses Zattoni esquina com a Rua Leopldina Borba Cordeiro, no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_43_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_43_2023.pdf</t>
   </si>
   <si>
     <t>Manutenção, limpeza e retirada de entulhos em alguns pontos das calçadas na Rua Vicente Vidolin no Bairro Palmitalzinho, Município de Quatro Barras.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/337/indicacao_44_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/337/indicacao_44_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Seja feita melhorias na rua de acesso ao estacionamento do Parque vó Ziza (Parque do Lago).</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/338/indicacao_45_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/338/indicacao_45_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Seja feita a retirada de entulhos em toda as margens da Rua João Paulo I, Bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>GILSON RODRIGUES CORDEIRO (GILSINHO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_46_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_46_2023.pdf</t>
   </si>
   <si>
     <t>Que seja construído um ponto de ônibus, na esquina das ruas Manoel Alves dos Santos com a Rua Domingos Rocha Santos.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_47_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_47_2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza e retirada de entulhos da Rua Demerval Bielski, Bairro Centro.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/341/lombada_tigre.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/341/lombada_tigre.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 Que seja feita a instalação de uma lombada, na Rua: Lazaro Cunha, próximo ao 1315. Bairro tigre.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/342/gratificacao_zeladoras.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/342/gratificacao_zeladoras.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretaria de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja concedido gratificação para os profissionais do cargo de zelador/serviços gerais do nosso Município.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao__cardapio_merenda_escolar.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao__cardapio_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições regimentais, indica que depois de ouvido o Douto Plenário, seja encaminhado ao Senhor Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 	Para que seja enviado, todo início de mês, uma cópia do cardápio com as refeições que serão oferecidos para as crianças nas escolas e Cmeis.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_51_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_51_2023.pdf</t>
   </si>
   <si>
     <t>travessia elevada na rua santo António nas proximidades das casas n:128 e 129.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_52_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_52_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 Que seja feita a instalação de uma lombada, redutor de velocidade, na Rua: Nilo Favaro próximo à esquina com a Rua: Manuel Alves Cordeiro.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_53_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_53_2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de aparelho de RAIO X para uso na "UPA" Quatro Barras. A pedido do munícipe Marcos Teixeira de Farias</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/348/ind_54.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/348/ind_54.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretaria de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
  I – Que seja realizada uma capacitação aos Agentes da Guarda Municipal quanto aos procedimentos a serem observados em ocorrências envolvendo pessoa com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/349/55.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/349/55.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal realize a dedetização das Unidades Básicas de Saúde do Município para controle de pragas, especialmente pulgas.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/350/56.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/350/56.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal realize manutenção da calçada da Rua Jacob Zattoni, no perímetro do Mercado Mocelin até a entrada do União Borda do Campo.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_57.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_57.pdf</t>
   </si>
   <si>
     <t>Que seja criado o Programa Municipal de Vigilância e Monitoramento da Rede de Ensino, conforme sugestão do Projeto de Lei em anexo</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/353/indicacao_guarda_municipal.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/353/indicacao_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>A presença constante da Guarda Municipal nas dependências escolares e seus arredores em nosso município.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/354/59.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/354/59.pdf</t>
   </si>
   <si>
     <t>Implantar para a classe dos profissionais do magistério o PISO SALARIAL no valor de R$ 4.420,55 (40h), respeitando o que determina a Lei 11.738/2008.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_60_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_60_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja feito a roçagem e limpeza as margens do Córrego, localizado no final da Rua: Virginia Ferrarini Sbrissia, Jardim Patrícia.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/358/61.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/358/61.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal construa uma lombada na Rua Valentim Andreatta, em frente a residência número 436, no bairro Borda do Campo.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/360/62.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/360/62.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a manutenção e limpeza da Rua Oliveira Aurélio Filetti, 1180 Bairro Palmitalzinho.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/361/63.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/361/63.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 A construção de uma área de lazer, que tenha bancos, iluminação, parque infantil e uma academia ao ar livre, localizada na Rua:  Papa João XXIII, ao lado do Ginásio do Jardim Menino Deus.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_64_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_64_2023.pdf</t>
   </si>
   <si>
     <t>Instalação de sistema de monitoramento externo nas escolas, creches e colégios interligados a Secretaria de Segurança Pública; Instalação de detector de metais nas portas das escolas, creches e colégios; disponibilização de um guarda municipal armado nas escolas públicas municipais; instalação de botão anti-pânico em todas as escolas públicas e privadas</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/365/65.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/365/65.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 Seja feita melhorias e a revitalização do Bosque Municipal Nepomuceno Assis da Silveira.  localizada na Rua: Rio Cercado – Bairro Jardim São Pedro.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_66_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_66_2023.pdf</t>
   </si>
   <si>
     <t>Que as pessoas responsáveis pela secretária e agência do trabalhador venham desenvolver e fomentar o conselho municipal do trabalho, Conforme a lei n° 1307, de 11 de dezembro de 2019,</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_67_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_67_2023.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal realize a colocação de uma tenda no pátio do Posto de Atendimento Avançado do DETRAN de Quatro Barras, localizado na Travessa Nossa Senhora Aparecida, s/nº - Jardim Menino Deus (ao lado da Igreja Matriz).</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_xx_-_construcao_de_travessia_elevada_na_rua_marli_lago.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_xx_-_construcao_de_travessia_elevada_na_rua_marli_lago.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal construa uma travessia elevada (redutor de velocidade) na Rua Marli Lago Legnani, na Borda do Campo.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_69_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_69_2023.pdf</t>
   </si>
   <si>
     <t>Que seja pavimentada a rua Leopoldo Andreata - Jardim das Acácias.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_recurso_para_saude.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_recurso_para_saude.pdf</t>
   </si>
   <si>
     <t>Que o prefeito Loreno Bernardo Tolardo use a emenda no valor de R$400.000,00 mil reais indicados por Luizão Goulart a pedido desse vereador, propriamente para diminuir as filas de exames e consultas do município.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_xx_-_asfalto_na_rua_argemiro_fulgencia_da_cruz.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_xx_-_asfalto_na_rua_argemiro_fulgencia_da_cruz.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal asfalte a Rua Argemiro Fulgêncio da Cruz, na Borda do Campo.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_72_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_72_2023.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal asfalte a Rua Marli Lago, na Borda do Campo.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_xx_-_asfalto_na_rua_henrique_heindyk.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_xx_-_asfalto_na_rua_henrique_heindyk.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal asfalte a Rua Henrique Heindyk, na Borda do Campo.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_74_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_74_2023.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal asfalte a Rua Ulisses Zatoni, na Borda do Campo.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_75_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_75_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretaria de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Aquisição de uma superfície bancada de troca de fraldas/trocador, para a Escola Especial Joanna Valache</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_76_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_76_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretaria de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja retomado pela Guarda Municipal o sistema Muralha Digital, sistema de monitoramento e cercamento digital.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_77_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_77_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretaria de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que Seja Disponibilizado uma equipe Multiprofissional de (Psicologia e fonoaudiologia) para a escola Especial Joanna Valache.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_78_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_78_2023.pdf</t>
   </si>
   <si>
     <t>Para que o executivo municipal encontre meios para dar a isenção dos impostos da instituição União Borda do campo.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_79_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_79_2023.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitas duas travessias elevadas. Uma  em frente ao ponto de ônibus na Av. São Sebastião, próximo  Rua Ângela de Lara, próximo ao viaduto no Bairro Borda do Campo. E a outra ainda na Av.São Sebastião no ponto de ônibus próximo a Rua Lídio Andreatta, ponto de referência caldo de cana.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/398/80.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/398/80.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma manutenção no acesso de entrada do Ribeirão do Tigre e melhoria na sinalização indicando a entrada do Bairro.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/399/81.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/399/81.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para _x000D_
 requerer que:_x000D_
 _x000D_
 Que seja feita a instalação de braços de energia completos, com luminárias, na Rua Nilo Fávaro e Rua Alfredo Miguel Baduy.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/400/82.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/400/82.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretaria de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja implantado o Chamado: “Botão de emergência” em todas as escolas do nosso Município.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_83_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_83_2023.pdf</t>
   </si>
   <si>
     <t>Para que sejam instalados bancos na Praça do Jardim Patrícia.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/402/proibido_jogar_lixo.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/402/proibido_jogar_lixo.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
  	Que seja ofertado pela secretaria competente aos nossos Munícipes que assim procuram, as Placas indicativas sobre a proibição do descarte irregular de resíduos e entulhos. “PROIBIDO JOGAR LIXO NESSE LOCAL”.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_85_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_85_2023.pdf</t>
   </si>
   <si>
     <t>Aumentar a oferta de exames de sangue nas unidades de saúde.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_86_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_86_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada manutenção na iluminação pública da Av. Dom Pedro II, nas proximidades do SESI.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/410/87.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/410/87.pdf</t>
   </si>
   <si>
     <t>Para que seja a encaminhado  a Secretária da Secretaria Municipal Especial da Mulher e dos Direitos Humanos, solicitando a mesma que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 _x000D_
 Seja  realizado a elaboração do projeto de lei que cria o Centro de Referência e Atendimento à Mulher – CRAM, conforme sugestão do Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_baile_melhor_idade.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_baile_melhor_idade.pdf</t>
   </si>
   <si>
     <t>Para que seja a Secretaria de Desenvolvimento Social e Família organize Bailes mensais para a Melhor Idade.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/412/89.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/412/89.pdf</t>
   </si>
   <si>
     <t>Para que seja providenciado mastros e uma rede de vôlei no campinho de areia da Praça do Bairro Florestal, e também colocar mais areia no campinho.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/413/90.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/413/90.pdf</t>
   </si>
   <si>
     <t>Para que seja construído uma Cancha de Bocha no Bairro Borda do Campo</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/414/sinalizacao_itapira.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/414/sinalizacao_itapira.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja feita melhorias na pintura e sinalização de trânsito, seja ela Horizontal e Vertical em todo o bairro Itapira.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/415/92.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/415/92.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
  	Seja feita a manutenção para correção de erosão na calçada ao lado de um bueiro, Rua Vinte e cinco de janeiro, próximo ao Nº 547._x000D_
 _x000D_
 JUSTIFICATIVA</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_93_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_93_2023.pdf</t>
   </si>
   <si>
     <t>Troca da tampa de bueiro, localizado próximo ao ponto de ônibus em frente supermercado Mocelin em Borda do Campo.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_94_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_94_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 Que seja feita a instalação de uma travessia elevada, redutor de velocidade na Rua Vinte e cinco de janeiro, próximo ao 1986.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_95_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_95_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma travessia elevada na Av. Dom Pedro II esquina com a Rua Victor Alves Cordeiro, no Bairro Florestal.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_96_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_96_2023.pdf</t>
   </si>
   <si>
     <t>Para que a PREVIBARRAS ceda seu terreno em forma de comodato para à Prefeitura Municipal e a mesma efetue a construção de uma praça de lazer.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/428/97.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/428/97.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal efetue a troca de lâmpadas de postes de iluminação pública na Rua Ana Perissutti Lago, na Borda do Campo.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/429/98.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/429/98.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal efetue a troca de lâmpadas de postes de iluminação pública na Rua Leonidia Ferreira Alves - Granja das Acácias.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_99_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_99_2023.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal realize a pintura de faixas de sinalização e instale placas sinalizadoras na via da Avenida Dom Pedro II, em Quatro Barras.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_faixa_amarela_clube_uniao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_faixa_amarela_clube_uniao.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado a pintura de faixa amarela em um sentido da rua Jacob Zattoni,130 próximo ao Clube União.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/433/101.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/433/101.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 Para que seja realizada manutenção na iluminação pública da Rua Nilo Favaro, nas proximidades da Escola Especial Joanna Valache, sentido centro de Quatro Barras.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/435/102.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/435/102.pdf</t>
   </si>
   <si>
     <t>Para que sejam plantadas flores na  estrada da Graciosa, no canteiro da  entrada do Ribeirão do Tigre, como as flores que estão nos canteiros centrais de Quatro Barras, segue foto anexo.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_103_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_103_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a Secretaria Municipal de Educação, Esporte, Lazer e Juventude, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Seja realizado o Campeonato de Futsal Feminino em nosso Município.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_104_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_104_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 _x000D_
 Seja feita a manutenção da Rua: Arnaldo Perine, Bairro Florestal.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_105_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_105_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretária de Cultura e turismo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que realize um estudo para a implantação de placas/padrão indicativas de atrativos e pontos turísticos em todo nosso município.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_106_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_106_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretária de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Solicita instalação de banheiros Químicos no Receptivo do Itupava.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_107_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_107_2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita um portal na entrada do bairro Borda do Campo, no começo da rua Lídio Andreatta e esquina com avenida São Sebastião e uma Praça no terreno próximo à entrada que se encontra na Lídio Andreatta entre os números 29 e 105, localizado aos 25°23`40.2`` S 49°03`15.8``W.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_108_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_108_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para _x000D_
 requerer que:_x000D_
 _x000D_
 Que proceda a manutenção e troca das lâmpadas dos postes de iluminação pública localizados na Rua Lazaro Cunha, Bairro Tigre.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_109_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_109_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Secretaria de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Seja encaminhado para a Secretaria da Justiça e Cidadania do Estado do Paraná (SEJU), um oficio solicitando o agendamento do Programa denominado ´´Paraná em Ação`` em nosso município.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/460/indicacao_110_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/460/indicacao_110_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que Seja construída uma área de manobra ou “balão de retorno” na rua sem saída localizada na Rua: Francisco Hamann, bairro Jardim Orestes Thá</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_111_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_111_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja feita uma operação tapa buracos, na Rua: Faustino de Lima, bairro Jardim Orestes Thá</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_112_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_112_2023.pdf</t>
   </si>
   <si>
     <t>Para que a Secretaria Municipal de Desenvolvimento Social e Família, junto com o Conselho de Segurança Alimentar, desenvolva ideias para criação de uma horta urbana.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_113_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_113_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja montado os calendários dos campeonatos de futebol da série A, B e master do ano de 2024 antecipadamente e que seja compartilhado com todos os responsáveis dos clubes.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_114_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_114_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a manutenção e melhoria de todos os gramados dos campos de futebol de nosso município.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_115_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_115_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja feita melhorias na pintura e sinalização de trânsito, seja ela Horizontal e Vertical e a pintura de faixas de estacionamento em frente aos comércios na Av: São Sebastiao, bairro Centro.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_116_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_116_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que se realize estudo de viabilidade para a implantação de um Parque/jardim sensorial para crianças no Parque do Lago “Vó Ziza”</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_117_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_117_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Cultura e Turismo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja ofertada oficinas de formatação de projetos culturais para os artistas locais que desejam ser contemplados pelos recursos da Lei Paulo Gustavo.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_118_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_118_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretaria de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja concedido a equiparação salarial aos Profissionais do Cargo de Agente de Saúde com base nos profissionais de Enfermagem.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_119_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_119_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº -0000_x000D_
 _x000D_
 A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para que seja encaminhado ao Secretário  Municipal de Saúde , Sr Caio Sbrissia Tolardo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 _x000D_
 Seja realizado a elaboração do Projeto de Lei que Institui as Diretrizes para as Práticas Integrativas e Complementares em Saúde, conforme sugestão do Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_120_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_120_2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para que seja encaminhado ao Secretário  Municipal de Saúde, Sr Caio Sbrissia Tolardo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Seja realizado a elaboração do Projeto de Lei que Institui a Feira Municipal da Saúde, conforme sugestão do Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_121_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_121_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº -0000_x000D_
 _x000D_
 A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 Para que seja feito o conserto em um  bueiro na Rua Ana Andreatta Mocelin, em frente ao número 108, Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/478/122.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/478/122.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja feita reparação na rampa de acesso ao CAPS do bairro Itapira.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_123_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_123_2023.pdf</t>
   </si>
   <si>
     <t>Indico que o Executivo municipal, envie para essa casa de leis com urgência, o projeto de lei que regulamenta o programa minha casa minha vida nível 1 (um), do Governo Federal, para o município de Quatro Barras PR.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/484/indicacao_124_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/484/indicacao_124_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um estacionamento adequado para os ônibus em frente ao colégio estadual André Andreatta no Bairro Borda do campo.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/485/indicacao_125_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/485/indicacao_125_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feita pavimentação asfáltica na Rua João Fernandes esquina com a Rua Izair Lago no Bairro Pinheirinho – Borda do Campo.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao_126_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao_126_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma drenagem na Rua Jacob Zattoni – Borda do Campo em frente à casa número:153</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_127_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_127_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito pinturas/desenhos de Fauna e flora no receptivo turístico Itupava/Anhangava no Bairro Borda do Campo - Pinheirinho</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/490/indicacao_128_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/490/indicacao_128_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja feita melhorias na pintura e sinalização de trânsito, seja ela Horizontal e Vertical na Rua Treze de Maio, Jardim Menino Deus.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_129_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_129_2023.pdf</t>
   </si>
   <si>
     <t>Que os professores e funcionários de colégios públicos e CMEIS, recebam capacitação em primeiros socorros, para que saibam realizar os procedimentos básicos em caso de emergência.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/494/indicacao_130_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/494/indicacao_130_2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo no asfalto onde foi removido os postes e pintura da sinalização de trânsito na Rua Neocídio Franco de Miranda localizada no Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_131_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_131_2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a pavimentação da Rua Edino dos Santos, Bairro Jardim Pinheiros.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao_132_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao_132_2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito o recapeamento das seguintes ruas no bairro Jardim Orestes Thá:_x000D_
 Rua José Ferreira Alves;_x000D_
 Rua Faustino de Lima;_x000D_
 Rua Francisco Hanann.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/498/indicacao_133_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/498/indicacao_133_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Seja feita a instalação de um abrigo ponto de ônibus escolar na, Av. Nossa Sra. da Luz, próximo a Unidade Básica de saúde Palmitalzinho.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_134_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_134_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 Que seja feita a instalação de uma travessia elevada, redutor de velocidade na Rua Vicente Vidolin, próximo ao nº 529, bairro Palmitalzinho.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_135_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_135_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretaria de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que sejam indicados 6 profissionais para serem capacitados na formação de aplicadores do Treinamento de Pais e Cuidadores preconizado pela Organização Mundial da Saúde.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/504/indicacao_136_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/504/indicacao_136_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um campinho sintético ao lado da Unidade de Saúde do Jd. Pinheiros.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/505/indicacao_137_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/505/indicacao_137_2023.pdf</t>
   </si>
   <si>
     <t>Para seja instalado um parquinho novo na Praça do Jardim Pinheiro, próximo a Unidade_x000D_
 de Saúde e Academia da Saúde, e que este novo parquinho também conte com brinquedos_x000D_
 inclusivos.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/506/indicacao_138_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/506/indicacao_138_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma pavimentação asfáltica nas Ruas Hugo Kreplive Filho e Rua_x000D_
 Olívio Fávaro.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/509/indicacao_139_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/509/indicacao_139_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito o "meu campinho” na praça esportiva Bonifácio Telles Proença no bairro Jardim Pinheiros.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/510/indicacao_140_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/510/indicacao_140_2023.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal realize uma obra de readequação da calçada na R. dos Lírios, 178 - Conjunto - Itapira, em frente ao CMEI Tia Carmelita.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/511/indicacao_141_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/511/indicacao_141_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretaria de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 Solicitar, para que através do Setor Competente, viabilize estudos para a instalação de uma quadra de futebol nos moldes do projeto “Meu Campinho” no Bairro Itapira, ao lado da associação dos moradores.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_142_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_142_2023.pdf</t>
   </si>
   <si>
     <t>Para  que seja colocado um abrigo no ponto de ônibus escolar municipal, na Rua Leopoldina Borba Cordeiro, esquina com a Rua Lidio Andreatta, no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_143_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_143_2023.pdf</t>
   </si>
   <si>
     <t>Recuperação da calçada na Rua Miguel Vidolin próximo ao número 55, no bairro Jardim Orestes Thá.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/523/indicacao_144_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/523/indicacao_144_2023.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal instale uma placa com a indicação “Rua Sem Saída” na Rua Theodorico Cordeido, no bairro Santa Luzia, na Borda do Campo._x000D_
 Tendo em vista a finalização da pavimentação da Rua mencionada e a ausência de indicação de inexistência de passagem para outras vias, os moradores pedem a instalação de uma placa indicando ser a rua sem saída.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/524/indicacao_145_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/524/indicacao_145_2023.pdf</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/530/indicacao_146_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/530/indicacao_146_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 _x000D_
 Seja feita a manutenção da Rua Vitalina Rodrigues de Souza, Bairro Centro.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_147_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_147_2023.pdf</t>
   </si>
   <si>
     <t>Para que a Secretaria Municipal de Educação, Esporte, Lazer e Juventude, venha realizar manutenções na quadra de grama sintética do Bairro Florestal, foi contatado que as traves da mesma está sem condições de uso, e trazendo um enorme risco de acidentes para as crianças que ali frequentam, e encontrasse com iluminação muito avariada, impossibilitando o uso da quadra nos horários noturnos.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_148_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_148_2023.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal realize a pintura de faixa amarela em um dos lados da Rua Izahir Lago na extensão do ponto final de ônibus até o receptivo do IAT na Borda do Campo, em Quatro Barras.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/539/indicacao_149_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/539/indicacao_149_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Secretaria Municipal de Meio Ambiente, Agricultura e Bem-Estar Animal, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja feita a manutenção e se necessário a instalação de lixeiras ao lado dos pontos de ônibus de nosso município.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/540/indicacao_150_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/540/indicacao_150_2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada limpeza e manutenção geral nas dependências do Cemitério Municipal Santa Luzia em Borda do Campo.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/543/indicacao_151_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/543/indicacao_151_2023.pdf</t>
   </si>
   <si>
     <t>Para  que seja instalada uma Travessia elevada  próximo a oficina do Rigon na Rua São Judas Tadeu, 152 Jardim Menino Deus.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_152_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_152_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja construída uma quadra de areia no Centro de Quatro barras.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/549/indicacao_153_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/549/indicacao_153_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para _x000D_
 requerer que:_x000D_
 Que seja feita a manutenção e troca de lâmpadas dos postes de iluminação pública na Rua: Vinte e Cinco de Janeiro próximo ao nº 825, Bairro Jardim Patrícia.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/550/indicacao_154_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/550/indicacao_154_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 Para que seja realizada uma revitalização na Rua Antônio José Dias Pires, no bairro Jd. Oresth Thá.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/561/indicacao_155_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/561/indicacao_155_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº -0000_x000D_
 _x000D_
 A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja instalada uma travessia elevada  ou redutor de velocidade na rua Teodorico Cordeiro próximo ao número 485 no Bairro Santa Luzia, na Borda do Campo.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/563/indicacao_156_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/563/indicacao_156_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
  Seja feita melhorias e a revitalização da Praça Hugo Creplive Filho, localizada na Rua João Creplive Sobrinho, bairro Jardim patrícia</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/564/indicacao_157_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/564/indicacao_157_2023.pdf</t>
   </si>
   <si>
     <t>Retomada da obra e retirada do lixo no Canal Extravasor localizado no Bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/568/indicacao_158_-_indicativo_de_projeto_de_lei.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/568/indicacao_158_-_indicativo_de_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal altere o art. 104 da Lei 12/1999 (Estatuto do Servidor Público), para que o período de licença paternidade ao servidor público municipal de Quatro Barras seja ampliado de 05 (cinco) para 20 (vinte) dias.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/569/indicacao_159_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/569/indicacao_159_2023.pdf</t>
   </si>
   <si>
     <t>:_x000D_
   	Que seja encaminhado ao Secretário de Saúde, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
  	_x000D_
 Que seja disponibilizado um aparelho de eletrocardiograma conectado ao sistema de laudo para UPA Quatro Barras.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/571/indicacao_160_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/571/indicacao_160_2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja restaurada a pintura asfáltica da sinalização no cruzamento das Ruas Manoel Alves dos Santos, Rua Rio Ribeirão e Av. Dom Pedro II no Bairro São Pedro.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/572/indicacao_161_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/572/indicacao_161_2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Para  que seja instalada uma Travessia elevada  ou redutor de velocidade na Rua Ana Andreatta Mocelin próximo  ao número 262 no Bairro Santa Luzia - Borda do Campo.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/573/indicacao_162_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/573/indicacao_162_2023.pdf</t>
   </si>
   <si>
     <t>Incluir os funcionários PSS contratados temporariamente nos termos da Lei nº 787/2013, do Município de Quatro Barras, na Lei 1390/2021, que Autoriza o Poder Executivo Municipal a conceder "Cartão Cesta Básica" e “Cesta Natalina” aos servidores públicos do Município de Quatro Barras, e dá outras providências.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/574/indicacao_163_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/574/indicacao_163_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Seja feita a retirada de entulhos em toda as margens da Rua dos Girassóis, Bairro conjunto Itapira</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/580/indicacao_164_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/580/indicacao_164_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário Municipal de Educação, Esporte, Lazer e Juventude, solicitando ao mesmo que sejam realizados estudos e viabilize meios para _x000D_
 requerer que:_x000D_
 _x000D_
 Que seja feito reparos na cobertura do Ginásio Municipal Jorge Andreatta (Borda do Campo).</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/581/indicacao_165_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/581/indicacao_165_2023.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal realize a correção do buraco que se formou no asfalto em frente ao posto de saúde do Pinheirinho, na Avenida das Pedreiras, na Borda do Campo.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/582/indicacao_166_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/582/indicacao_166_2023.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal construa uma travessia elevada em frente a Casa da Cultura, localizada na Rua Nilo Fávaro, 853 - Centro, Quatro Barras.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/584/indicacao_167_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/584/indicacao_167_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário Municipal de Educação, Esporte, Lazer e Juventude, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja feita a cobertura da quadra de “Golf e atividades externas” da Escola especial Joanna Valache.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/585/indicacao_168_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/585/indicacao_168_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretaria de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que a “entrada gratuita” da QB Fest 2023 seja convertida em “1 kg de alimento não perecível”, a ser destinado às ações da Secretaria de Desenvolvimento Social e Família.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/590/indicacao_169_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/590/indicacao_169_2023.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal disponibilize vouchers de entrada gratuita para a QB Fest 2023 de forma física para retirada em pontos indicados pela Prefeitura e também de forma on-line no site da Prefeitura para a entrada franca. Tendo em vista que a entrada para a festividade em comemoração aos 62 anos do Município será realizada de forma gratuita, se faz necessário um controle de pessoas para entrada a festa com ingressos físicos e também de forma virtual, onde o participante terá a possibilidade de registrar o voucher com seu nome e CPF, para que assim haja um controle na quantidade de pessoas que irão entrar para prestigiar o evento, ajudando na segurança e mobilidade.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/591/indicacao_170_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/591/indicacao_170_2023.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da secretaria de saúde, encaminhe uma planilha especificando detalhadamente aonde foram gastos os R$400.000,00 mil reais indicados por esse vereador.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/592/indicacao_171_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/592/indicacao_171_2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita melhorias na pintura e sinalização de trânsito, seja ela Horizontal e Vertical nos Bairros Jardim Patrícia e Jardim Maria Alice Gema.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/595/indicacao_172_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/595/indicacao_172_2023.pdf</t>
   </si>
   <si>
     <t>Indicação de emenda Aditiva na Lei 12/2001_x000D_
 _x000D_
 Incluir no CAPÍTULO VII_x000D_
 _x000D_
 Seção V_x000D_
 Da Gratificação de Difícil Acesso._x000D_
 _x000D_
 Gratificação de difícil provimento, para deslocamento de professores da área urbana até as instituições de ensino localizadas na área rural ou nas unidades de urbanização específicas do Município, a qual corresponderá à razão de 20% (vinte por cento), calculada por período trabalhado, respeitando o piso inicial da carreira, cuja regulamentação se dará mediante decreto do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/596/indicacao_173_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/596/indicacao_173_2023.pdf</t>
   </si>
   <si>
     <t>Para seja realizada melhorias nas sinalizações e fazer uma lombada elevada na rua Tertuliano de Lara, esquina com a rua Agostinho Bis nas proximidades da casa n° 595.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/597/indicacao_174_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/597/indicacao_174_2023.pdf</t>
   </si>
   <si>
     <t>Para que de continuidade na pavimentação da rua Jacob Zattoni localizada no bairro Borda do Campo.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/600/indicacao_175_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/600/indicacao_175_2023.pdf</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/605/indicacao_176_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/605/indicacao_176_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretaria de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja concedido direitos de venda de produtos, de forma gratuita, para os feirantes e comerciantes locais, durante o evento de aniversário de nossa cidade, a Qb Fest.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/608/indicacao_177_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/608/indicacao_177_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma lombada elevada na rua Theodorico Cordeiro no bairro Borda do Campo nas proximidades da casa n° 119.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/609/indicacao_178_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/609/indicacao_178_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada melhorias(reformas) em todas as calçadas no centro de Quatro Barras.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/610/indicacao_179_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/610/indicacao_179_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 _x000D_
 Seja feita a Patrolamento e a manutenção em geral, da Rua Lázaro Cunha, Bairro Ribeirão do Tigre.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/611/indicacao_180_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/611/indicacao_180_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 Que seja feita a manutenção e limpeza de bueiro situado na Rua Oscár da Rocha Pires, próximo ao Posto Graciosa.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/615/indicacao_181_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/615/indicacao_181_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito o reparo no asfalto da rua Francisco Hamann, bairro Jardim Orestes Thá.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/623/indicacao_182_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/623/indicacao_182_2023.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Executivo Municipal realize uma obra de readequação da calçada na Avenida das Pedreiras, 03, Borda do Campo, Quatro Barras, em frente ao CMEI Tia Leonor._x000D_
 Tendo em vista que a Avenida das Pedreiras é estreita no trecho em frente ao CMEI Tia Leonor e que nos horários de entrada e saída dos alunos há dificuldade no trânsito de veículos e pedestres, além de considerar que a calçada conta com cerca de 2 metros de largura, necessária a obra de readequação para recuar a calçada e criar um estacionamento rotativo em frente ao CMEI, visando maior segurança a todos.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/630/indicacao_183_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/630/indicacao_183_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma travessia elevada na rua Osvair Batista Pereira no bairro Borda do Campo.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_184_2023_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_184_2023_.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado melhorias nas sinalizações de trânsito no bairro Itapira.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_185_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_185_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
  Seja feita melhorias e a revitalização da Mini Arena grama sintética e da área de lazer do bairro Florestal.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/641/indicacao_186_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/641/indicacao_186_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a Secretária Municipal de Cultura e Turismo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja realizado a decoração com o tema de Natal no Parque do Lago “Vó Ziza”.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/642/indicacao_187_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/642/indicacao_187_2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção e serviço de tapa buracos na Rua Valentin Andreatta, Município de Quatro Barras.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/643/indicacao_188_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/643/indicacao_188_2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção e serviço de tapa buracos no trecho dá marginal do Contorno Leste que dá acesso a Estrada da Baitaca, Município de Quatro Barras.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/645/indicacao_189_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/645/indicacao_189_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretaria de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja Instalado um Parque Infantil na Praça Daniel Augusto Firman, bairro Pinheirinho.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/646/indicacao_190_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/646/indicacao_190_2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma dos vestiários do Ginásio do Menino Deus e do Estádio Municipal Osni Antonio da Silva “Osnizão”.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/648/indicacao_191_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/648/indicacao_191_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja retirado o poste ou pra colocar proteção no mesmo, que se encontra desativado no campo Henrique Hendik localizado no Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/653/indicacao_192_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/653/indicacao_192_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Educação, Esporte, Lazer e Juventude, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja feito a roçagem e limpeza ao redor do Ginásio de Esportes Jardim menino Deus.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/654/indicacao_193_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/654/indicacao_193_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja feito a roçagem e limpeza da calçada ao lado da unidade Básica de Saúde do Jardim Menino Deus (UBS Domingas Lopes de Faria Cardoso) Rua Carlos Sbrissia, 1230- jd Menino Deus</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/656/indicacao_194_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/656/indicacao_194_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito banheiros na nova quadra de sintético na praça Daniel Firman e bancos nas laterais para que as pessoas assistam aos jogos.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/659/indicacao_195_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/659/indicacao_195_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições regimentais, indica que depois de ouvido o Douto Plenário, seja encaminhado ao Senhor Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 Para que seja providenciado guaritas nas escolas municipais.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/661/indicacao_196_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/661/indicacao_196_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário Municipal de Ordem Pública e Segurança, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que: _x000D_
 _x000D_
 Que seja intensificado as operações e patrulhamento ostensivo no período de festas de final de ano.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/681/indicacao_197_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/681/indicacao_197_2023.pdf</t>
   </si>
   <si>
     <t>Para que seja construída uma creche central para atendimento na área rural dos bairros Campininha, Palmital, Tigre e Monte Alegre.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/291/requerimento_01_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/291/requerimento_01_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário Municipal de Saúde, Sr. Caio Luiz Sbrissia Tolardo, solicitando a mesma que sejam realizados estudos para viabilizar meios pra requerer informações:_x000D_
 _x000D_
 1.	Quantos pacientes aguardam na fila de espera para a realização do exame BERA (Exame do Potencial Evocado Auditivo do Tronco Encefálico)?_x000D_
 2.	Quais são os critérios adotados para as liberações de exame?_x000D_
 3.	Quais são os motivos que justificam a demora na liberação deste exame?_x000D_
 4.	Quais foram e/ou são as medidas tomadas pela Secretaria de Saúde para resolver esta demanda._x000D_
 5.	Informar em listagem, com a devida abreviação de nomes, a fila de espera completa (constar na tabela a idade, data de solicitação, indicação clínica)?</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/293/02.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/293/02.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e depois de ouvido o Plenário, requer:_x000D_
 _x000D_
 À Secretaria Municipal de Saúde, para que seja esclarecida algumas dúvidas referentes a finalização da obra do Centro Integrado de Saúde, no bairro Jardim Menino Deus._x000D_
 As obras tiveram início em janeiro de 2020, uma estrutura prevista com cerca de 700 metros quadrados, começou a ser construída para ampliar o atendimento de especialidades médicas à população, onde o plano inicial era contar com especialidades como:  ginecologia, hidroterapia, pediatria, nutrição, fonoaudiologia, psicologia e fisioterapia. A obra era fruto de um convênio entre a Prefeitura de Quatro Barras e a Secretaria Estadual de Saúde, e previa investimentos de aproximadamente R$ 1.500.000,00 (um milhão e quintos mil reais). Até o mês de maio de 2022, tinha sido lançado o custo de R$ 666.888,00 (seiscentos e sessenta e seis mil, oitocentos e oitenta e oito reais) no STC como valor executado /despesas._x000D_
 Sabemos que o término do convênio para prazo de execução foi em 18/12/2022. Com isso, gostaria de saber quais os próximos passos serão tomados para que o Centro integrado de Saúde seja finalizado e entregue aos munícipes com todos os seus serviços disponíveis.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/319/requerimento_03_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/319/requerimento_03_2023.pdf</t>
   </si>
   <si>
     <t>Pedido de informação quanto a conceder a paridade de vencimentos dos servidores ocupantes de cargo de motorista, uma vez que foi informado pela mensagem 46/2022 que estes juntamente com os Contadores e Procuradores, reivindicaram desde o ano de 2016 através do processo administrativo nº 3528/2016 este benefício, já concedido para as categorias de Contadores e Procuradores</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/336/requerimento_04_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/336/requerimento_04_2023.pdf</t>
   </si>
   <si>
     <t>Informação do Executivo Municipal, se o contrato com a empresa responsável pela pavimentação na Rua Vicente Vidolin, localizada no bairro Palmitalzinho encontra-se dentro de sua garantia._x000D_
 Caso positivo, que empresa seja notificada para executar o contrato com suas garantias, caso as avarias encontradas no local sejam de responsabilidade da mesma._x000D_
 Caso negativo, que a manutenção das avarias seja executada pela Secretaria Municipal de Infraestrutura Logística e Frotas.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/374/req.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/374/req.pdf</t>
   </si>
   <si>
     <t>À Guarda Municipal Ordem Pública e Segurança, para que seja esclarecida quais as ações referentes ao uso de bicicletas elétricas no nosso município. Os munícipes, principalmente do bairro Menino Deus, estão questionando quais os cuidados e prevenções de adolescentes circulando pelo bairro em alta velocidade e sem nenhuma proteção adequada.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/513/requerimento_06_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/513/requerimento_06_2023.pdf</t>
   </si>
   <si>
     <t>Solicito informações sobre a paralisação das obras de pavimentação na Rua Julia Ferreira de Lima, Bairro Jardim das Acácias, bem como o prazo para sua finalização.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/562/requerimento_07_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/562/requerimento_07_2023.pdf</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/579/requerimento_08_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/579/requerimento_08_2023.pdf</t>
   </si>
   <si>
     <t>Solicito informações sobre a entrega de Uniforme escolar e kit escolar no exercício de 2023, estamos encaminhando para finalização do ano letivo e as crianças ainda não receberam. Solicito esclarecimento.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/604/requerimento_09_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/604/requerimento_09_2023.pdf</t>
   </si>
   <si>
     <t>Solicito informações sobre o pagamento das Progressões funcionais, instituídas pelas Leis Municipais nº 907 e 908/2015, sendo que o resultado preliminar de classificação foi divulgado pelo Edital Nº 01/2023, em 28 de abril de 2023 e até o presente momento as PROGRESSÕES NÃO FORAM PAGAS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/614/requerimento_10_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/614/requerimento_10_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Secretaria Municipal de Saúde solicitando a mesma que sejam realizados estudos para viabilizar meios pra requerer informações: _x000D_
  _x000D_
 1.	Informar a quantidade dos seguintes exames realizados com recursos próprios (convenio municipal e COMESP) e o valor total pago pelos mesmos, no ano de 2023 (detalhar quantidade por item e anexar os comprovantes):_x000D_
 a)	Ecografias_x000D_
 b)	Radiografias_x000D_
 c)	Tomografias_x000D_
 d)	Ressonâncias_x000D_
 e)	Endoscopias / colonoscopias_x000D_
 f)	Demais exames realizados._x000D_
 _x000D_
 2.	Informar a quantidade de consultas especializadas realizadas com recursos próprios (convenio municipal e COMESP) e o valor total pago pelos mesmos, no ano de 2023 (anexar os comprovantes)._x000D_
 3.	Informar a quantidade total detalhada, conforme itens da questão 1 deste documento, de exames aguardando liberação (exemplo: ecografias: 20; Radiografias: 15).</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_11_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_11_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa da Câmara Municipal de Quatro Barras, estudos para alteração do Artigo 62 do Regimento Interno desta Casa de Leis, alterando o horário das Sessões Ordinárias, para que ocorram toda segunda feira as 15 horas.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/626/requerimento_12_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/626/requerimento_12_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Secretaria Municipal de Saúde solicitando a mesma que sejam realizados estudos para viabilizar meios pra requerer informações: _x000D_
  _x000D_
 Que seja encaminhado a listagem contendo o nome, profissão e vinculo empregatício com o município, e todos os profissionais de saúde que atuaram no ambulatório médico da ´´QB-FEST 2023``.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_13_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_13_2023.pdf</t>
   </si>
   <si>
     <t>Cópia das notas fiscais de compra dos paver pela empresa EAS-Engenharia e Arquitetura Scherner Ltda;_x000D_
 Cópia dos testes de ensaio dos pavers para averiguação da resistência e demais itens pertencentes as normas. (ABNT, NBR 9871: 2013,  NRB15953:2011), conforme item 4.5 (As peças de concreto para pavimentação devem atender as especificações da ABNT NRB 9781. Os relatórios de ensaio de fabricação das peças de concreto devem ser disponibilizados pelo fabricante quando solicitado pelo contratante), para execução dos serviços._x000D_
 Nome completo e Crea do engenheiro responsável pelos serviços.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/678/requerimento_14_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/678/requerimento_14_2023.pdf</t>
   </si>
   <si>
     <t>Informações sobre o prazo para andamento nas obras da Empresa VRS Serviços Eireli, responsável pela execução de sistema de distribuição de água na localidade do Ribeirão do tigre, conforme contrato 06/2023 e data prevista para conclusão._x000D_
                   Plano de ação e previsão de funcionamento do sistema de distribuição de água na região do Ribeirão do Tigre.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/242/pl_01_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/242/pl_01_2023.pdf</t>
   </si>
   <si>
     <t>Altera a lei 691/2011 conforme disposto em seus artigos, cria, cargos e funções, atualiza tabelas e anexos, e dá outras providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/243/pl_02_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/243/pl_02_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a verba indenizatória pelo exercício da atividade parlamentar dos vereadores no âmbito do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/244/pl_03_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/244/pl_03_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o reajuste sobre os valores dos vencimentos dos cargos de provimento efetivo e de comissão do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/245/pl_04_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/245/pl_04_2023.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual na forma do inciso x do artigo 37 da Constituição Federal ao subsídio dos vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/246/pl_05_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/246/pl_05_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o reajuste sobre os valores dos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_06_2023.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_06_2023.docx</t>
   </si>
   <si>
     <t>DENOMINA O PRÉDIO DO FÓRUM DA COMARCA DE QUATRO BARRAS – ESTADO DO PARANÁ DE “JOÃO LAURINDO DE SOUZA NETTO”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_07_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_07_2023.pdf</t>
   </si>
   <si>
     <t>“Institui no Município de Quatro Barras, o mês "Janeiro Branco", dedicado à realização de ações educativas para difusão da Saúde Mental.”.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Institui a Semana do Bem-Estar Animal e Adoção responsável no Município de Quatro Barras, e da outras providências.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_09_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_09_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Cicloturismo no município de Quatro Barras, e dá outras providências.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_10_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_10_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO CAMPEIRO  NO ÂMBITO DO MUNICIPIO DE QUATRO BARROS ESTADO DO PARANÁ E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/269/pl_11_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/269/pl_11_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA GASTRONOMIA NO ÂMITO DE MUNICIPAL DE QUATRO BARROS ESTADO DO PARANÁ E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/272/12_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/272/12_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Empresa Amiga do Esporte e do Lazer” no Município de Quatro Barras e dá outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/273/13_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/273/13_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a remoção de veículos abandonados ou estacionados em situação que caracterize seu abandono” no município de Quatro Barras e da outras providencias;</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_014_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_014_2023.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Quatro Barras , o mês "Junho Verde", dedicado à realização de ações de promoção da preservação ambiental, a conscientização, e o incentivo da população sobre os cuidados com o meio ambiente no , e da outras providencias</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/275/pl_15_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/275/pl_15_2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe  sobre  a  instituição  da  “Semana  Municipal  do  Esporte”  no  Município  de  Quatro Barras  e  dá  outras  providências”</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/276/16.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/276/16.pdf</t>
   </si>
   <si>
     <t>CRIA A PREMIAÇAO “PROFESSOR INOVADOR” PARA PROFESSORES DO ENSINO PRÉ ESCOLAR E FUNDAMENTAL, NAS REDES  DE ENSINO  DO MUNICIPIO DE QUATRO BARRAS, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/277/17.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/277/17.pdf</t>
   </si>
   <si>
     <t>INSTITUI A “SEMANA MUNICIPAL  DA  PESSOA  COM  DEFICIENCIA”  NO  MUNICIPIO  DE  QUATRO  BARRAS  E  DA  OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/335/projeto_de_lei_18_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/335/projeto_de_lei_18_2023.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Revoga a Lei Municipal nº 1360, de 19 de dezembro de 2020.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/355/plojeto_de_lei_19_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/355/plojeto_de_lei_19_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI AS DIRETRIZES PARA  AS PRÁTICAS INTEGRATIVAS E COMPLEMENTARES EM SAÚDE  NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/370/20.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/370/20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da empresa concessionária de serviço público de distribuição de energia elétrica e demais empresas ocupantes de sua infraestrutura promover a regularização ou a retirada de fiação inutilizada ou em desuso em vias públicas do município de Quatro Barras, Estado do Paraná, e dá outras Providências.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/375/projeto_de_lei_21_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/375/projeto_de_lei_21_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VACINAÇÃO CONTRA O VÍRUS HPV DE CRIANÇAS E ADOLESCENTES EM SUA UNIDADE ESCOLAR NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/376/pl_-_loja_maconica.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/376/pl_-_loja_maconica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a LOJA MAÇÔNICA LUZ DA PERFEIÇÃO no Município de Quatro Barras, e dá outras providências.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/383/pl_23_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/383/pl_23_2023.pdf</t>
   </si>
   <si>
     <t>"Assegura às pessoas com deficiência auditiva o direito a atendimento por tradutor ou intérprete de LIBRAS nos órgãos e entidades da administração pública no município de Quatro Barras, e dá outras providências.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/394/pl_24.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/394/pl_24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>•	Altera o anexo IV da Lei 691/2011, e dá outras providências</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_25_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_25_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO ESCOLAR DO MUNICÍPIO DE 	QUATRO BARRAS, A SEMANA PROERD (PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E À VIOLÊNCIA).</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_lei_27_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_lei_27_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "SEMANA MUNICIPAL DO BRINCAR" NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE QUATRO BARRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_lei_28_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_lei_28_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 2 DE 2023 _x000D_
 _x000D_
   _x000D_
 _x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR E IMPLANTAR O “CENTRO DE REFERÊNCIA DA SAÚDE DO HOMEM, E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 _x000D_
   _x000D_
 _x000D_
 Art. 1º - Fica o Poder Executivo autorizado a criar e implantar o Centro de Referência da Saúde do Homem. _x000D_
 _x000D_
 Art. 2º - O Centro de Referência da Saúde do Homem deverá ser elaborada pela Secretaria Municipal de Saúde, visando à implantação de uma política específica para a promoção, prevenção, diagnóstico e tratamento de agravos de importância epidemiológica para a saúde do homem no município. _x000D_
 _x000D_
 Paragráfo Único: O Centro de Referência da Saúde do Homem deverá realizar estudos, visando identificar as doenças prevalentes entre os homens, para o desencadeamento de ações visando seu respectivo controle. _x000D_
 _x000D_
 Art. 3º - O Centro de Referência da Saúde do Homem deverá ter suas ações desenvolvidas em uma unidade de saúde específica. _x000D_
 _x000D_
 1º - O Centro deve ser localizado em região de fácil acesso para os usuários, além de apresentar dimensionamento, estrutura e condições de conservação compatíveis com as necessidades de realização dos serviços propostos, de maneira resolutiva e humanizada, visando à máxima qualidade de atendimento.  _x000D_
 _x000D_
 2º - O local de implantação deverá contar com amplo espaço para salas de atendimento, farmácia, consultório de atendimentos e salas de observação. _x000D_
 _x000D_
 Art. 4º - Poderá o Poder Público realizar convênio e/ou parcerias com o setor privado, como universidades, clínicas e hospitais, visando a conquista de equipamento ou de profissionais para atuar no centro. _x000D_
 _x000D_
 Art. 5º  - Esta Lei será regulamentada, no que couber, pelo Poder Executivo. _x000D_
@@ -3087,210 +3087,210 @@
 _x000D_
   _x000D_
 _x000D_
   _x000D_
 _x000D_
   _x000D_
 _x000D_
 Poder Legislativo Quatro Barras, 07 de junho de 2023. _x000D_
   _x000D_
 _x000D_
   _x000D_
 _x000D_
   _x000D_
 _x000D_
   _x000D_
 _x000D_
   _x000D_
 _x000D_
 André Luiz Barcia da Silva _x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_lei_29_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_lei_29_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO MÊS MAIO FURTA-COR, DEDICADO ÀS AÇÕES DE CONSCIENTIZAÇÃO, INCENTIVO AO CUIDADO E PROMOÇÃO DA SAÚDE MENTAL MATERNA NO MUNICÍPIO DE QUATRO BARRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/454/projeto_de_lei_30_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/454/projeto_de_lei_30_2023.pdf</t>
   </si>
   <si>
     <t>“Institui o Dia Municipal da Mobilização Ecológica no município de Quatro Barras” e dá outras providências.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/457/projeto_de_lei_31_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/457/projeto_de_lei_31_2023.pdf</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/459/projeto_de_lei_32_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/459/projeto_de_lei_32_2023.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Fica denominada Ari Paulo Hatzenberger, a rua sem saída, localizada no Bairro Palmitalzinho, Município de Quatro Barras, iniciando na Avenida Nossa Senhora da Luz, com as coordenadas geográficas aproximadas de início: Latitude: 25º19’60.0’’S Longitude: 49º00’17.7”W e final Latitude: 25º20’07.8’’S Longitude: 48º59’58.4”W.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/492/projeto_de_lei_33_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/492/projeto_de_lei_33_2023.pdf</t>
   </si>
   <si>
     <t>“Institui o Banco de ideias Legislativas no município de Quatro Barras” e dá outras providências.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_34_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_34_2023.pdf</t>
   </si>
   <si>
     <t>Veda o assédio moral no âmbito da Administração Pública Municipal Direta e Indireta, nas Autarquias e Fundações Públicas no município de Quatro Barras, e dá outras providências.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/534/projeto_de_lei_33_2023_-_institui_a_campanha_de_orientacao_a_idosos_contra_fraudes_e_golpes_na_internet.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/534/projeto_de_lei_33_2023_-_institui_a_campanha_de_orientacao_a_idosos_contra_fraudes_e_golpes_na_internet.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE QUATRO BARRAS A CAMPANHA DE ORIENTAÇÃO A IDOSOS CONTRA FRAUDES E GOLPES NA INTERNET E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/536/projeto_de_lei_36_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/536/projeto_de_lei_36_2023.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao item II da Emenda Impositiva nº 01/2023, que integra a Lei Municipal nº 1.549/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/538/projeto_de_lei_37_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/538/projeto_de_lei_37_2023.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA A IMPLANTAÇÃO DA “REDE DE PROTEÇÃO DA MULHER  NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/552/projeto_de_lei_38_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/552/projeto_de_lei_38_2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DIVULGAÇÃO DOS DADOS, DOS CONSELHOS MUNICIPAIS, NO SITE OFICIAL DA PREFEITURA DE QUATRO BARRAS” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/554/projeto_de_lei_39_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/554/projeto_de_lei_39_2023.pdf</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/565/projeto_de_lei_40_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/565/projeto_de_lei_40_2023.pdf</t>
   </si>
   <si>
     <t>RECONHECE A DATA DE 20 DE JULHO COMO O DIA DA ESTRADA DA GRACIOSA, QUE PASSARÁ A CONSTAR NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE QUATRO BARRAS.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/594/projeto_de_lei_41_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/594/projeto_de_lei_41_2023.pdf</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/606/projeto_de_lei_42_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/606/projeto_de_lei_42_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal 580/2010.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/632/projeto_de_lei_43_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/632/projeto_de_lei_43_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a disponibilizar aulas de Atividades áquaticas para crianças e adolescentes com Transtorno  do  Espectro Autista – TEA, no municipio de Quatro Barras.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/270/mocao_de_aplausos_caio_tolardo.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/270/mocao_de_aplausos_caio_tolardo.pdf</t>
   </si>
   <si>
     <t>moção de aplausos Caio Luiz Sbrissia Tolardo</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/292/mocao_de_aplausos_sd_machado.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/292/mocao_de_aplausos_sd_machado.pdf</t>
   </si>
   <si>
     <t>moção de aplausos  SD  RODRIGO DE SOUZA MACHADO</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/294/mocao_de_aplausos_sd_castro.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/294/mocao_de_aplausos_sd_castro.pdf</t>
   </si>
   <si>
     <t>moção de aplausos  SD. Castro</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/300/mocao_de_aplausos_-_vanderleia_canha.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/300/mocao_de_aplausos_-_vanderleia_canha.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 	O Vereador que o presente subscreve, no uso de suas atribuições regimentais concede MOÇÃO DE APLAUSOS a: _x000D_
 _x000D_
 Vanderleia Canha_x000D_
 _x000D_
 Pela apresentação do Projeto Educação Patrimonial e História Local: Problematizando histórias na Estrada da Graciosa na Província do Paraná (1853-1889). _x000D_
 _x000D_
 	_x000D_
 Quatro Barras, 06 de março de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -3300,1901 +3300,1901 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vanderleia Canha, Professora no Município de Quatro Barras desde 1990, atuando no ensino fundamental I e II, médio e Eja. _x000D_
 O interesse em pesquisar a História do Município de Quatro Barras, se fez presente em alguns projetos que foram desenvolvidos nas escolas da região. Em 2009, desenvolvi em conjunto com o professor Roberto Pompeu,  o projeto: Quatro Barras, seus lugares e seu povo, conhecendo e preservando sua memória,  destinado a estudantes do Ensino Fundamental II, em contraturno. Neste projeto, foram realizadas pesquisas, entrevistas e ao final, jogos de tabuleiros temáticos que foram produzidos pelos estudantes, sendo que a Estrada da Graciosa foi escolhida por eles como o objeto de pesquisa. _x000D_
 Outro tema da história de Quatro Barras foi pesquisado em 2013, quando participou do Programa de Desenvolvimento Educacional do Paraná (PDE), um programa de formação continuada, que tinha como objetivo promover um diálogo entre os professores da rede estadual e os professores do ensino superior e por meio de orientação, propiciar a produção de materiais pedagógicos. O título do material produzido ao final foi o trabalho na cantaria: as relações de trabalho na extração de granito na comunidade da Borda do Campo (1980-2013)._x000D_
 Agora com a oportunidadade de participar do Mestrado Profissional em Ensino de História, optou mais uma vez  em estudar a História de Quatro Barras, buscando produzir um material didático para auxiliar os professores a trabalhar com a história do município em suas aulas. _x000D_
 Mestrado Profissional em Ensino de História_x000D_
 Título do Projeto: EDUCAÇÃO PATRIMONIAL E HISTÓRIA LOCAL: PROBLEMATIZANDO HISTÓRIAS NA ESTRADA DA GRACIOSA NA PROVÍNCIA DO PARANÁ (1853-1889) _x000D_
 Material didático produzido a partir da pesquisa realizada: CONHECENDO QUATRO BARRAS PELA ESTRADA DA GRACIOSA._x000D_
 Orientação: Prof.ª Dr.ª Nadia Gaiofatto Gonçalves.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/304/mocao_de_aplausos_aos_servidores_da_camara.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/304/mocao_de_aplausos_aos_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 A Vereadora signatária, no uso de suas atribuições regimentais, concede Moção de Aplausos aos servidores:_x000D_
 _x000D_
 ATHAÍDE DOS SANTOS KERN JUNIOR_x000D_
 CAMILA OLIVEIRA COSTA_x000D_
 CARLOS ALBERTO CONDE DOS SANTOS _x000D_
 GRACIELE AFONSO DOS SANTOS_x000D_
 JESSICA CAROLINA DA SILVA_x000D_
 MAYLON KNAPIK DE ALVARENGA_x000D_
 MERELISA DE LARA_x000D_
 OLINDA SANTOS DA SILVA_x000D_
 PAOLLA SILVA_x000D_
 ROGER DIONATAN HARDER_x000D_
 SUZAN LAINE LOPES DE ARRUDA_x000D_
 TALITA CORDEIRO DE LIMA RODRIGUES</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/308/mocao_de_aplausos_grupo_copo_brasil_-_filial_de_quatro_barras.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/308/mocao_de_aplausos_grupo_copo_brasil_-_filial_de_quatro_barras.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO GRUPO COPO DO BRASIL</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/315/mocao_-_jacomo_julio_andreatta_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/315/mocao_-_jacomo_julio_andreatta_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos servidores Jácomo Curupanã e Claudia Barbosa de Campos, ambos lotados na Secretaria Municipal de Saúde da Prefeitura Municipal de Quatro Barras, pela excelência nos serviços prestados em um atendimento ao senhor Júlio Manuel Andreatta Rodrigues no dia 13/06/2021 relativo a COVID - 19.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/408/mocao_de_aplausos_juliana_heindyk.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/408/mocao_de_aplausos_juliana_heindyk.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições regimentais, concede Moção de Aplausos à servidora pública estadual JULIANA HEINDYK DUARTE.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/425/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/425/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Ermínio Santos da Silva pela excelência nos serviços prestados em Prol do município de Quatro Barras, através da importantíssima profissão de canteiro que por muito tempo foi determinante para o desenvolvimento do município,</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/426/mocao_de_aplausos_clube_uniao_borda_do_campo.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/426/mocao_de_aplausos_clube_uniao_borda_do_campo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA O CLUBE UNIÃO BORDA DO CAMPO PELOS SEUS 75ANOS</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/427/mocao_de_aplausos_edson.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/427/mocao_de_aplausos_edson.pdf</t>
   </si>
   <si>
     <t>Ao senhor Argemiro Pereira de Freitas, pela excelência nos serviços prestados em prol do município de Quatro Barras, através da importantíssima profissão de canteiro que por muito tempo foi determinante para o desenvolvimento do nosso município</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/434/mocao_de_aplausos_bordinha.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/434/mocao_de_aplausos_bordinha.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLUSOS PARA O Sr. MARCOS FARIAS</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/442/mocao_pesar_sra_antonina.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/442/mocao_pesar_sra_antonina.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 A Vereadora que o presente subscreve, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, ser solidários e encaminhar Moção de Pesar, pelo falecimento da senhora:_x000D_
 ANTONINA VICHICOSKI DE LARA</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/468/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/468/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS POR ATO DE BRAVURA AO GM FABIO DOS SANTOS</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/479/mocao_de_aplausos_previbarras.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/479/mocao_de_aplausos_previbarras.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR_x000D_
 _x000D_
 O Vereador signatário, no uso de suas atribuições regimentais, concede Moção de Aplausos à PREVIBARRAS, em nome de sua Presidente, Excelentíssima Senhora _x000D_
 _x000D_
 ELLEN CORREA WANDEMBRUCK LAGO_x000D_
 _x000D_
 O Vereador que subscreve, vem respeitosamente requerer que, após ouvido o plenário, seja encaminhado congratulações nos termos desta Moção de Aplausos como reconhecimento e gratidão.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/491/mocao_aplausos_sophia_madeira.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/491/mocao_aplausos_sophia_madeira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos_x000D_
 A Vereadora que o presente subscreve, no uso de suas atribuições regimentais concede Moção de Aplausos jovem Sophia Madeira pelo seu destaque em Concursos de Beleza, onde vêm também destacando o nome da nossa querida Quatro Barras.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/507/mocao_de_pesar_rita_goncalves_fernandes.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/507/mocao_de_pesar_rita_goncalves_fernandes.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À SENHORA RITA GONÇALVES FERNANDES.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/508/mocao_-agencia_do_trabalhador.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/508/mocao_-agencia_do_trabalhador.docx</t>
   </si>
   <si>
     <t>Moção de aplausos a todos os funcionários da Agência do trabalhador de Quatro Barras.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/514/mocao_-escola_joanna_valache_1.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/514/mocao_-escola_joanna_valache_1.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições regimentais, concede Moção de Aplausos a: _x000D_
  _x000D_
  A TODOS OS ALUNOS E EQUIPE PEDAGOGICA DA ESCOLA ESPECIAL JOANNA VALACHE</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/518/mocao_de_aplausos_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/518/mocao_de_aplausos_.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Pedro Geib._x000D_
  Por representar o Colégio Estadual Elias Abrahão e o Município de Quatro Barras, na fase final do 69° Jogos Escolares do Paraná, em Apucarana entre os dias 4 e 12 de agosto, que contou com 6.413 participantes, representando 718 escolas de 194 municípios do Estado do Paraná. _x000D_
 _x000D_
         O atleta conquistou medalha de ouro no Judô.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/520/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/520/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições regimentais concede Moção de Aplausos, à Angel Gustavo Zurita Lara._x000D_
  Por representar o Colégio André Andreatta e o Município de Quatro Barras, na fase final do 69° Jogos Escolares do Paraná, em Apucarana entre os dias 4 e 12 de agosto, que contou com 6.413 participantes, representando 718 escolas de 194 municípios do Estado do Paraná. _x000D_
 _x000D_
 _x000D_
 _x000D_
         O atleta conquistou 4º lugar nos 100 metros com barreiras.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/521/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/521/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições regimentais concede Moção de Aplausos, à Valéria Estefânia Gonzales Herrera._x000D_
  Por representar o Colégio André Andreatta e o Município de Quatro Barras, na fase final do 69° Jogos Escolares do Paraná, em Apucarana entre os dias 4 e 12 de agosto, que contou com 6.413 participantes, representando 718 escolas de 194 municípios do Estado do Paraná. _x000D_
 _x000D_
 _x000D_
         A atleta conquistou 5º lugar nos 2.000 metros.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/522/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/522/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Fernando Mariano de Lima._x000D_
  Por representar o Colégio Dom Orione e o Município de Quatro Barras, na fase final do 69° Jogos Escolares do Paraná, em Apucarana entre os dias 4 e 12 de agosto, que contou com 6.413 participantes, representando 718 escolas de 194 municípios do Estado do Paraná. _x000D_
 _x000D_
         O atleta foi campeão na modalidade lançamento do disco.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/526/mocao_de_pesar_-_eliane_esperidiao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/526/mocao_de_pesar_-_eliane_esperidiao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, ser solidários e encaminhar Moção de Pesar, pelo falecimento da senhora:_x000D_
 _x000D_
 Eliane de Fátima Esperidião</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/527/mocao_de_aplausos_maria_vitoria.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/527/mocao_de_aplausos_maria_vitoria.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Maria Vitoria Silva Santos._x000D_
  Por representar o Colégio André Andreatta e o Município de Quatro Barras, na fase final do 69° Jogos Escolares do Paraná, em Apucarana entre os dias 4 e 12 de agosto, que contou com 6.413 participantes, representando 718 escolas de 194 municípios do Estado do Paraná. _x000D_
 _x000D_
         A atleta foi campeã na modalidade Pentatlo - Feminino.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/528/mocao_de_aplausos_gabriel_benicio.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/528/mocao_de_aplausos_gabriel_benicio.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições regimentais concede Moção de Aplausos, ao Gabriel Benício Tenório Leite._x000D_
  Por representar o Colégio João Maria de Barros município de Campina Grande do Sul, na fase final do 69° Jogos Escolares do Paraná, em Apucarana entre os dias 4 e 12 de agosto, que contou com 6.413 participantes, representando 718 escolas de 194 municípios do Estado do Paraná. _x000D_
 _x000D_
 O atleta foi Campeão nas modalidades lançamento de disco e arremesso de peso._x000D_
 _x000D_
 Participou do Campeonato mundial Escolar no Rio de Janeiro, conquistando medalha de bronze na modalidade lançamento de disco e prata no arremesso de peso.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/529/mocao_de_aplausos_gerson_goncalves.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/529/mocao_de_aplausos_gerson_goncalves.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 _x000D_
   O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Gerson Gonçalves da Silva._x000D_
  Por sua dedicação e emprenho ao projeto de Atletismo no município de Quatro Barras, preparando os atletas para disputar os jogos escolares, o que foi essencial para obter excelentes resultados. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Quatro Barras, 29 de agosto de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA (LENO)_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/532/mocao_de_aplausos_erika_prestes.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/532/mocao_de_aplausos_erika_prestes.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 _x000D_
   O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Erika Prestes Andreatta._x000D_
  Por sua dedicação e emprenho, preparando as atletas para disputar o 69º Jogos Escolares do Paraná, Bom de Bola, fase regional, o que foi essencial para obter excelentes resultados.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/533/mocao_de_aplausos_colegio_estadual_andre_andratta.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/533/mocao_de_aplausos_colegio_estadual_andre_andratta.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 _x000D_
 	O Vereador que o presente subscreve, no uso de suas atribuições regimentais concede MOÇÃO DE APLAUSOS às atletas: _x000D_
 _x000D_
 Aline Silva de Oliveira_x000D_
 Beatriz de Lara Neris_x000D_
 Daniele Vitoria Andrade Volim_x000D_
 Gabriela Otilia Bueno Legnani_x000D_
 Isabela Cristina Bueno Legnani_x000D_
 Isabelly Luisa Ribeiro dos Santos_x000D_
 Isadora Oliveira Conde_x000D_
 Izabela Ribeiro Mutti_x000D_
 Juliane Cordeiro de Cristo_x000D_
 Karina da Silva Andrade_x000D_
 Kaylane Eduarda Strapasson de Oliveira_x000D_
 Larissa Leal da Silva_x000D_
 Luisa Baldon Grassmann_x000D_
 Rafaela Amaral Santiago_x000D_
 Stefany Aparecida do Prado Zambonin_x000D_
 Vitoria Karoline Silva de Oliveira_x000D_
 _x000D_
 Por representarem o Colégio Estadual André Andreatta e o Município de Quatro Barras, no 69º Jogos Escolares do Paraná – Bom de Bola – Fase Regional._x000D_
 Conquistando o Bicampeonato nesta fase.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/541/mocao_de_aplausos_jogos_da_integracao_do_idoso_do_parana_-_jiido.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/541/mocao_de_aplausos_jogos_da_integracao_do_idoso_do_parana_-_jiido.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS PARTICIPANTES DOS JOGOS DA INTEGRAÇÃO DO IDOSO DO PARANÁ - JIIDO.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/551/mocao_de_aplausos_jose_francisco_pires_da_rocha_santos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/551/mocao_de_aplausos_jose_francisco_pires_da_rocha_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor José Francisco Pires da Rocha Santos.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/566/mocao_de_aplausos_giovanna.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/566/mocao_de_aplausos_giovanna.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Giovanna Magdal de Lima._x000D_
  Por representar o Município de Quatro Barras, com ótimo desempenho na modalidade Karatê Dô._x000D_
  _x000D_
 Em março de 2023 a atleta foi 2º e 3º lugar na 1º etapa do Campeonato Paranaense Karatê Dô na cidade de São José dos Pinhais._x000D_
 Por duas vezes conquistou 1º lugar no campeonato regional também na cidade de São José dos Pinhais._x000D_
 E em agosto de 2023 conquistou 1º e duas vezes 2º lugar no Campeonato Paranaense na cidade de Guarapuava.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/567/mocao_de_aplausos_grupo_arte_e_cultura.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/567/mocao_de_aplausos_grupo_arte_e_cultura.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Câmara Municipal, na 15°Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições regimentares, vem conceder MOÇAO DE Aplausos a_x000D_
 _x000D_
 Kelle Freire;_x000D_
 Krysthian Ratier;_x000D_
 Enéas Ribeiro;_x000D_
 Hamed Almeida Braga;_x000D_
 Maria Amélia Galvão._x000D_
 representantes do grupo Arte e Movimento.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/593/mocao_de_aplausos_sociedade_biblica_do_brasil.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/593/mocao_de_aplausos_sociedade_biblica_do_brasil.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Sociedade Bíblica do Brasil.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/598/mocao_guardas_municipal_quatro_barras.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/598/mocao_guardas_municipal_quatro_barras.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 O Vereador que o presente subscreve, com assento nesta Câmara Municipal, na 15°Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições regimentares, vem conceder MOÇAO DE Aplausos a_x000D_
 _x000D_
 Marcelo DuZanoski_x000D_
 Luciano Antonio Bernardi</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/624/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/624/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Câmara Municipal, na 15°Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições regimentares, vem conceder MOÇAO DE Aplausos a_x000D_
 _x000D_
 A equipe de Futsal feminino sub 11_x000D_
 _x000D_
 Santa Mônica Futsal / Quatro Barras</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/644/mocao_de_pesar_-adilson_barbosa.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/644/mocao_de_pesar_-adilson_barbosa.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, ser solidários e encaminhar Moção de Pesar, pelo falecimento de:</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/655/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/655/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos atletas Matheus Alves Souza, Pedro Esperanceta Lopes, Luiz Francisco de Oliveira Felippi, Vitor Gabriel Talasca, Pablo Burkner Figueiredo, Rafael Rodrigues dos Santos, Arthur Farias Gonçalves dos Santos, Lorenzo Alexandre Ribeiro Assad, Arthur Machado de Araújo, João Victor Madureira Lima, Gustavo da Cruz Durand, Henrique Siqueira Borges, Vinicius da Silva Boiadeiro, João Pedro Cardoso, Mathias Machado Furquim, Maria Eduarda Gontarski Ribeiro, Luiz Henrique Ribeiro de Oliveira, Nicolas de Oliveira Cordeiro, Anthony Yago Cararo, Vitor Gabriel Costa de Lara, Alexandre Cordal Neto, Davi Lukas Nogueira Lemes, Rhayane Santiago Massony, Mateus Mendes Lima._x000D_
 Por representarem a Escola Furação Quatro Barras, na Copa Furação 2023.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/657/mocao_de_aplausos_escola_furacao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/657/mocao_de_aplausos_escola_furacao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos professores e gestores da Escola Furacão Quatro Barras.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/660/mocao_de_pesar.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/660/mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 A Vereadora que o presente subscreve, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, ser solidários e encaminhar Moção de Pesar, pelo falecimento da senhora:_x000D_
  _x000D_
 Maria Ivanóski Muchenski</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/662/mocao_de_aplausos_amanda.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/662/mocao_de_aplausos_amanda.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Amanda Strapasson._x000D_
 _x000D_
 Aluna destaque do 2º ano do Colégio Arlinda Ferreira Creplive, pela excelência de seu compromisso e responsabilidade com os estudos.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/663/mocao_de_aplausos_eloa.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/663/mocao_de_aplausos_eloa.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Eloa Batista Andreatta._x000D_
 _x000D_
 Aluna destaque do 2º ano do Colégio André Andretta, pela excelência de seu compromisso e responsabilidade com os estudos.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/664/mocao_de_aplausos_luisa.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/664/mocao_de_aplausos_luisa.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Luisa Baldon Grassmann._x000D_
 _x000D_
 Aluna destaque do 9º ano do Colégio André Andretta, pela excelência de seu compromisso e responsabilidade com os estudos.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/665/mocao_de_aplausos_rogerio.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/665/mocao_de_aplausos_rogerio.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Rogério Ruviaro Josino._x000D_
 _x000D_
 Aluno destaque do 2º ano do Colégio Elias Abrahão, pela excelência de seu compromisso e responsabilidade com os estudos.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/666/mocao_de_aplausos_joao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/666/mocao_de_aplausos_joao.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à João Augusto Gonçalves dos Santos._x000D_
 _x000D_
 Aluno destaque do 3º ano do Colégio Elias Abrahão, pela excelência de seu compromisso e responsabilidade com os estudos.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/667/mocao_de_aplausos_maria_eduarda.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/667/mocao_de_aplausos_maria_eduarda.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Maria Eduarda dos Santos Bezerra._x000D_
 _x000D_
 Aluna destaque do 3º ano do Colégio Arlinda Ferreira Creplive, pela excelência de seu compromisso e responsabilidade com os estudos.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/668/mocao_de_aplausos_vitor_natal_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/668/mocao_de_aplausos_vitor_natal_.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Vitor Natal Cordeiro._x000D_
 _x000D_
 Aluno destaque do 2º ano do Colégio Arlinda Ferreira Creplive, pela excelência de seu compromisso e responsabilidade com os estudos.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/669/mocao_de_aplausos_larissa.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/669/mocao_de_aplausos_larissa.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Larissa Yukari Suzuki de Oliveira._x000D_
 _x000D_
 Aluna destaque do 8º ano do Colégio Elias Abrahão, pela excelência de seu compromisso e responsabilidade com os estudos.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/670/mocao_de_aplausos_melissa.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/670/mocao_de_aplausos_melissa.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Melissa Andrieli Rodrigues dos Santos._x000D_
 _x000D_
 Aluna destaque do 3º ano do Colégio Elias Abrahão, pela excelência de seu compromisso e responsabilidade com os estudos.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/671/mocao_de_aplausos_wagner.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/671/mocao_de_aplausos_wagner.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Wagner Gabriel de Oliveira._x000D_
 _x000D_
 Aluno destaque do 7º ano do Colégio André Andretta, pela excelência de seu compromisso e responsabilidade com os estudos.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/672/mocao_de_aplausos_micael.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/672/mocao_de_aplausos_micael.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Micael Alexandre de Assis Oliveira._x000D_
 _x000D_
 Aluno destaque do 3º ano do Colégio André Andretta, pela excelência de seu compromisso e responsabilidade com os estudos.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/673/mocao_de_aplausos_leandro.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/673/mocao_de_aplausos_leandro.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Leandro Brisola Carneiro._x000D_
 _x000D_
 Aluno destaque do 7º ano do Colégio André Andreatta, pela excelência de seu compromisso e responsabilidade com os estudos</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/674/mocao_de_aplausos_edson_selecao_de_fetebol_de_salao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/674/mocao_de_aplausos_edson_selecao_de_fetebol_de_salao.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas atribuições regimentais, concede Moção de Aplausos a:</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/675/mocao_de_aplausos_luana.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/675/mocao_de_aplausos_luana.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Luana Marcondes._x000D_
 _x000D_
 Aluna destaque do 9º ano do Colégio Arlinda Ferreira Creplive, pela excelência de seu compromisso e responsabilidade com os estudos.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/676/mocao_de_aplausos_alanis.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/676/mocao_de_aplausos_alanis.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Alanis Brandt._x000D_
 _x000D_
   Aluna destaque do 9º ano do Colégio Arlinda Ferreira Creplive, pela excelência de seu compromisso e responsabilidade com os estudos.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/677/mocao_de_aplausos_rafaela.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/677/mocao_de_aplausos_rafaela.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições          regimentais concede Moção de Aplausos, à Rafaela Ferrarini Borges._x000D_
 _x000D_
 Aluna destaque do 2º ano do Colégio Elias Abrahão, pela excelência de seu compromisso e responsabilidade com os estudos.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/679/mocao_de_aplausos_kayo.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/679/mocao_de_aplausos_kayo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 O Vereador que o presente subscreve, com assento nesta Câmara Municipal, na 15°Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições regimentares, vem conceder MOÇAO DE Aplausos a_x000D_
 _x000D_
 _x000D_
 Carlos Henrique Camilo_x000D_
 _x000D_
 Malla</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/680/mocao_de_aplausos_ginastica_ritmica.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/680/mocao_de_aplausos_ginastica_ritmica.pdf</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/682/mocao_de_aplausos_andrea_bueno_silva.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/682/mocao_de_aplausos_andrea_bueno_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Senhora Andrea Bueno da Silva.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/683/mocao_de_aplausos_edna_aparecida_vargas_gomes_dos_reis.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/683/mocao_de_aplausos_edna_aparecida_vargas_gomes_dos_reis.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Senhora Edna Aparecida Vargas Gomes dos Reis.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Suplementação</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_decreto_servidor_publico_padrao_01.2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_decreto_servidor_publico_padrao_01.2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO AO SENHOR GILSON SYDOR, SERVIDOROR PÚBLICO MUNICIPAL NA ATIVA, COM O CARGO DE AUXILIAR ADMINISTRATIVO, LOTADO NA SECRETARIA MUNICIPAL DE PLANEJAMENTO URBANO E OBRAS, NA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE ORÇAMENTOS E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/359/decreto_03_2023_aprovacao_de_contas_do_executivo_2021.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/359/decreto_03_2023_aprovacao_de_contas_do_executivo_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE QUATRO BARRAS, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_decreto_-_servidora_publica_padrao_cida.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_decreto_-_servidora_publica_padrao_cida.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A SENHORA APARECIDA ALVES DE PAULA SBRISSIA, SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE PREGOEIRA E PRESIDENTE DA COMISSÃO DE LICITAÇÕES DA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/420/projeto_de_decreto_05_2023_aprovacao_de_contas_do_executivo_2020.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/420/projeto_de_decreto_05_2023_aprovacao_de_contas_do_executivo_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE QUATRO BARRAS, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/481/projeto_de_decreto_06_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/481/projeto_de_decreto_06_2023.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário do município de Quatro Barras, Estado do Paraná, ao Senhor José Laurindo.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>ANTONIO CEZAR CREPLIVE (TOTÓ), ANDERSON MENDONÇA (RATO), LUCINÉIA ALVES DA SILVA (LÚ)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/482/projeto_de_decreto_legislativo_07_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/482/projeto_de_decreto_legislativo_07_2023.pdf</t>
   </si>
   <si>
     <t>Declara perda de mandato do Corregedor da Guarda Municipal.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/546/decreto_legislativo_08_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/546/decreto_legislativo_08_2023.pdf</t>
   </si>
   <si>
     <t>Decreta Ponto Facultativo no período da manhã, nos dia 24 de julho e 02 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/547/decreto_legislativo_09_2023_servidora_claudete.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/547/decreto_legislativo_09_2023_servidora_claudete.pdf</t>
   </si>
   <si>
     <t>Concede o título de servidor público padrão a senhora Claudete Lourenço Harder, servidora pública municipal na ativa, com o cargo de merendeira, lotada na Secretaria Municipal de Educação, Esporte, Lazer e Juventude, na prefeitura municipal de Quatro Barras, estado do Paraná.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/553/projeto_de_decreto_legislativo_10_2023_servidora_eliete.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/553/projeto_de_decreto_legislativo_10_2023_servidora_eliete.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A SENHORA ELIETE CALIXTO PIRES CAVALLI, SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE AGENTE COMUNITÁRIO DE SAÚDE, LOTADA NA SECRETARIA MUNICIPAL DE SAÚDE, NA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/556/projeto_de_decreto_legislativo_11_2023_tamiris.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/556/projeto_de_decreto_legislativo_11_2023_tamiris.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A SENHORA TAMIRIS OLIVEIRA CORDEIRO, SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE ASSISTENTE ADMINISTRATIVO, LOTADA NA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, ESPORTE, LAZER E JUVENTUDE NA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/558/projeto_de_decreto_legislativo_12_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/558/projeto_de_decreto_legislativo_12_2023.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Concede o TÍTULO DE SERVIDOR PÚBLICO PADRÃO a Senhora ANA MARIA DE SOUZA Servidora Pública Municipal na Ativa, com o cargo de PROFESSORA, lotada na Secretaria Municipal de Educação na Prefeitura Municipal de Quatro Barras, Estado do Paraná._x000D_
 _x000D_
 Faço saber que a Câmara Municipal de Quatro Barras, Estado do Paraná, aprovou de autoria do Vereador André Luiz Barcia da Silva e eu, Presidente da Câmara Municipal, nos termos da Lei nº. 034 de 17 de Outubro de 2.005 promulgo o seguinte:_x000D_
 _x000D_
 Art. 1º - Fica concedido o Título de Servidor Público Padrão, conforme a Lei nº. 034 de 17 de Outubro de 2005, a Senhora ANA MARIA DE SOUZA, Servidora Pública Municipal na Ativa, com o cargo de Professora, lotada na Secretaria Municipal de Educação da Prefeitura Municipal de Quatro Barras, Estado do Paraná._x000D_
 _x000D_
 Art. 2º - Este decreto Legislativo entra em vigor na data de sua publicação._x000D_
 _x000D_
 Sala das Sessões, 13 de setembro de 2023.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/559/projeto_de_decreto_legislativo_13_2023_iracema.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/559/projeto_de_decreto_legislativo_13_2023_iracema.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A SENHORA IRECEMA DA SILVA ANDREATTA, SERVIDORA PÚBLICA MUNICIPAL APOSENTADA, ONDE SERVIU NA SECRETARIA MUNICIPAL DE EDUCAÇÃO NA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/575/projeto_de_decreto_legislativo_14_2023_cidadao_honorario.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/575/projeto_de_decreto_legislativo_14_2023_cidadao_honorario.pdf</t>
   </si>
   <si>
     <t>SÚMULA: CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ, À SENHORA ZENAIDE DELGADO GUSSÃO._x000D_
 _x000D_
 Faço saber que a Câmara Municipal de Quatro Barras, Estado do Paraná, aprovou de autoria do Vereador Sandro Eleno Andreatta e eu, Presidente da Câmara Municipal, promulgo o seguinte:_x000D_
 Art. 1º - Concede TÍTULO DE CIDADÃO HONORÁRIO do Município de Quatro Barras, Estado do Paraná, à Professora Zenaide Delgado Gussão._x000D_
 Art. 2º - Ficam reconhecidos os relevantes serviços públicos prestados ao Município e a comunidade, pela homenageada._x000D_
 Art. 3º - Este decreto Legislativo entra em vigor na data de sua publicação._x000D_
 _x000D_
 _x000D_
 Sala das Sessões, 27 setembro de 2023._x000D_
 _x000D_
 SANDRO ELENO ANDREATTA_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/576/projeto_de_decreto_legislativo_15_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/576/projeto_de_decreto_legislativo_15_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A MIRIAN APARECIDA MERUZ MOTA, SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE AGENTE COMUNITÁRIA DE SAÚDE (ACS) DA PREFEITURA MUNICIPAL DE QUATRO 	BARRAS, 	ESTADO 	DO PARANÁ.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/577/projeto_de_decreto_legislativo_16_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/577/projeto_de_decreto_legislativo_16_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A SENHORA CRISTIANE RIBEIRO DA SILVA, SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE ZELADORA, LOTADA NA SECRETARIA MUNICIPAL DE SAÚDE, NA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/578/projeto_de_decreto_legislativo_17_2023_cidadao_honorario.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/578/projeto_de_decreto_legislativo_17_2023_cidadao_honorario.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ, AO SENHOR JOSÉ CARLOS REZENDE DE SEABRA SANTOS.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/620/projeto_de_decreto_legislativo_18_2023_cidadao_honorario.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/620/projeto_de_decreto_legislativo_18_2023_cidadao_honorario.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário do município de Quatro Barras, estado do Paraná, ao senhor Felipe Augusto Corbellini de Souza.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/652/decreto_legislativo_19_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/652/decreto_legislativo_19_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retenção do imposto Sobre a Renda na Fonte nos Pagamentos efetuados pela Câmara de Quatro Barras - PR. e dá outras providências.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_resolucao_01_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_resolucao_01_2023.pdf</t>
   </si>
   <si>
     <t>Modifica o valor constante no Artigo 3º da Resolução 01/2016, que “Institui o Auxílio Alimentação aos Servidores Públicos Municipais do Quadro de Provimento Efetivo e do Quadro de Provimento em Comissão do Poder Legislativo do Município de Quatro Barras, Estado do Paraná, nas condições que específica, e dá outras providências”, e dá outras providências.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_resolucao_02_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_resolucao_02_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei nº 14.133, de 1º de abril de 2021, que dispõe sobre licitações e contratos administrativos, no âmbito do Poder Legislativo de Quatro Barras, Estado do Paraná.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/320/em_2_-_final.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/320/em_2_-_final.pdf</t>
   </si>
   <si>
     <t>Emenda 1</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/321/em_1_e_3_final.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/321/em_1_e_3_final.pdf</t>
   </si>
   <si>
     <t>Emenda 2</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/322/emenda_03_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/322/emenda_03_2023.pdf</t>
   </si>
   <si>
     <t>Acresce ao Anexo - PARÂMETROS DE OCUPAÇÃO - Área de Proteção Ambiental (APA) do Iraí, ZUC I, do Projeto de Lei Ordinária, de iniciativa do Prefeito, que "Dispõe sobre o Zoneamento de Uso e Ocupação do Solo do Perímetro Urbano da Sede Municipal de Quatro Barras”, no campo  observação:</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/327/ead_eixos_estruturantes_1.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/327/ead_eixos_estruturantes_1.pdf</t>
   </si>
   <si>
     <t>Emenda Plano Diretor</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/328/ead_4_final.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/328/ead_4_final.pdf</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/329/em_-_vacancia_das_leis.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/329/em_-_vacancia_das_leis.pdf</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/330/emenda_rato.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/330/emenda_rato.pdf</t>
   </si>
   <si>
     <t>Emenda ao Plano Diretor</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/465/emenda_mensagem_20_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/465/emenda_mensagem_20_2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei 20/2023</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/617/emenda_modificativa_01_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/617/emenda_modificativa_01_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº: 001/2023_x000D_
 _x000D_
 _x000D_
 _x000D_
 Altera O Artigo 7º do Projeto de Lei Nº 36/2023 que, “Estima a Receita e Fixa a Despesa do Município de Quatro Barras para o exercício financeiro de 2024 e da outras providências.”_x000D_
 _x000D_
 _x000D_
 O vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente à presença de Vossa Excelência, com fulcro no art.110 da Lei Orgânica Municipal, propor modificar o Artigo 7º do Projeto de Lei Nº 36/2023 que “Estima a Receita e Fixa a Despesa do Município de Quatro Barras para o exercício financeiro de 2024, que passará a vigorar com a seguinte redação:_x000D_
 _x000D_
 _x000D_
 “Art. 7º - Fica o Poder Executivo Municipal autorizado a abrir Créditos Adicionais Suplementares até o limite de 5% (cinco por cento) do total da despesa autorizada, para os Orçamentos Fiscais e da Seguridade Social, nos termos previstos no §1º, do art. 43, da Lei Federal 4,320, de 1964, excluídas as autorizações contidas no art. 6º, desta Lei.”_x000D_
 _x000D_
 _x000D_
 Art. 1º – Fica autorizado o executivo municipal a alterar o PPA a LDO e seus anexos, para fins de compatibilização da referida emenda._x000D_
 _x000D_
 _x000D_
 _x000D_
 Quatro Barras, 01 de novembro de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/618/emenda_modificativa_02_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/618/emenda_modificativa_02_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº: 002/2023_x000D_
 _x000D_
 _x000D_
 _x000D_
 Altera O Artigo 8º do Projeto de Lei Nº 36/2023 que, “Estima a Receita e Fixa a Despesa do Município de Quatro Barras para o exercício financeiro de 2024 e da outras providências.”_x000D_
 _x000D_
 _x000D_
 O vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente à presença de Vossa Excelência, com fulcro no art.110 da Lei Orgânica Municipal, propor modificar o Artigo 8º do Projeto de Lei Nº 36/2023 que “Estima a Receita e Fixa a Despesa do Município de Quatro Barras para o exercício financeiro de 2024, que passará a vigorar com a seguinte redação:_x000D_
 _x000D_
 _x000D_
 “Art. 8º - Os Créditos Adicionais Suplementares com indicação de recurso do Poder Legislativo de Quatro Barras, nos termos do inciso III, §1º, do art. 43, da Lei Federal 4,320, de 1964, poderão ser abertos até o limite de 5% (cinco por cento) da despesa autorizada no âmbito do Poder Legislativo por Ato do Presidente da Câmara Municipal de Quatro Barras”_x000D_
 _x000D_
 _x000D_
 _x000D_
 Art. 1º – Fica autorizado o executivo municipal a alterar o PPA a LDO e seus anexos, para fins de compatibilização da referida emenda._x000D_
 _x000D_
 _x000D_
 _x000D_
 Quatro Barras, 01 de novembro de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/619/emenda_impositiva_03.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/619/emenda_impositiva_03.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N.º 01/2023_x000D_
 _x000D_
 Projeto de Lei n. Lei n.º 36/2023_x000D_
 _x000D_
 Autoria: Vereador Sandro Eleno Andreatta_x000D_
 _x000D_
 Emenda Impositiva ao Projeto de Lei n.º 36/2023, que estima a receita e fixa a despesa para o exercício financeiro de 2024._x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE QUATRO BARRAS nos termos do artigo 110-A da Lei Orgânica do Município de QUATRO BARRAS, a Emenda n.º 02, ao Projeto de Lei n.º 36/2023, que estima a receita e fixa a despesa para o exercício financeiro de 2024, de autoria do Vereador Sandro Eleno Andreatta:_x000D_
 _x000D_
 Art. 1.º Fica incluída na execução financeira disposta no Projeto de Lei n.º 36/2023, que estima a receita e fixa a despesa para o exercício financeiro de 2024, a seguinte programação para ações na área de Planejamento Urbano e Obras:_x000D_
 _x000D_
 _x000D_
 Item	Local	Aquisição/Serviço	Valor_x000D_
 I	Secretaria Municipal de Planejamento Urbano e Obras	Contrução de ciclovia na Av Prefeito Domingos Mocelin.	188.999,88_x000D_
 TOTAL DA EMENDA	_x000D_
 Cento e oitenta e oito mil oitocentos e oitenta e oito reais e oitenta e oito centavos._x000D_
 _x000D_
 _x000D_
 Art. 2.º A despesa programada no artigo anterior será custeada com crédito do orçamento, consignado as Emenda Impositiva conforme o art. 110-A da Lei Orgânica. _x000D_
 Art. 3.º Fica o Poder Executivo Municipal, autorizado a consolidar essa Emenda junto à Lei Orçamentária Anual, abrindo os créditos que se fizerem necessários para a sua execução._x000D_
 _x000D_
 Art. 4.º Essa Emenda entra em vigor na data de sua publicação._x000D_
 _x000D_
 _x000D_
 Câmara Municipal de Quatro Barras, 06 de novembro de 2023_x000D_
 _x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/625/emenda_impositiva_04_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/625/emenda_impositiva_04_2023.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE QUATRO BARRAS nos termos do artigo 110-A da Lei Orgânica do Município de QUATRO BARRAS, a Emenda n.º 02, ao Projeto de Lei n.º 36/2023, que estima a receita e fixa a despesa para o exercício financeiro de 2024, de autoria do Vereador Kayo Augustus Santos:</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/627/emenda_impositiva_05_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/627/emenda_impositiva_05_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. Lei n.º 39/2022_x000D_
 _x000D_
 Autoria: Vereador André Luiz Barcia da Silva_x000D_
 _x000D_
 Emenda Individual ao Projeto de Lei n.º 39/2022, que estima a receita e fixa a despesa para o exercício financeiro de 2023._x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE QUATRO BARRAS nos termos do artigo 110-A da Lei Orgânica do Município de QUATRO BARRAS, a Emenda n.º 00, ao Projeto de Lei n.º 39/2022, que estima a receita e fixa a despesa para o exercício financeiro de 2023, de autoria do Vereador André Luiz Barcia da Silva:_x000D_
 _x000D_
 Art. 1.º Fica incluída na execução financeira disposta no Projeto de Lei n.º 39/2022, que estima a receita e fixa a despesa para o exercício financeiro de 2023, a seguinte programação para ações na área de:_x000D_
 _x000D_
 _x000D_
 Item	Local	Aquisição/Serviço	Valor_x000D_
 I	Secretaria Municipal de Desenvolvimeto Social e Família	Ações da Secretaria Municipal de Desenvolvimeto Social e Família	R$ 188.888,88_x000D_
 TOTAL DA EMENDA	_x000D_
 Cento e oitenta e oito mil, oitocentos e oitenta e oito reais e oitenta e oito centavos._x000D_
 _x000D_
 _x000D_
 Art. 2.º A despesa programada no artigo anterior será custeada com crédito do orçamento, consignado as Emenda Impositiva conforme o art. 110-A da Lei Orgânica. _x000D_
 Art. 3.º Fica o Poder Executivo Municipal, autorizado a consolidar essa Emenda junto à Lei Orçamentária Anual, abrindo os créditos que se fizerem necessários para a sua execução._x000D_
 _x000D_
 Art. 4.º Essa Emenda entra em vigor na data de sua publicação._x000D_
 _x000D_
 Câmara Municipal de Quatro Barras, 08 de novembro de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ANDRÉ LUIZ BARCIA DA SILVA_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/628/emenda_impositiva_06_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/628/emenda_impositiva_06_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA DE AUTORIA DO VEREADOR EDUARDO JOSÉ LAGO AO PROJETO DE LEI 036 DE 2023</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/629/emenda_impositiva_07.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/629/emenda_impositiva_07.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva 07/2023 ao Projeto de Lei 36/2023 de autoria do Executivo.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/635/emenda_impositiva_08_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/635/emenda_impositiva_08_2023.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE QUATRO BARRAS nos termos do artigo 110-A da Lei Orgânica do Município de QUATRO BARRAS, a Emenda n.º 03, ao Projeto de Lei n.º 36/2023, que estima a receita e fixa a despesa para o exercício financeiro de 2024, de autoria do Vereador Edson dos Santos Paula:</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/638/emenda_impositiva_09_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/638/emenda_impositiva_09_2023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva 09/2023 ao Projeto de Lei 36/2023 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/639/emenda_impositiva_10_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/639/emenda_impositiva_10_2023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 10/2023 ao Projeto de Lei nº 36/2023 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/640/emenda_impositiva_11_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/640/emenda_impositiva_11_2023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 11/2023 ao Projeto de Lei 36/2023 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>LORENO BERNARDO TOLARDO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/647/emenda_ao_pl_30_2023_executivo.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/647/emenda_ao_pl_30_2023_executivo.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei 30/2023 de Autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>RAZÕES DO VETO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/369/veto_total_pl_13_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/369/veto_total_pl_13_2023.pdf</t>
   </si>
   <si>
     <t>Veto Total PL 13/2023</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/388/veto_pl_07_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/388/veto_pl_07_2023.pdf</t>
   </si>
   <si>
     <t>Veto Total PL 07/2023</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/391/veto_parcial_ao_projeto_de_lei_08_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/391/veto_parcial_ao_projeto_de_lei_08_2023.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei 08/2023.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/392/veto_pl_14_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/392/veto_pl_14_2023.pdf</t>
   </si>
   <si>
     <t>Veto Total PL 14/2023.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/393/veto_parcial_ao_projeto_de_lei_17_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/393/veto_parcial_ao_projeto_de_lei_17_2023.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei 17 2023.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/405/veto_total_pl_09_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/405/veto_total_pl_09_2023.pdf</t>
   </si>
   <si>
     <t>Veto Total PL 09/2023</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/406/veto_total_pl_12_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/406/veto_total_pl_12_2023.pdf</t>
   </si>
   <si>
     <t>Veto Total PL 12/2023</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/409/veto_parcial_pl_15_202.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/409/veto_parcial_pl_15_202.pdf</t>
   </si>
   <si>
     <t>Veto Parcial PL 15/2023</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/441/veto_total_pl_19_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/441/veto_total_pl_19_2023.pdf</t>
   </si>
   <si>
     <t>Veto Total PL 19/2023.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/634/veto_total_ao_pl_38_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/634/veto_total_ao_pl_38_2023.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 38/2023 de autoria do vereador Kayo Augustus Santos.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>MEN</t>
   </si>
   <si>
     <t>MENSAGEM</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/240/mensagem_01_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/240/mensagem_01_2023.pdf</t>
   </si>
   <si>
     <t>•	Autoriza o reajuste sobre os valores dos vencimentos dos servidores municipais ativos, inativos, pensionistas, conselheiros tutelares, agentes comunitários de saúde, agente de combate às endemias e médicos do programa da saúde da família, e da remuneração dos cargos em comissão, e dá outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/241/mensagem_02_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/241/mensagem_02_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1390/2021 que “Autoriza o Poder Executivo Municipal a conceder “Cartão Cesta Básica” e “Cesta Natalina” aos servidores públicos do município de Quatro Barras, e dá outras providências.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/297/mensagem_03_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/297/mensagem_03_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 907/2015 que “Dispõe sobre o sistema geral de classificação de cargos do Poder Executivo Municipal, fixa número de vagas, níveis de vencimento e dá outras providências.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/309/mensagem_04_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/309/mensagem_04_2023.pdf</t>
   </si>
   <si>
     <t>Regula a concessão de uso de imóvel público situado na Rua Cermira Cordeiro Pires de matrícula 08.235 do registro imobiliário de Campina Grande do Sul, do lote nº 27 com área de 19.829,00m², e dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/310/mensagem_05_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/310/mensagem_05_2023.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 8º da Lei 03/2003 que “Dispõe sobre a Política para o Meio Ambiente do Município de Quatro Barras, e dá outras providências.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/311/mensagem_06_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/311/mensagem_06_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 20.000,00 (vinte mil reais), ao orçamento geral do corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/356/mensagem_07_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/356/mensagem_07_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público do Município de Quatro Barras, e dá outras providências.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/364/mensagem_08_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/364/mensagem_08_2023.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Educação Mais Segura, estabelece medidas a serem adotadas, e dá outras providências.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/389/mensagem_09_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/389/mensagem_09_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I - Quadro de Agentes de Combate às Endemias, da Lei Municipal nº 982/2016, e altera o Anexo I - Quadro de Agentes Comunitários de Saúde, da Lei Municipal nº 595/2010, e dá outras providências.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/377/mensagem_10_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/377/mensagem_10_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial no valor de R$ 141.459,02 (cento e quarenta e um mil e quatrocentos e cinquenta e nove reais e dois centavos), ao orçamento geral do corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/387/mensagem_11_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/387/mensagem_11_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1046/2023, dispondo a reestruturação administrativa organizacional da Prefeitura Municipal de Quatro Barras e dá outras providências</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/390/mensagem_12_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/390/mensagem_12_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1577/2023 que "Cria o Programa Educação Mais Segura, estabelece medidas a serem adotadas, e dá outras providências.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/397/mensagem_13_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/397/mensagem_13_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal de Quatro Barras – REFIS 2023, dispõe sobre a autorização ao Poder Executivo para conceder redução de juros das multas de mora para pagar e/ou parcelar créditos tributários, e dá outras providências.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/416/pl_14_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/416/pl_14_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de amortização do déficit técnico atuarial de acordo com a Portaria nº 1467/2022, de 02 de junho de 2022, que “Disciplina os parâmetros e as diretrizes gerais para a organização e funcionamento dos regimes próprios de previdência social dos servidores públicos da União, dos Estados, do Distrito Federal e dos Municípios, em cumprimento à Lei nº 9.717, de 1998, aos arts. 1º e 2º da Lei nº 10.887, de 2004 e à Emenda Constitucional nº 103, de 2019” – custo suplementar por aportes financeiros – da Previdência Social do Município de Quatro Barras – PREVIBARRAS, mediante atualização anual, e dá outras providências</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/444/mensagem_15_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/444/mensagem_15_2023.pdf</t>
   </si>
   <si>
     <t>•	Altera a Lei nº 907/2015 que “Dispõe sobre o sistema geral de classificação de cargos do Poder Executivo municipal, fixa números de vagas, níveis de vencimento e dá outras providências</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/445/mensagem_16_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/445/mensagem_16_2023.pdf</t>
   </si>
   <si>
     <t>•	Altera a Lei nº 1367/2023 que “Institui, no âmbito do município de Quatro Barras, o programa Banco de Ração para animais, e dá outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/446/mensagem_17_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/446/mensagem_17_2023.pdf</t>
   </si>
   <si>
     <t>•	Altera o Anexo III da Lei 908/2015 que “Dispõe sobre o sistema de classificação de cargos do Quadro da Saúde do Poder Executivo Municipal, fixa número de Vagas, níveis de vencimentos e dá outras providências”.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/447/mensagem_18_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/447/mensagem_18_2023.pdf</t>
   </si>
   <si>
     <t>•	Acrescenta vagas na tabela constante no Anexo II – Fixa o número total de vagas de cada cargo para cada grupo ocupacional, da Lei Municipal nº 12/2001, e dá outras providências</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/448/mensagem_19_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/448/mensagem_19_2023.pdf</t>
   </si>
   <si>
     <t>•	Dispõe sobre autorização para abertura de crédito adicional especial no valor de R$ 163.592,28 (cento e sessenta e três mil, quinhentos e noventa e dois reais, vinte e oito centavos), ao orçamento geral do corrente exercício, e dá outras providências</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/458/mensagem_20_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/458/mensagem_20_2023.pdf</t>
   </si>
   <si>
     <t>Cria os componentes municipais do Sistema Nacional de Segurança Alimentar e Nutricional – SISAN, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/462/mensagem_21_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/462/mensagem_21_2023.pdf</t>
   </si>
   <si>
     <t>•	Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 11.800,00 (onze mil e oitocentos reais), ao orçamento geral do corrente exercício.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/463/mensagem_22_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/463/mensagem_22_2023.pdf</t>
   </si>
   <si>
     <t>•	Regulamenta o art. 209 da Lei Municipal nº 12/1999 que “Dispõe sobre o Estatuto dos Servidores Públicos do Município, das autarquias e das fundações municipais”, instituindo o programa de assistência à saúde suplementar para servidores efetivos ou comissionados do Poder Executivo Municipal de Quatro Barras, e dá outras providências.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/475/mensagem_23_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/475/mensagem_23_2023.pdf</t>
   </si>
   <si>
     <t>•	Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 49.750,00 (quarenta e nove mil, setecentos e cinquenta reais)</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/480/mensagem_24_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/480/mensagem_24_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1046/2017, dispondo a reestruturação administrativa organizacional do Conselho Municipal dos Direitos da Mulher prefeitura municipal de Quatro Barras e dá outras providências.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/495/mensagem_25_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/495/mensagem_25_2023.pdf</t>
   </si>
   <si>
     <t>Cria o centro de referência de atendimento à mulher em situação de violência - CRAM no Município de Quatro Barras e dá outras providências.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/517/mensagem_26_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/517/mensagem_26_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe autorização para a criação do Conselho Municipal de Promoção de Igualdade Racial no município de Quatro Barras e dá outras providências.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/516/mensagem_27_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/516/mensagem_27_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar ao orçamento geral da Câmara Municipal de Quatro Barras, para o corrente exercício, no valor de R$ 432.129,07 (quatrocentos e trinta e dois mil, cento e vinte e nove reais e sete centavos).</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/544/mensagem_28_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/544/mensagem_28_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Tabela 6 (seis) - Identifica o vencimento mensal dos cargos e classes do grupo ocupacional magistério, segundo os níveis e classes - do Anexo III - Tabela de vencimentos e salários, da Lei nº 12/2001, dá outras providências.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/545/mensagem_29_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/545/mensagem_29_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Lei nº 908/2015 que "Dispõe sobre o Sistema de Classificação de Cargos do Quadro da Saúde do Poder Executivo Municipal, fixa número de Vagas, níveis de vencimentos e dá outras providências".</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/560/mensagem_30_2023_substitutivo_geral.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/560/mensagem_30_2023_substitutivo_geral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/570/mensagem_31_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/570/mensagem_31_2023.pdf</t>
   </si>
   <si>
     <t>Altera as tabelas anexas a Lei nº 48/2002 que "Institui no Município de Quatro Barras a Contribuição para custeio do Serviço de Iluminação Pública Prevista no Art. 149-A da Constituição Federal".</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/586/mensagem_32_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/586/mensagem_32_2023.pdf</t>
   </si>
   <si>
     <t>Altera os anexos I, II e III da Lei 908/2015 que "Dispõe sobre o Sistema de Classificação de Cargos do Quadro da Saúde do Poder Executivo Municipal, fixa  número de Vagas, níveis de vencimentos e dá outras providências", criando cargo.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/587/mensagem_33_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/587/mensagem_33_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1082/2017 que "Regulamenta no âmbito do Município de Quatro Barras as Requisições de Pequeno Valor - RPV, a que alude o § 3º do artigo 100, da Constituição Federal, com Emenda Constitucional nº 62, de 9 de dezembro de 2009, e dá outras providências".</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/588/mensagem_34_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/588/mensagem_34_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 12.000,00 (doze mil reais), ao orçamento geral do corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/589/mensagem_35_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/589/mensagem_35_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 174.806,15 (cento e setenta e quatro mil, oitocentos e seis reais e quinze centavos), ao orçamento geral do corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/599/mensagem_36_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/599/mensagem_36_2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Quatro Barras para o Exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/601/mensagem_37_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/601/mensagem_37_2023.pdf</t>
   </si>
   <si>
     <t>Altera e atualiza o Plano Plurianual, constante da Lei nº 1445/2021 que "Dispõe sobre o plano Plurianual - PPA 2022-2025 para o município de Quatro Barras, Estado do Paraná, e estabelece outras providências".</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/602/mensagem_38_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/602/mensagem_38_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n º 1380/2021 que "Dispõe sobre a reestruturação administrativa da Prefeitura Municipal de Quatro Barras e dá outras providências".</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/603/mensagem_39_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/603/mensagem_39_2023.pdf</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/607/mensagem_40_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/607/mensagem_40_2023.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 3º e 4º da Lei nº 1.520/2022 que "Regulamenta, nos termos do art. 14 § 1º, inciso I, da Lei nº 14.113, de 25 de dezembro de 2020, a necessidade de avaliação de critérios técnicos de mérito e desempenho aos profissionais do magistério interessados na nomeação à direção de instituição da rede municipal de ensino, e dá outras providências".</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/622/mensagem_41_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/622/mensagem_41_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 13/99 que "Dispõe sobre a organização do Sistema de Previdência Social dos Servidores Públicos Civis do Município de Quatro Barras, institui o plano de benefícios e custeio, e dá outras providências" e a Lei 1579/23 que "Dispõe sobre a forma de amortização do déficit técnico atuarial - custo suplementar por aportes financeiros - da Previdência Social do Município de Quatro Barras - PREVIBARRAS, mediante atualização anual, e dá outras providências".</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/612/mensagem_42_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/612/mensagem_42_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 927/2015 que “Autoriza o Município de Quatro Barras a aprovar projetos de condomínio horizontal de lotes no perímetro urbano do Município de Quatro Barras”.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/621/mensagem_43_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/621/mensagem_43_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder, nos termos da Lei Complementar nº 14/2015, à Plásticos Novel São Paulo Ltda, incentivos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/649/mensagem_44_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/649/mensagem_44_2023.pdf</t>
   </si>
   <si>
     <t>Regula a concessão de uso de imóvel público situado na Rua Lydio Andreata, lote 522 de matrícula nº 7.519 do registro imobiliário de Campina Grande do Sul, com área de 407 m².</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/637/mensagem_45_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/637/mensagem_45_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Quatro Barras a firmar acordo judicial nos autos de nº 0006598-76.2016.8.16.0037, e dá outras providências.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/650/mensagem_46_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/650/mensagem_46_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.380/21 que “Dispõe sobre a reestruturação administrativa da Prefeitura Municipal de Quatro Barras, e dá outras providências”.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/658/mensagem_47_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/658/mensagem_47_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 3.540,58 (três mil, quinhentos e quarenta reais e cinquenta e oito centavos), ao orçamento geral do corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/684/mensagem_48_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/684/mensagem_48_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza e dispõe sobre o parcelamento de débitos oriundos de contribuições previdenciárias devidas e não repassadas para a Previdência Social do Município de Quatro Barras/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/693/mensagem_49_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/693/mensagem_49_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 39/2023, Lei Complementar nº 40/2023, Lei Complementar nº 41/2023,  Lei Complementar nº 42/2023 e Lei Complementar nº 44/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/694/mensagem_50_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/694/mensagem_50_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1567/2023, a Lei nº 1569/2023 e a Lei nº 1573/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>ATA E</t>
   </si>
   <si>
     <t>ATA EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>Ata 01ª Extraordinária - 11/01/2023</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Ata 02ª Extraordinária - 11/01/2023</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Ata 01_x000D_
 3ª Extraordinária - 13/01/2023</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Ata 04ª Extraordinária - 13/01/2023</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>RESP</t>
   </si>
   <si>
     <t>RESPOSTA REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/323/oficio_88_2023_resp_requerimento_02_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/323/oficio_88_2023_resp_requerimento_02_2023.pdf</t>
   </si>
   <si>
     <t>RESPOSTA REQUERIMENTO 02/2023</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/343/oficio_93_2023_resp_requerimento_02_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/343/oficio_93_2023_resp_requerimento_02_2023.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 02/2023.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/362/oficio_101_2023_resp_requerimento_03_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/362/oficio_101_2023_resp_requerimento_03_2023.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 03/2023</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/367/oficio_111_2023_resp_requerimento_04_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/367/oficio_111_2023_resp_requerimento_04_2023.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 04/2023</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/378/oficio_129_2023_resp_requerimento_03_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/378/oficio_129_2023_resp_requerimento_03_2023.pdf</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/443/oficio_174_2023_resp_requerimento_05_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/443/oficio_174_2023_resp_requerimento_05_2023.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 05/2023</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/542/oficio_302_2023_resp_requerimento_06_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/542/oficio_302_2023_resp_requerimento_06_2023.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 06/2023.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/697/oficio_416_2023_resp_ao_requerimento_09_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/697/oficio_416_2023_resp_ao_requerimento_09_2023.pdf</t>
   </si>
   <si>
     <t>Ofício 416/2023/GAB/SMGCR, resposta ao Requerimento 09/2023</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/698/oficio_419_2023_resp_ao_requerimento_10_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/698/oficio_419_2023_resp_ao_requerimento_10_2023.pdf</t>
   </si>
   <si>
     <t>Ofício 419/2023/GAB/SMGCR, resposta ao Requerimento 10/2023.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/753/oficio_428_2023_resp_ao_requerimento_12_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/753/oficio_428_2023_resp_ao_requerimento_12_2023.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 12/2023</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/701/oficio_438_2023_resp_ao_requerimento_13_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/701/oficio_438_2023_resp_ao_requerimento_13_2023.pdf</t>
   </si>
   <si>
     <t>Ofício 438/2023/GAB/SMGCR, resposta ao Requerimento 13/2023.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/702/oficio_439_2023_resp_ao_requerimento_14_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/702/oficio_439_2023_resp_ao_requerimento_14_2023.pdf</t>
   </si>
   <si>
     <t>Ofício 439/2023/GAB/SMGCR, resposta ao Requerimento 14/2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5501,68 +5501,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_01_2023_iluminacao__nilo_favaro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/251/indicacao_02_2023_pista_skate_itapira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_03__2023_sinalizacao_itapira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao_06_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/258/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_08_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_09_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/262/indicacao_10_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_11_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_12_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/265/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/267/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/268/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/271/indicacao_14_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/278/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/280/18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/282/19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_-_criacao_de_opcao_na_aba_cidadao_no_site_da_prefeitura_com_as_vagas_de_emprego_disponiveis.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_21_2023_rua_da_capininha.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/296/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/295/23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_24_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_25_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/301/26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_00-2023_-__revitalizacao_praca_ceu_-_jmd.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/303/28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_29_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/306/30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/307/31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_32_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_33_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/314/34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_35_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_36_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_37_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_38_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_limpeza_meu_campinho_florestal.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/326/indicacao_40_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/332/indicacao_lombada_rua_ulisses_zattoni.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/333/indicacao_sinalizacao_rua_agostinho_biss.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_43_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/337/indicacao_44_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/338/indicacao_45_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_46_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_47_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/341/lombada_tigre.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/342/gratificacao_zeladoras.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao__cardapio_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_51_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_52_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_53_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/348/ind_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/349/55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/350/56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/353/indicacao_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/354/59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_60_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/358/61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/360/62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/361/63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_64_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/365/65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_66_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_67_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_xx_-_construcao_de_travessia_elevada_na_rua_marli_lago.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_69_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_recurso_para_saude.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_xx_-_asfalto_na_rua_argemiro_fulgencia_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_72_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_xx_-_asfalto_na_rua_henrique_heindyk.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_74_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_75_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_76_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_77_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_78_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_79_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/398/80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/399/81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/400/82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_83_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/402/proibido_jogar_lixo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_85_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_86_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/410/87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_baile_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/412/89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/413/90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/414/sinalizacao_itapira.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/415/92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_93_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_94_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_95_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_96_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/428/97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/429/98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_99_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_faixa_amarela_clube_uniao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/433/101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/435/102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_103_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_104_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_105_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_106_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_107_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_108_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_109_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/460/indicacao_110_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_111_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_112_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_113_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_114_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_115_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_116_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_117_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_118_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_119_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_120_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_121_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/478/122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_123_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/484/indicacao_124_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/485/indicacao_125_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao_126_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_127_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/490/indicacao_128_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_129_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/494/indicacao_130_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_131_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao_132_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/498/indicacao_133_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_134_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_135_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/504/indicacao_136_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/505/indicacao_137_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/506/indicacao_138_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/509/indicacao_139_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/510/indicacao_140_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/511/indicacao_141_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_142_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_143_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/523/indicacao_144_2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/524/indicacao_145_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/530/indicacao_146_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_147_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_148_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/539/indicacao_149_2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/540/indicacao_150_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/543/indicacao_151_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_152_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/549/indicacao_153_2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/550/indicacao_154_2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/561/indicacao_155_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/563/indicacao_156_2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/564/indicacao_157_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/568/indicacao_158_-_indicativo_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/569/indicacao_159_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/571/indicacao_160_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/572/indicacao_161_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/573/indicacao_162_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/574/indicacao_163_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/580/indicacao_164_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/581/indicacao_165_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/582/indicacao_166_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/584/indicacao_167_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/585/indicacao_168_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/590/indicacao_169_2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/591/indicacao_170_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/592/indicacao_171_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/595/indicacao_172_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/596/indicacao_173_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/597/indicacao_174_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/600/indicacao_175_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/605/indicacao_176_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/608/indicacao_177_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/609/indicacao_178_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/610/indicacao_179_2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/611/indicacao_180_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/615/indicacao_181_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/623/indicacao_182_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/630/indicacao_183_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_184_2023_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_185_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/641/indicacao_186_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/642/indicacao_187_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/643/indicacao_188_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/645/indicacao_189_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/646/indicacao_190_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/648/indicacao_191_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/653/indicacao_192_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/654/indicacao_193_2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/656/indicacao_194_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/659/indicacao_195_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/661/indicacao_196_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/681/indicacao_197_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/291/requerimento_01_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/293/02.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/319/requerimento_03_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/336/requerimento_04_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/374/req.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/513/requerimento_06_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/562/requerimento_07_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/579/requerimento_08_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/604/requerimento_09_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/614/requerimento_10_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_11_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/626/requerimento_12_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_13_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/678/requerimento_14_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/242/pl_01_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/243/pl_02_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/244/pl_03_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/245/pl_04_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/246/pl_05_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_06_2023.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_07_2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_09_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_10_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/269/pl_11_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/272/12_2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/273/13_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_014_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/275/pl_15_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/276/16.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/277/17.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/335/projeto_de_lei_18_2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/355/plojeto_de_lei_19_2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/370/20.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/375/projeto_de_lei_21_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/376/pl_-_loja_maconica.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/383/pl_23_2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/394/pl_24.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_25_2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_lei_27_2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_lei_28_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_lei_29_2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/454/projeto_de_lei_30_2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/457/projeto_de_lei_31_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/459/projeto_de_lei_32_2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/492/projeto_de_lei_33_2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_34_2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/534/projeto_de_lei_33_2023_-_institui_a_campanha_de_orientacao_a_idosos_contra_fraudes_e_golpes_na_internet.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/536/projeto_de_lei_36_2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/538/projeto_de_lei_37_2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/552/projeto_de_lei_38_2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/554/projeto_de_lei_39_2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/565/projeto_de_lei_40_2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/594/projeto_de_lei_41_2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/606/projeto_de_lei_42_2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/632/projeto_de_lei_43_2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/270/mocao_de_aplausos_caio_tolardo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/292/mocao_de_aplausos_sd_machado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/294/mocao_de_aplausos_sd_castro.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/300/mocao_de_aplausos_-_vanderleia_canha.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/304/mocao_de_aplausos_aos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/308/mocao_de_aplausos_grupo_copo_brasil_-_filial_de_quatro_barras.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/315/mocao_-_jacomo_julio_andreatta_2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/408/mocao_de_aplausos_juliana_heindyk.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/425/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/426/mocao_de_aplausos_clube_uniao_borda_do_campo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/427/mocao_de_aplausos_edson.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/434/mocao_de_aplausos_bordinha.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/442/mocao_pesar_sra_antonina.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/468/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/479/mocao_de_aplausos_previbarras.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/491/mocao_aplausos_sophia_madeira.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/507/mocao_de_pesar_rita_goncalves_fernandes.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/508/mocao_-agencia_do_trabalhador.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/514/mocao_-escola_joanna_valache_1.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/518/mocao_de_aplausos_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/520/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/521/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/522/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/526/mocao_de_pesar_-_eliane_esperidiao.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/527/mocao_de_aplausos_maria_vitoria.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/528/mocao_de_aplausos_gabriel_benicio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/529/mocao_de_aplausos_gerson_goncalves.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/532/mocao_de_aplausos_erika_prestes.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/533/mocao_de_aplausos_colegio_estadual_andre_andratta.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/541/mocao_de_aplausos_jogos_da_integracao_do_idoso_do_parana_-_jiido.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/551/mocao_de_aplausos_jose_francisco_pires_da_rocha_santos.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/566/mocao_de_aplausos_giovanna.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/567/mocao_de_aplausos_grupo_arte_e_cultura.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/593/mocao_de_aplausos_sociedade_biblica_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/598/mocao_guardas_municipal_quatro_barras.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/624/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/644/mocao_de_pesar_-adilson_barbosa.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/655/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/657/mocao_de_aplausos_escola_furacao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/660/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/662/mocao_de_aplausos_amanda.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/663/mocao_de_aplausos_eloa.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/664/mocao_de_aplausos_luisa.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/665/mocao_de_aplausos_rogerio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/666/mocao_de_aplausos_joao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/667/mocao_de_aplausos_maria_eduarda.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/668/mocao_de_aplausos_vitor_natal_.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/669/mocao_de_aplausos_larissa.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/670/mocao_de_aplausos_melissa.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/671/mocao_de_aplausos_wagner.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/672/mocao_de_aplausos_micael.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/673/mocao_de_aplausos_leandro.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/674/mocao_de_aplausos_edson_selecao_de_fetebol_de_salao.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/675/mocao_de_aplausos_luana.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/676/mocao_de_aplausos_alanis.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/677/mocao_de_aplausos_rafaela.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/679/mocao_de_aplausos_kayo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/680/mocao_de_aplausos_ginastica_ritmica.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/682/mocao_de_aplausos_andrea_bueno_silva.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/683/mocao_de_aplausos_edna_aparecida_vargas_gomes_dos_reis.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_decreto_servidor_publico_padrao_01.2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/359/decreto_03_2023_aprovacao_de_contas_do_executivo_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_decreto_-_servidora_publica_padrao_cida.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/420/projeto_de_decreto_05_2023_aprovacao_de_contas_do_executivo_2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/481/projeto_de_decreto_06_2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/482/projeto_de_decreto_legislativo_07_2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/546/decreto_legislativo_08_2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/547/decreto_legislativo_09_2023_servidora_claudete.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/553/projeto_de_decreto_legislativo_10_2023_servidora_eliete.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/556/projeto_de_decreto_legislativo_11_2023_tamiris.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/558/projeto_de_decreto_legislativo_12_2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/559/projeto_de_decreto_legislativo_13_2023_iracema.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/575/projeto_de_decreto_legislativo_14_2023_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/576/projeto_de_decreto_legislativo_15_2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/577/projeto_de_decreto_legislativo_16_2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/578/projeto_de_decreto_legislativo_17_2023_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/620/projeto_de_decreto_legislativo_18_2023_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/652/decreto_legislativo_19_2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_resolucao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_resolucao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/320/em_2_-_final.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/321/em_1_e_3_final.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/322/emenda_03_2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/327/ead_eixos_estruturantes_1.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/328/ead_4_final.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/329/em_-_vacancia_das_leis.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/330/emenda_rato.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/465/emenda_mensagem_20_2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/617/emenda_modificativa_01_2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/618/emenda_modificativa_02_2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/619/emenda_impositiva_03.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/625/emenda_impositiva_04_2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/627/emenda_impositiva_05_2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/628/emenda_impositiva_06_2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/629/emenda_impositiva_07.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/635/emenda_impositiva_08_2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/638/emenda_impositiva_09_2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/639/emenda_impositiva_10_2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/640/emenda_impositiva_11_2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/647/emenda_ao_pl_30_2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/369/veto_total_pl_13_2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/388/veto_pl_07_2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/391/veto_parcial_ao_projeto_de_lei_08_2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/392/veto_pl_14_2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/393/veto_parcial_ao_projeto_de_lei_17_2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/405/veto_total_pl_09_2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/406/veto_total_pl_12_2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/409/veto_parcial_pl_15_202.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/441/veto_total_pl_19_2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/634/veto_total_ao_pl_38_2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/240/mensagem_01_2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/241/mensagem_02_2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/297/mensagem_03_2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/309/mensagem_04_2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/310/mensagem_05_2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/311/mensagem_06_2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/356/mensagem_07_2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/364/mensagem_08_2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/389/mensagem_09_2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/377/mensagem_10_2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/387/mensagem_11_2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/390/mensagem_12_2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/397/mensagem_13_2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/416/pl_14_2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/444/mensagem_15_2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/445/mensagem_16_2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/446/mensagem_17_2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/447/mensagem_18_2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/448/mensagem_19_2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/458/mensagem_20_2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/462/mensagem_21_2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/463/mensagem_22_2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/475/mensagem_23_2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/480/mensagem_24_2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/495/mensagem_25_2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/517/mensagem_26_2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/516/mensagem_27_2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/544/mensagem_28_2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/545/mensagem_29_2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/560/mensagem_30_2023_substitutivo_geral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/570/mensagem_31_2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/586/mensagem_32_2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/587/mensagem_33_2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/588/mensagem_34_2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/589/mensagem_35_2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/599/mensagem_36_2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/601/mensagem_37_2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/602/mensagem_38_2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/603/mensagem_39_2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/607/mensagem_40_2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/622/mensagem_41_2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/612/mensagem_42_2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/621/mensagem_43_2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/649/mensagem_44_2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/637/mensagem_45_2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/650/mensagem_46_2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/658/mensagem_47_2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/684/mensagem_48_2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/693/mensagem_49_2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/694/mensagem_50_2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/323/oficio_88_2023_resp_requerimento_02_2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/343/oficio_93_2023_resp_requerimento_02_2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/362/oficio_101_2023_resp_requerimento_03_2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/367/oficio_111_2023_resp_requerimento_04_2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/378/oficio_129_2023_resp_requerimento_03_2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/443/oficio_174_2023_resp_requerimento_05_2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/542/oficio_302_2023_resp_requerimento_06_2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/697/oficio_416_2023_resp_ao_requerimento_09_2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/698/oficio_419_2023_resp_ao_requerimento_10_2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/753/oficio_428_2023_resp_ao_requerimento_12_2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/701/oficio_438_2023_resp_ao_requerimento_13_2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/702/oficio_439_2023_resp_ao_requerimento_14_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_01_2023_iluminacao__nilo_favaro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/251/indicacao_02_2023_pista_skate_itapira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_03__2023_sinalizacao_itapira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao_06_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/258/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_08_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_09_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/262/indicacao_10_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_11_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_12_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/265/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/267/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/268/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/271/indicacao_14_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/278/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/280/18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/282/19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_-_criacao_de_opcao_na_aba_cidadao_no_site_da_prefeitura_com_as_vagas_de_emprego_disponiveis.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_21_2023_rua_da_capininha.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/296/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/295/23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_24_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_25_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/301/26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_00-2023_-__revitalizacao_praca_ceu_-_jmd.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/303/28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_29_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/306/30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/307/31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_32_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_33_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/314/34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_35_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_36_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_37_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_38_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_limpeza_meu_campinho_florestal.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/326/indicacao_40_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/332/indicacao_lombada_rua_ulisses_zattoni.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/333/indicacao_sinalizacao_rua_agostinho_biss.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_43_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/337/indicacao_44_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/338/indicacao_45_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_46_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_47_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/341/lombada_tigre.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/342/gratificacao_zeladoras.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao__cardapio_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_51_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_52_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_53_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/348/ind_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/349/55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/350/56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/353/indicacao_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/354/59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_60_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/358/61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/360/62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/361/63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_64_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/365/65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_66_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_67_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_xx_-_construcao_de_travessia_elevada_na_rua_marli_lago.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_69_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_recurso_para_saude.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_xx_-_asfalto_na_rua_argemiro_fulgencia_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_72_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_xx_-_asfalto_na_rua_henrique_heindyk.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_74_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_75_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_76_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_77_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_78_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_79_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/398/80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/399/81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/400/82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_83_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/402/proibido_jogar_lixo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_85_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_86_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/410/87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_baile_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/412/89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/413/90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/414/sinalizacao_itapira.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/415/92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_93_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_94_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_95_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_96_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/428/97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/429/98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_99_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_faixa_amarela_clube_uniao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/433/101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/435/102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_103_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_104_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_105_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_106_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_107_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_108_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_109_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/460/indicacao_110_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_111_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_112_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_113_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_114_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_115_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_116_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_117_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_118_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_119_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_120_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_121_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/478/122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_123_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/484/indicacao_124_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/485/indicacao_125_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao_126_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_127_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/490/indicacao_128_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_129_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/494/indicacao_130_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_131_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao_132_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/498/indicacao_133_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_134_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_135_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/504/indicacao_136_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/505/indicacao_137_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/506/indicacao_138_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/509/indicacao_139_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/510/indicacao_140_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/511/indicacao_141_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_142_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_143_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/523/indicacao_144_2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/524/indicacao_145_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/530/indicacao_146_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_147_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_148_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/539/indicacao_149_2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/540/indicacao_150_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/543/indicacao_151_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_152_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/549/indicacao_153_2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/550/indicacao_154_2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/561/indicacao_155_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/563/indicacao_156_2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/564/indicacao_157_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/568/indicacao_158_-_indicativo_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/569/indicacao_159_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/571/indicacao_160_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/572/indicacao_161_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/573/indicacao_162_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/574/indicacao_163_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/580/indicacao_164_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/581/indicacao_165_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/582/indicacao_166_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/584/indicacao_167_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/585/indicacao_168_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/590/indicacao_169_2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/591/indicacao_170_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/592/indicacao_171_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/595/indicacao_172_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/596/indicacao_173_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/597/indicacao_174_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/600/indicacao_175_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/605/indicacao_176_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/608/indicacao_177_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/609/indicacao_178_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/610/indicacao_179_2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/611/indicacao_180_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/615/indicacao_181_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/623/indicacao_182_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/630/indicacao_183_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_184_2023_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_185_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/641/indicacao_186_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/642/indicacao_187_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/643/indicacao_188_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/645/indicacao_189_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/646/indicacao_190_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/648/indicacao_191_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/653/indicacao_192_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/654/indicacao_193_2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/656/indicacao_194_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/659/indicacao_195_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/661/indicacao_196_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/681/indicacao_197_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/291/requerimento_01_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/293/02.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/319/requerimento_03_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/336/requerimento_04_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/374/req.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/513/requerimento_06_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/562/requerimento_07_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/579/requerimento_08_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/604/requerimento_09_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/614/requerimento_10_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_11_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/626/requerimento_12_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_13_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/678/requerimento_14_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/242/pl_01_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/243/pl_02_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/244/pl_03_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/245/pl_04_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/246/pl_05_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_06_2023.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_07_2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_09_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_10_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/269/pl_11_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/272/12_2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/273/13_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_014_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/275/pl_15_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/276/16.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/277/17.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/335/projeto_de_lei_18_2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/355/plojeto_de_lei_19_2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/370/20.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/375/projeto_de_lei_21_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/376/pl_-_loja_maconica.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/383/pl_23_2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/394/pl_24.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_25_2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_lei_27_2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_lei_28_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_lei_29_2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/454/projeto_de_lei_30_2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/457/projeto_de_lei_31_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/459/projeto_de_lei_32_2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/492/projeto_de_lei_33_2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_34_2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/534/projeto_de_lei_33_2023_-_institui_a_campanha_de_orientacao_a_idosos_contra_fraudes_e_golpes_na_internet.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/536/projeto_de_lei_36_2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/538/projeto_de_lei_37_2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/552/projeto_de_lei_38_2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/554/projeto_de_lei_39_2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/565/projeto_de_lei_40_2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/594/projeto_de_lei_41_2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/606/projeto_de_lei_42_2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/632/projeto_de_lei_43_2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/270/mocao_de_aplausos_caio_tolardo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/292/mocao_de_aplausos_sd_machado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/294/mocao_de_aplausos_sd_castro.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/300/mocao_de_aplausos_-_vanderleia_canha.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/304/mocao_de_aplausos_aos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/308/mocao_de_aplausos_grupo_copo_brasil_-_filial_de_quatro_barras.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/315/mocao_-_jacomo_julio_andreatta_2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/408/mocao_de_aplausos_juliana_heindyk.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/425/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/426/mocao_de_aplausos_clube_uniao_borda_do_campo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/427/mocao_de_aplausos_edson.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/434/mocao_de_aplausos_bordinha.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/442/mocao_pesar_sra_antonina.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/468/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/479/mocao_de_aplausos_previbarras.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/491/mocao_aplausos_sophia_madeira.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/507/mocao_de_pesar_rita_goncalves_fernandes.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/508/mocao_-agencia_do_trabalhador.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/514/mocao_-escola_joanna_valache_1.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/518/mocao_de_aplausos_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/520/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/521/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/522/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/526/mocao_de_pesar_-_eliane_esperidiao.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/527/mocao_de_aplausos_maria_vitoria.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/528/mocao_de_aplausos_gabriel_benicio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/529/mocao_de_aplausos_gerson_goncalves.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/532/mocao_de_aplausos_erika_prestes.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/533/mocao_de_aplausos_colegio_estadual_andre_andratta.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/541/mocao_de_aplausos_jogos_da_integracao_do_idoso_do_parana_-_jiido.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/551/mocao_de_aplausos_jose_francisco_pires_da_rocha_santos.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/566/mocao_de_aplausos_giovanna.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/567/mocao_de_aplausos_grupo_arte_e_cultura.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/593/mocao_de_aplausos_sociedade_biblica_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/598/mocao_guardas_municipal_quatro_barras.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/624/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/644/mocao_de_pesar_-adilson_barbosa.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/655/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/657/mocao_de_aplausos_escola_furacao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/660/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/662/mocao_de_aplausos_amanda.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/663/mocao_de_aplausos_eloa.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/664/mocao_de_aplausos_luisa.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/665/mocao_de_aplausos_rogerio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/666/mocao_de_aplausos_joao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/667/mocao_de_aplausos_maria_eduarda.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/668/mocao_de_aplausos_vitor_natal_.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/669/mocao_de_aplausos_larissa.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/670/mocao_de_aplausos_melissa.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/671/mocao_de_aplausos_wagner.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/672/mocao_de_aplausos_micael.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/673/mocao_de_aplausos_leandro.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/674/mocao_de_aplausos_edson_selecao_de_fetebol_de_salao.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/675/mocao_de_aplausos_luana.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/676/mocao_de_aplausos_alanis.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/677/mocao_de_aplausos_rafaela.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/679/mocao_de_aplausos_kayo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/680/mocao_de_aplausos_ginastica_ritmica.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/682/mocao_de_aplausos_andrea_bueno_silva.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/683/mocao_de_aplausos_edna_aparecida_vargas_gomes_dos_reis.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_decreto_servidor_publico_padrao_01.2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/359/decreto_03_2023_aprovacao_de_contas_do_executivo_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_decreto_-_servidora_publica_padrao_cida.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/420/projeto_de_decreto_05_2023_aprovacao_de_contas_do_executivo_2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/481/projeto_de_decreto_06_2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/482/projeto_de_decreto_legislativo_07_2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/546/decreto_legislativo_08_2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/547/decreto_legislativo_09_2023_servidora_claudete.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/553/projeto_de_decreto_legislativo_10_2023_servidora_eliete.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/556/projeto_de_decreto_legislativo_11_2023_tamiris.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/558/projeto_de_decreto_legislativo_12_2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/559/projeto_de_decreto_legislativo_13_2023_iracema.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/575/projeto_de_decreto_legislativo_14_2023_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/576/projeto_de_decreto_legislativo_15_2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/577/projeto_de_decreto_legislativo_16_2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/578/projeto_de_decreto_legislativo_17_2023_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/620/projeto_de_decreto_legislativo_18_2023_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/652/decreto_legislativo_19_2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_resolucao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_resolucao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/320/em_2_-_final.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/321/em_1_e_3_final.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/322/emenda_03_2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/327/ead_eixos_estruturantes_1.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/328/ead_4_final.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/329/em_-_vacancia_das_leis.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/330/emenda_rato.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/465/emenda_mensagem_20_2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/617/emenda_modificativa_01_2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/618/emenda_modificativa_02_2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/619/emenda_impositiva_03.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/625/emenda_impositiva_04_2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/627/emenda_impositiva_05_2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/628/emenda_impositiva_06_2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/629/emenda_impositiva_07.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/635/emenda_impositiva_08_2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/638/emenda_impositiva_09_2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/639/emenda_impositiva_10_2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/640/emenda_impositiva_11_2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/647/emenda_ao_pl_30_2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/369/veto_total_pl_13_2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/388/veto_pl_07_2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/391/veto_parcial_ao_projeto_de_lei_08_2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/392/veto_pl_14_2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/393/veto_parcial_ao_projeto_de_lei_17_2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/405/veto_total_pl_09_2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/406/veto_total_pl_12_2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/409/veto_parcial_pl_15_202.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/441/veto_total_pl_19_2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/634/veto_total_ao_pl_38_2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/240/mensagem_01_2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/241/mensagem_02_2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/297/mensagem_03_2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/309/mensagem_04_2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/310/mensagem_05_2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/311/mensagem_06_2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/356/mensagem_07_2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/364/mensagem_08_2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/389/mensagem_09_2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/377/mensagem_10_2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/387/mensagem_11_2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/390/mensagem_12_2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/397/mensagem_13_2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/416/pl_14_2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/444/mensagem_15_2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/445/mensagem_16_2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/446/mensagem_17_2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/447/mensagem_18_2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/448/mensagem_19_2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/458/mensagem_20_2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/462/mensagem_21_2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/463/mensagem_22_2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/475/mensagem_23_2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/480/mensagem_24_2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/495/mensagem_25_2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/517/mensagem_26_2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/516/mensagem_27_2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/544/mensagem_28_2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/545/mensagem_29_2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/560/mensagem_30_2023_substitutivo_geral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/570/mensagem_31_2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/586/mensagem_32_2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/587/mensagem_33_2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/588/mensagem_34_2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/589/mensagem_35_2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/599/mensagem_36_2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/601/mensagem_37_2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/602/mensagem_38_2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/603/mensagem_39_2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/607/mensagem_40_2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/622/mensagem_41_2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/612/mensagem_42_2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/621/mensagem_43_2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/649/mensagem_44_2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/637/mensagem_45_2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/650/mensagem_46_2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/658/mensagem_47_2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/684/mensagem_48_2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/693/mensagem_49_2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/694/mensagem_50_2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/323/oficio_88_2023_resp_requerimento_02_2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/343/oficio_93_2023_resp_requerimento_02_2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/362/oficio_101_2023_resp_requerimento_03_2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/367/oficio_111_2023_resp_requerimento_04_2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/378/oficio_129_2023_resp_requerimento_03_2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/443/oficio_174_2023_resp_requerimento_05_2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/542/oficio_302_2023_resp_requerimento_06_2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/697/oficio_416_2023_resp_ao_requerimento_09_2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/698/oficio_419_2023_resp_ao_requerimento_10_2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/753/oficio_428_2023_resp_ao_requerimento_12_2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/701/oficio_438_2023_resp_ao_requerimento_13_2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2023/702/oficio_439_2023_resp_ao_requerimento_14_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H432"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="86.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="177.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>