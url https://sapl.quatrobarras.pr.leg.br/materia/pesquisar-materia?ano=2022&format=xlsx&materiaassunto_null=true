--- v0 (2025-10-12)
+++ v1 (2026-05-13)
@@ -54,1939 +54,1939 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ANDERSON MENDONÇA (RATO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Para que seja realizada a alteração dos sentidos das seguintes ruas, João Creplive Sobrinho e Sebastião Curupanã</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_02_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_02_2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma lombada na rua Tertuliano de Lara</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_03_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_03_2022.pdf</t>
   </si>
   <si>
     <t>Para que a Câmara Municipal de Quatro Barras seja inclusa no projeto "Cidade Inteligente".</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EDUARDO JOSÉ LAGO (DUDU)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_04_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_04_2022.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura faça adesão ao projeto "Jardins do Mel" realizado pela equipe técnica da SEDEST e a Prefeitura de Curitiba.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>EDSON DOS SANTOS PAULA (NEGÃO)</t>
   </si>
   <si>
     <t>Pavimentação na rua Osvair Batista Pereira - Borda do Campo localizada ao lado do receptivo e continuação da Rua Argemiro Fugêncio.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_06_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_06_2022.pdf</t>
   </si>
   <si>
     <t>Criação de teleatendimento como alternativa para o diagnóstico e enfrentamento da COVID-19.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>LUCINÉIA ALVES DA SILVA (LÚ)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_07_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_07_2022.pdf</t>
   </si>
   <si>
     <t>Travessia elevada na Rua Jacob Zattoni, entre o CMEI Tia Leonor e o mercado Mocelin.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>KAYO AUGUSTUS SANTOS (ENF. KAYO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/55/indicacao_08_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/55/indicacao_08_2022.pdf</t>
   </si>
   <si>
     <t>A Abertura de uma área do Parque do Lago (Vovó Ziza), para comercialização de alimentos (tipo food - truck, barracas, entre outros), e o credenciamento para vendedores ambulantes.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_09_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_09_2022.pdf</t>
   </si>
   <si>
     <t>Reinstalar o parquinho (brinquedos infantil) que foram retirados do Parque do Lago.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/57/indicacao_10_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/57/indicacao_10_2022.pdf</t>
   </si>
   <si>
     <t>A capacitação dos profissionais da saúde da rede municipal para diagnóstico precoce do autismo.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>A criação de uma comissão para revisão do plano de cargos e salários para os servidores municipais do quadro geral, da saúde e da educação.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_12_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_12_2022.pdf</t>
   </si>
   <si>
     <t>Indicação para instalar um abrigo no ponto de ônibus escolar municipal, próximo ao CMEI Havany Erosa da Silva.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_13_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_13_2022.pdf</t>
   </si>
   <si>
     <t>Construção de uma travessia elevada na rua Josefino Lago, próximo do número predial 318, Borda do Campo - Santa Luzia.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_14_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_14_2022.pdf</t>
   </si>
   <si>
     <t>Colocação de um abrigo "ponto de ônibus" na Rua Vicente Vidolin, 155 - Palmitalzinho.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_15_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_15_2022.pdf</t>
   </si>
   <si>
     <t>Construção de uma travessia elevada entre as ruas Ulisses Zattoni e Javob Zattoni.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_16_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_16_2022.pdf</t>
   </si>
   <si>
     <t>A instalação de um gerador de energia na Unidade de Pronto Atendimento.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>A instalação de uma academia ao ar livre, no bairro Jardim Menino Deus, na rua Aristeu Luciano Adamoski, esquina com a rua São Judas Tadeu.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_18_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_18_2022.pdf</t>
   </si>
   <si>
     <t>Para que seja adicionado uma usina de plasma no projeto "Cidade Inteligente".</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/3/ponto_de_onibus.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/3/ponto_de_onibus.docx</t>
   </si>
   <si>
     <t>Para que seja feita a troca do ponto de ônibus na Rua Jacob Zattoni, altura do número 702.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/7/indicacao_51.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/7/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Uma lombada tipo redutor de velocidade na Rua Anhangava, 160 com a Rua Holanda Voudan.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/8/indicacao_52_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/8/indicacao_52_2022.pdf</t>
   </si>
   <si>
     <t>Secretaria municipal de ordem pública - departamento de trânsito e secretaria municipal de infraestrutura e obras._x000D_
 Instalação e colocação de "guard rail" e redutor de velocidade concomitantemente com sinalização adequada no endereço entre as ruas: do contorno esquina com a rua Laurindo Pires frequentemente utilizado em estradas e rodovias e também em vias com grande fluxo de veículos como uma medida de segurança, ou seja, uma forma de dar proteção em caso de impacto de veículos. As rodovias e estradas rurais em geral, possuem um limite de velocidade acima da média em comparação com as vias localizadas em trechos urbanos, por isso a presença do guard rail para estradas torna-se um item necessário. Normalmente em estradas e rodovias os veículos costumam transitar com uma velocidade média de 100 km/h, é por esse motivo que o guard rail para estradas foi desenvolvido, pois no impacto de um veículo com essa velocidade, o guard rail para estradas é capaz de absorver a energia cinética (energia gerada devido ao movimento) e com isso iniciar o processo de desaceleração de um carro._x000D_
 o local em "tela" é bastante frequentado por moradores, uma vez que no local funciona um estabelecimento voltado as atividades comerciais.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao_estcionamento_postodesaude_bordapinheirinho_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao_estcionamento_postodesaude_bordapinheirinho_2022.pdf</t>
   </si>
   <si>
     <t>Identificar e separar vagas de estacionamento, destinando - as  para servidores públicos que laboram na unidade de saúde da Borda do Campo/Pinheirinho</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/10/54.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/10/54.pdf</t>
   </si>
   <si>
     <t>Conserto do abrigo do ponto de ônibus na Rua Lídio Andreatta esquina com a Rua Luiz Gasparin - Borda do Campo -</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/11/55.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/11/55.pdf</t>
   </si>
   <si>
     <t>Sinalização da curva antes do Céu das Artes - Borda do Campo -_x000D_
 Avenida Domingos Mocelin Neto.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/20/indicacao_57.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/20/indicacao_57.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer:_x000D_
 	_x000D_
  	- Que seja realizando trabalho de patrolamento nas estradas das áreas rurais no município de Quatro Barras, em especial, na Rua: Constantino Valeski, no bairro: Palmitalzinho.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/21/indicacao_58_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/21/indicacao_58_2022.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 	_x000D_
 	-  A instalação de um ponto de ônibus na Av. Dom Pedro II, 4155, no bairro: Campininha, em Quatro Barras – PR.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao_59_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao_59_2022.pdf</t>
   </si>
   <si>
     <t>Colocação de placas de sinalização de contramão na Rua Lídio Andreatta com a Luiz Gasparin - Borda do Campo.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/26/60.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/26/60.pdf</t>
   </si>
   <si>
     <t>Que a guarda Municipal de Quatro Barras realize patrulhamento na saída das Escolas municipal Devanira F A e estadual Arlinda Ferreira Creplive concomitantemente com revitalização na sinalização de segurança.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>ANTONIO CEZAR CREPLIVE (TOTÓ)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_61_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_61_2022.pdf</t>
   </si>
   <si>
     <t>Vale Alimentação</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_62_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_62_2022.pdf</t>
   </si>
   <si>
     <t>Que seja feita a ligação da rua Nilo Fávaro com a Domingos Mocelin Neto.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/42/ind_-_recomeca_parana_2.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/42/ind_-_recomeca_parana_2.pdf</t>
   </si>
   <si>
     <t>Que o município faça adesão ao Programa ´´Recomeça Paraná`` visando ofertar vagas para capacitação de futuros empreendendores.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/44/64.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/44/64.pdf</t>
   </si>
   <si>
     <t>construir uma travessa elevada em frente ao Banco do Brasil</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/45/65.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/45/65.pdf</t>
   </si>
   <si>
     <t>Construção de travessia elevada na rua Jacob Zattoni em frente ao número 702 - Borda do Campo.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/66/modelo_indicacao_rato.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/66/modelo_indicacao_rato.pdf</t>
   </si>
   <si>
     <t>Para que o executivo municipal realize um estacionamento com recuo para idosos e portadores de deficiência física em frente ao banco itaú</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_67_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_67_2022.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma capacitação aos Agentes da Guarda Municipal quanto aos procedimentos a serem observados em ocorrências envolvendo pessoa com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_68_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_68_2022.pdf</t>
   </si>
   <si>
     <t>Que seja retirada a lombada da Avenida São Sebastião nº 3596, e instalada uma travessia elevada na esquina com a Rua Ângela de Lara.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_069_2022_piso_salarial_enfermagem.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_069_2022_piso_salarial_enfermagem.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a Secretária de Saúde, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer:_x000D_
 _x000D_
 	 – Que seja realizado o estudo de impacto financeiro e consequente adequação do plano de carreira ao Piso Salarial dos Profissionais de Enfermagem.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>SANDRO ELENO ANDREATTA (PROF. LENO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_070_2022_joiao.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_070_2022_joiao.pdf</t>
   </si>
   <si>
     <t>Para que o executivo encaminhe projeto de Lei, para instituir no âmbito do Município de Quatro Barras, o Programa de Transporte Público Municipal Gratuito (Joião), transformando o programa em política pública permanente.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_71_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_71_2022.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o evento denominado “ Cinema ao ar livre” no Campo de futebol do Pinheirinho.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_72_-_indicacao_aquisicao_cama_hospitalar.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_72_-_indicacao_aquisicao_cama_hospitalar.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a Secretária de Saúde, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer:_x000D_
 _x000D_
 A aquisição de camas hospitalares para o atendimento de munícipes que necessitem deste equipamento em uso domiciliar por necessidade do quadro de saúde.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_73_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_73_2022.pdf</t>
   </si>
   <si>
     <t>Para que o executivo municipal realize os reparos necessários na estrada do Rodeo especificamente na vila jhones no bairro Ribeirão do Tigre</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/117/74.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/117/74.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a Secretaria de Governo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer:_x000D_
 _x000D_
 Que seja realizada um novo processo licitatório com urgência, para a contratação de empresas para a continuidade e termino das obras da Biblioteca Municipal e da Casa de Pedra.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/118/75.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/118/75.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a Secretária de Educação, Esporte, Lazer e Juventude, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer:_x000D_
 _x000D_
 _x000D_
 Que seja denominado O CAMPEONATO MUNICIPAL DE FUTEBOL DE CAMPO EXPERIENTE 2022 como: ‘´Taça Arildo Gonçalves dos Santos; Em homenagem ao saudoso Arildinho (conhecido também com Tiziu).</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que: _x000D_
       A instalação de um ponto de ônibus na rua Aristeu Luciano Adamoski, próximo a esquina com a rua Santa Catarina, bairro Jardim Menino Deus.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/123/indicacao_077_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/123/indicacao_077_2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a remoção de paralelepípedos e entulhos que estão obstruindo a passagem de pedestres na rua Antônio Ferreira Alves, nas proximidades do nº 109, Centro.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/124/78.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/124/78.pdf</t>
   </si>
   <si>
     <t>Instalação de tachões na Av Dom Pedro II</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/126/79_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/126/79_2022.pdf</t>
   </si>
   <si>
     <t>Indicação para reparos urgentes no asfalto na Rua Leopoldina Borba Cordeiro esquina com a Rua Lídio Andreatta.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_80_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_80_2022.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 O termino da construção de calçada de ambos os lados na rua João Creplive Sobrinho.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/128/ciclovia_81.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/128/ciclovia_81.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 A manutenção necessária e dentro do padrão, da ciclovia localizada na Av 25 de janeiro entre a rua José Rodrigues Fortes e a empresa Evertis do Brasil.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_82_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_82_2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feito asfalto na rua Antônio C. Itiberê da Cunha.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_83_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_83_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 Para que seja realizada a limpeza urgente dos Bueiros na Rua Leopoldina Borba Cordeiro, Santa Luzia.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/132/84.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/132/84.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e após ouvido o Plenário, indica que seja encaminhado ao Excelentíssimo Prefeito Municipal o seguinte pedido:_x000D_
 _x000D_
 Para que seja feita a infraestrutura no final da Rua Jõao Knapik , Jd Patrícia, com a construção da área de retorno e um bueiro.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/133/852022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/133/852022.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que: _x000D_
 _x000D_
 Seja feita a manutenção para correção de erosão e meio fio na calçada da rua das Flores esquina com Girassóis no Bairro Itapira.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Que seja instalado placa de identificação na praça Hugo Creplive Filho, no bairro Jardim Maria Alice Gema.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/137/praca_jd_patricia.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/137/praca_jd_patricia.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
      Seja feita melhorias e a revitalização da Praça Hugo Creplive Filho, localizada na Rua João Creplive Sobrinho, bairro Jardim patrícia.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_88_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_88_2022.pdf</t>
   </si>
   <si>
     <t>Recuperação da calçada e abertura de um bueiro, na Avenida das Pedreiras próximo ao Nº 1333 casa C, bairro Borda do Campo.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_89_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_89_2022.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Que seja feita uma calçada (podendo ser asfalto) sobre paralelepípedo que dá acesso às entradas da PA de Quatro Barras, com ênfase à da sala de emergência.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_090_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_090_2022.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Manutenção e troca das Caixas de concreto de passagens de fios elétricos, na Praça Raulino Alves Cordeiro, no centro de Quatro barras.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_91_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_91_2022.pdf</t>
   </si>
   <si>
     <t>Que os espaços públicos destinados ao evento de comemoração do 61º (sexagésimo primeiro) aniversário do Município, sejam destinados de forma gratuita aos feirantes, comerciantes, produtores rurais e demais profissionais ligados à arte e a cultura, que queiram expor ou vender seus produtos.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>ANDRÉ LUIZ BARCIA DA SILVA (DR. ANDRÉ)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_92_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_92_2022.pdf</t>
   </si>
   <si>
     <t>Solicito que seja colocado com urgência placa de “proibido estacionar” e uma faixa amarela em frente à Escola Especial Joana Valasche</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao__asfalto_1.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao__asfalto_1.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja feito reparo no asfalto da Travessa Duarte, Bairro Pinheirinho, altura do número 33.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_asfalto_2.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_asfalto_2.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja feito reparo no asfalto na Rua Ulisses Zattoni, altura do número 82</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_95_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_95_2022.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que: _x000D_
 _x000D_
 _x000D_
 Seja feita a instalação de guias rebaixadas, em frente ao comércio, na Rua das Flores nº36 Itapira.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_96_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_96_2022.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário Municipal de Educação, Esporte Lazer e Juventude, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que: _x000D_
 Seja feita melhorias e a revitalização do Espaço De Recreação Alisson Luiz Moreira Dos Santos (Parque Recreativo Itapira) Rua das Flores nº320 conj. Itapira.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_97_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_97_2022.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que: _x000D_
 _x000D_
 Seja feito um estacionamento de recuo em frente ao Cmei Tia Carmelita, Rua dos Lírios, nº178 conjunto Itapira.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>GILSON RODRIGUES CORDEIRO (GILSINHO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/182/indicacao_98_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/182/indicacao_98_2022.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a pintura de faixa amarela em frente ao CMEI Tia Carmelita no bairro Itapira._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Faço essa indicação a pedido dos munícipes, pois sempre tem carros estacionados em ambos os lados da via, dificultando a passagem dos veículos, podendo assim, ocasionar acidentes.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/184/abrigo_sao_pedro.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/184/abrigo_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário Municipal de infraestrutura, logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que: _x000D_
 _x000D_
 Seja feita a instalação de um abrigo no ponto de ônibus escolar na Rua: Manoel Alves dos Santos próximo ao nº722.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/189/indicacao_100_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/189/indicacao_100_2022.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
    Que seja feita a instalação de uma lombada ou redutor de velocidade, na Rua: Nilo Favaro próximo a esquina com a Rua: Manuel Alves Cordeiro.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/191/calcada_av_dom_pedro.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/191/calcada_av_dom_pedro.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
 _x000D_
 Seja feita a reforma ou reparo na calçada na Av: Dom Pedro II em frente ao N°610</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/192/102.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/192/102.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que: _x000D_
 _x000D_
 Seja feita a manutenção para correção de erosão na via destinada a veículos e no meio fio, situado na Rua das Aleluias esquina com a Rua das Camélias no Bairro Itapira.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/200/recape_asfalto.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/200/recape_asfalto.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
  _x000D_
 Melhorias, com recapeamento no asfalto para tapar buracos na Rua: Manoel Alves dos Santos nas proximidades do nº 63</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/201/indicacao_104_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/201/indicacao_104_2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma "Ação de tapa-buracos" e roçada no bairro Palmitalzinho, com urgência._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Faço essa indicação a pedidos dos munícipes que residem no bairro. Que estão reclamando do asfalto que está "decompondo" trazendo perigo para os carros que ali trafegam.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/202/indicacao_105_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/202/indicacao_105_2022.pdf</t>
   </si>
   <si>
     <t>Para que seja instalado redutores de velocidade na rua São Pedro, no bairro Menino Deus._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Faço essa indicação a pedido dos moradores do bairro, que reclamam da velocidade dos carros e caminhões que passam pela rua. Gerando risco de acidentes com as crianças e munícipes que residem nessa localidade.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/203/decoracao_natalina.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/203/decoracao_natalina.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a Secretaria Municipal de Cultura e Turismo, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que: _x000D_
 _x000D_
 Que seja realizado a decoração, com o tema de Natal, do Parque do Lago.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/204/guarda_municipal.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/204/guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário Municipal de Ordem Pública e Segurança, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que: _x000D_
 _x000D_
 Que seja intensificado as operações e patrulhamento ostensivo no período de festas de final de ano.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/205/indicacao_-gratificacao_autoridade_de_transito_...pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/205/indicacao_-gratificacao_autoridade_de_transito_...pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Gabinete do Prefeito Municipal, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer:_x000D_
 _x000D_
 	Que seja criado uma função gratificada para o profissional que executa as atividades de Autoridade de Trânsito.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/206/00-2022_-_manutencao_do_asfalto_em_alguns_pontos_da_rua_demerval_bielski..pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/206/00-2022_-_manutencao_do_asfalto_em_alguns_pontos_da_rua_demerval_bielski..pdf</t>
   </si>
   <si>
     <t>Manutenção do asfalto em alguns pontos da Rua Demerval Bielski, Município de Quatro Barras.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/210/110.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/210/110.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a reconstrução do Portal da Colônia Maria José.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/211/111.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/211/111.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a poda de árvores na Rua AGNES SOARES DE LIMA, 295 Colônia Maria José.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/212/112.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/212/112.pdf</t>
   </si>
   <si>
     <t>Para o executivo licenciar uma área para o descarte de entulhos, recolhidos nas ruas do município.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/213/113.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/213/113.pdf</t>
   </si>
   <si>
     <t>Para que a Secretaria Municipal de Saúde  retorne com o atendimento de Pediatra e Ginecologista na UBS GRACIOSA – Colônia Maria José -</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/214/114.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/214/114.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado uma  tela  de proteção em cima da  quadra de esportes da Praça da Colônia Maria José.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_placa_abandono_animais.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_placa_abandono_animais.pdf</t>
   </si>
   <si>
     <t>Para que a Secretaria Municipal de Meio Ambiente, Agricultura e Bem Estar Animal coloque placas  sobre ser crime o abandono de animais.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/221/praca_menino_deus.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/221/praca_menino_deus.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que: _x000D_
 _x000D_
 Seja instalado Gradil de proteção em todo o entorno da Praça CEU (Centro de Artes e Esportes Unificados) R. Santa Catarina, S/N – Jardim Menino Deus.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/224/erosao_calcada_25_de_janeiro.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/224/erosao_calcada_25_de_janeiro.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que: _x000D_
 _x000D_
 Seja feita a manutenção para correção de erosão na calçada ao lado de um bueiro, Rua Vinte e cinco de janeiro, próximo ao Nº 547.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_118.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_118.pdf</t>
   </si>
   <si>
     <t>Melhorias no estádio público municipal Henrique Hendick na Borda do Campo:_x000D_
 1) construir cobertura e abrigo para proteger os usuários das Intempéries climáticas nos quiosques e churrasqueiras do local._x000D_
 2) Construir arquibancada no local do "barranco externo" de acesso a vista lateral do campo.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_119_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_119_2022.pdf</t>
   </si>
   <si>
     <t>Pavimentação na Rua Teodorico Cordeiro, bairro Santa Luzia – Borda do Campo, ao lado do córrego._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 A Câmara de Cidadania já fez quatro vídeos no local e o vereador Antonio Cezar Creplive, já enviou indicação, houve uma promessa de campanha e ainda não foi atendida.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/231/indicacao_120_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/231/indicacao_120_2022.pdf</t>
   </si>
   <si>
     <t>Planejamento corretivo e preventivo de drenagem Municipal nos Rios e córregos nas Áreas Urbanas e rural para drenagem e limpezas dos Rios e córregos. Conforme a Lei 11.445 de 05/01/2007. _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 A Câmara da Cidadania juntamente com os moradores solicitam este planejamento;_x000D_
 Os objetivos específicos do Plano de Drenagem e limpeza dos Rios e córregos na Área Urbana e Rural é:_x000D_
 a) Realizar o diagnóstico situacional do sistema de macrodrenagem, apontando as principais causas dos alagamentos e pontos críticos da cidade._x000D_
 b) realizar um prognóstico que compreenda medidas de controle não - estruturais com intuito de reduzir a exposição da população e das propriedades púb8licas ou privadas ao risco de inundações e de contaminação da população por doenças de vinculação hídrica._x000D_
 c) Definir objetivos e metas de curto, médio e longo prazo para atendimento do prognóstico (Plano de Metas e Plano de Ação); _x000D_
 d) Apresentar o plano de contingência de drenagem Urbana e Rural no Município de Quatro</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/232/121.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/232/121.pdf</t>
   </si>
   <si>
     <t>Para que seja providenciado um abrigo para o ponto de ônibus, sentido Pinheirinho próximo ao mercado Leve Mais, no Santa Luzia.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/233/122.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/233/122.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a poda das árvores e araucárias da Avenida das Pedreiras, no Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/234/123.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/234/123.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a troca de lâmpada queimada, da rede de iluminação pública em frente a Empresa Copo do Brasil, Rua Pref. Domingos Mocelin Neto, 800</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/235/124.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/235/124.pdf</t>
   </si>
   <si>
     <t>Para que seja providenciado um redutor de velocidade, uma travessia elevada entre  as empresas Copo do Brasil  Rua Prefeito Domingos Mocelin Neto,800 e Treves do Brasil_x000D_
 Rua Prefeito Domingos Mocelin Neto, 555.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/236/125.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/236/125.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Infraestrutura, Logística e Frotas, solicitando ao mesmo que sejam realizados estudos e viabilize meios para requerer que:_x000D_
  _x000D_
 Que seja feita uma operação tapa buracos, na rua Severiano Rolim de moura próximo ao Nº458, Jardim Pinheiros.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_13_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_13_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO DO AUTISMO" NO MUNICÍPIO QUATRO BARRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/15/15.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/15/15.pdf</t>
   </si>
   <si>
     <t>Solicito com urgência do poder Executivo informações sobre o tombamento do caminhão da Secretaria Municipal de Infraestrutura, Logística e Frotas, fato este ocorrido dias atrás. _x000D_
            1– Informações sobre a veracidade do fato com relatos do ocorrido;_x000D_
 2 –Identificação do motorista do veículo na ocasião, bem como sua carteira de habilitação;_x000D_
            3– Estado de saúde do motorista e se haviam mais ocupantes no momento do acidente, quais medidas foram tomadas?_x000D_
 4 - Documento do Veículo envolvido;_x000D_
 5 – Boletim de ocorrência do fato;_x000D_
 	6 – Quais foram os danos?_x000D_
 7 – Quais os valores gastos nos reparos?</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/67/requerimento_016_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/67/requerimento_016_2022.pdf</t>
   </si>
   <si>
     <t>Com base no Regimento Interno desta Casa de Leis, Art. 92 e 93, vem recorrer ao plenário da decisão da Presidência de arquivar o projeto de Lei 28/2022, conforme informado a este vereador na data de 02 de agosto de 2022 através do memorando 18/2022 – Gabinete do Presidente, devido parecer da Comissão de Justiça e Redação ser pela inadmissibilidade do projeto de lei por vício de iniciativa._x000D_
 	Solicito que o projeto 28/2022 possa ir para votação, para que o plenário decida sobre sua aprovação ou rejeição._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Justifico o pedido com base em projetos anteriores já tramitados em 2021 e 2022, nesta casa de Leis de autoria de diversos vereadores que também tiveram parecer pela inadmissibilidade por vício de iniciativa, mas entraram em pauta e foram para votação, todos aprovados, alguns receberam Veto do executivo e ainda alguns tiveram seus vetos derrubados. Como exemplo cito aqui os seguintes projetos: 50/2020, 03/2021, 08/2021, 13/2021, 15/2021, 16/2021, 17/2021, 18/2021, 21/2021, 32/2021, 40/2021, 45/2021, 07/2022 e 16/2022._x000D_
 O projeto 33/2022 de autoria do Presidente Eduardo José Lago com parecer Jurídico pela inadmissibilidade não teve seu arquivamento sendo incluído na pauta para votação em plenário._x000D_
 _x000D_
 Sala das Sessões, 03 de agosto de 2022._x000D_
 _x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA_x000D_
 VEREADOR</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/68/requerimento_pss_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/68/requerimento_pss_2022.pdf</t>
   </si>
   <si>
     <t>1 - Que o Executivo Municipal encaminhe cópia da Classificação final do PSS 01/2022 homologada e publicada em diário oficial._x000D_
 2 - Que o Executivo Municipal encaminhe cópia da ficha de inscrição, com os documentos utilizados para comprovação de títulos declarados dos 30 primeiros colocados de cada categoria.</t>
   </si>
   <si>
     <t>Em atendimento aos preceitos legais, em especial a Lei Orgânica do Município de Quatro Barras em seu art. 66, comunico esta Câmara Municipal de Vereadores que irei ausentar-me do Município e do país no período de 30 de agosto de 2022 a 20 de setembro de 2022, por motivo de viagem por interesse particular.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/125/19.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/125/19.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Secretaria Municipal de Saúde, solicitando à mesma que sejam realizados estudos para viabilizar meios para requerer informações:</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/149/requerimento_20_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/149/requerimento_20_2022.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado á Secretaria municipal de Administração, Finanças e Planejamento, solicitando a mesma que sejam realizados estudos para viabilizar meios pra requerer informações:_x000D_
 _x000D_
 _x000D_
 1-	Quantos servidores efetivos tem filhos (incluindo sob responsável legal) portadores de deficiência?_x000D_
 _x000D_
 2-	 Informar o quantitativo de profissionais por categoria profissional.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/156/requerimento_1.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/156/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado á Secretaria municipal de Administração, Finanças e Planejamento, solicitando a mesma que sejam realizados estudos para viabilizar meios pra requerer informações:_x000D_
 _x000D_
 _x000D_
 _x000D_
 1-	Solicitamos o envio de um plano de ação para mudança de carga horaria dos agentes de saúde, auxiliares e técnicos de enfermagem para 30 horas semanais.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/161/requerimento_2.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/161/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado á Secretaria municipal de Administração, Finanças e Planejamento, solicitando a mesma que sejam realizados estudos para viabilizar meios pra requerer informações:_x000D_
 _x000D_
 _x000D_
 _x000D_
 1-	Solicitamos o envio de cópia da LTCAT (Laudo Técnico Das Condições Ambientais de Trabalho) atualizado e em uso.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/167/requerimento_23_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/167/requerimento_23_2022.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal encaminhe cópia do processo licitatório, plano de ação e previsão de funcionamento do poço artesiano e instalação da rede para abastecimento de água na região do Ribeirão do Tigre.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/183/requerimento_24_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/183/requerimento_24_2022.pdf</t>
   </si>
   <si>
     <t>A manifestação dessa colenda casa de leis, através de parecer escrito, fundamentado e assinado pela assessoria jurídica oficial do poder legislativo de Quatro Barras.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/187/00-2022_copia_do_boletim_de_ocorrencia_ceu_das_artes..pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/187/00-2022_copia_do_boletim_de_ocorrencia_ceu_das_artes..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 00     /2022_x000D_
 _x000D_
 _x000D_
 O vereador que o presente subscreve, com assento nesta Câmara Municipal, na 15ª Legislatura do Município de Quatro Barras, Estado do Paraná, no uso de suas atribuições legais, regimentais e depois de ouvido o Plenário, requer:_x000D_
 	_x000D_
 	                  Que a Secretaria Municipal de Cultura e Turismo, envie cópia na integra do boletim de ocorrência do assalto ocorrido a dias atrás no Céu das Artes, em Borda do Campo._x000D_
  _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Em atendimento ao disposto no Regimento Interno Artigo 9º e 10º item IV, Artigo 97 item III, artigo 114º § 1º e também de acordo com o artigo 15, item X da Lei Orgânica Municipal._x000D_
 A pedido da comunidade que questionou esse vereador para saber quais itens foram roubados._x000D_
 _x000D_
 _x000D_
 _x000D_
 Sala das Sessões 07 de novembro de 2022._x000D_
 _x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_02_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_02_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL AO VENCIMENTO DOS CARGOS DE PROVIMENTO EFETIVO E DE COMISSÃO DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_03_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_03_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL AO SUBSÍDIO DOS VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_04_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_04_2022.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ, PARA O PERÍODO DE 2022 A 2024 E DÁ OUTRAS PREVIDÊNCIAS.</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL AO SUBSÍDIO DO PREFEITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>EDUARDO JOSÉ LAGO (DUDU), SANDRO ELENO ANDREATTA (PROF. LENO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_07_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_07_2022.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a Criação de Memorial em homenagem às vítimas da Covid-19 no Município de Quatro Barras e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_08_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_08_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ESTABELECER A NOTIFICAÇÃO COMPULSÓRIA, NO CASO DE VIOLÊNCIA CONTRA A MULHER QUE FOR ATENDIDA EM SERVIÇOS DE SAÚDE PÚBLICOS OU PRIVADOS. NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_09_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_09_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_11_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_11_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE BANHEIROS QUÍMICOS ADAPTADOS ÀS PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA NOS EVENTOS REALIZADOS NO MUNICÍPIO DE QUATRO BARRAS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_lei_12_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_lei_12_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRÉDIO PÚBLICO NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_14_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_14_2022.pdf</t>
   </si>
   <si>
     <t>Suprime o Art. 3 do Projeto de Lei 14/2022 que "Estabelece normas para a execução de música ao vivo em bares, lanchonetes e similares no âmbito do município de Quatro Barras, estado do Paraná e dá outras providências".</t>
   </si>
   <si>
     <t>SANDRO ELENO ANDREATTA (PROF. LENO), ANDRÉ LUIZ BARCIA DA SILVA (DR. ANDRÉ), EDSON DOS SANTOS PAULA (NEGÃO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_16_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_16_2022.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Altera o inciso I do Art. 2 da Lei Municipal 1390/2021, Que "Autoriza o Poder Executivo Municipal a Conceder "Cartão Cesta Básica" e "Cesta Natalina" aos Servidores Públicos do Município de Quatro Barras, e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_17_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_17_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NULIDADE DA NOMEAÇÃO OU CONTRATAÇÃO, PARA DETERMINADOS CARGOS E EMPREGOS PÚBLICOS, DE PESSOA CONDENADA POR CRIME SEXUAL CONTRA CRIANÇA OU ADOLESCENTE NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_18_2022.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_19_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_18_2022.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_19_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "A MULHER NA POLÍTICA", DISPONDO SOBRE MEDIDAS DE INCENTIVO A PARTICIPAÇÃO DA MULHER NA ATIVIDADE POLÍTICA, NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_20_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_20_2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ESTÍMULO A CONTRATAÇÃO DE MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA NO MUNICÍPIO DE QUATRO BARRAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>"INSTITUI A PUBLICAÇÃO, NO SITE OFICIAL DA PREFEITURA MUNICIPAL DE QUATRO BARRAS, DOS DADOS ESTATÍSTICOS DAS OCORRÊNCIAS ATENDIDAS PELA GUARDA MINICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_22_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_22_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A RITA DE CACIA SOSSELA, SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE AUXILIAR ADMINISTRATIVO DA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_23_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_23_2022.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O INSTITUTO CAMINHO MADHYAMA GRACIOSA NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_24_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_24_2022.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDA A "CAMPANHA DE CONSCIENTIZAÇÃO, VALORIZAÇÃO E INCENTIVO DA DOAÇÃO DE SANGUE, PLAQUETAS E/OU MEDULA ÓSSEA" NO MUNICÍPIO DE QUATRO BARRAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_25_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_25_2022.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA O CREJER (CENTRO DE REABILITAÇÃO E FORMAÇÃO DE LÍDERES JEOVÁ RAPHA" NO MUNICÍPIO DE QUATRO BARRAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/1/1._projeto_de_lei_semana_nacional_de_prevencao_a_gravidez.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/1/1._projeto_de_lei_semana_nacional_de_prevencao_a_gravidez.docx</t>
   </si>
   <si>
     <t>FICA INSTITUÍDA A SEMANA NACIONAL DE PREVENÇÃO DA GRAVIDEZ NA ADOLESCÊNCIA NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/2/1._projeto_de_lei_semana_nacional_de_prevencao_a_gravidez.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/2/1._projeto_de_lei_semana_nacional_de_prevencao_a_gravidez.docx</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/5/joiao.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/5/joiao.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Quatro Barras aprovou, de autoria do Vereador Sandro Eleno Andreatta, e eu, Prefeito Municipal de Quatro Barras, sanciono e promulgo a seguinte Lei:_x000D_
 	Art. 1º- Fica Instituído, no âmbito do Município de Quatro Barras, o Programa de Transporte Público Municipal Gratuito (Joião)._x000D_
 	Art. 2º- O Programa de Transporte Público Municipal Gratuito (Joião), consiste em atender os munícipes de forma gratuita, com sistema de transporte coletivo metropolitano, nas linhas de transporte coletivo municipal 011 – Borda do Campo/Term. Quatro Barras; 012 – São Pedro - Menino Deus (via Term. Quatro Barras); 013 – Palmital - Ribeirão do Tigre/Term. Quatro Barras e 014 – Santa Luzia (reforço Borda do Campo). _x000D_
 	Parágrafo Único. A Secretaria Municipal de Planejamento Urbano deverá manter as ações e investimentos mínimos para manutenção do Termo de Cooperação Técnica e Financeira._x000D_
 	Art. 3º- O Poder Executivo regulamentará a presente Lei no que couber._x000D_
 	Art.4º- Está lei entrara em vigor na data de sua publicação._x000D_
 _x000D_
 Câmara Municipal de Quatro Barras, 13 de Junho de 2022._x000D_
 SANDRO ELENO ANDREATTA_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/12/projeto_de_lei_29_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/12/projeto_de_lei_29_2022.pdf</t>
   </si>
   <si>
     <t>DEFINE AS ÁREAS DE EXPANSÃO URBANA SOB A INFLUÊNCIA DA BR-116 NO MUNICÍPIO DE QUATRO BARRAS E OS LIMITES DA RESPECTIVA FAIXA NÃO EDIFICÁVEL.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/14/projeto_de_lei_30_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/14/projeto_de_lei_30_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A SENHORA ANA CRISTINA BENTO, SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE AGENTE COMUNITÁRIA DE SAÚDE NA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/17/projeto_de_lei_31_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/17/projeto_de_lei_31_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º NA LEI Nº 34/2005 QUE "INSTITUI NO MUNICÍPIO DE QUATRO BARRAS O TÍTULO DE SERVIDOR PÚBLICO PADRÃO" E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei_32_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei_32_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A MARIA LUIZA RODRIGUES SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE AGENTE COMUNITÁRIA DE SAÚDE (ACS) DA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>ADICIONA O PARÁGRAFO 1º, NO ARTIGO 3º DA LEI 1414/2021 QUE “DISPÕE SOBRE O PROGRAMA DE DISTRIBUIÇÃO DE ABSORVENTES HIGIÊNICOS NAS ESCOLAS MUNICIPAIS NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/23/pl_34_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/23/pl_34_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A SENHORA _x000D_
 LUCIANE PEREIRA STEFFENS, SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE AUXILIAR ADMINISTRATIVO NA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/24/pl_35_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/24/pl_35_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROJETO “CASA ROSA” PARA ATENDIMENTO A MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA E SEUS DEPENDENTE NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A SENHORA KATIUSCIA BUTZKE MORAIS, SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE PROFESSORA, LOTADA NA SECRETARIA MUNICIPAL DE EDUCAÇÃO DA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_37_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_37_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A SENHORA RAFAELA MIENTKEWICZ CAVALCANTI, SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE AUXILIAR LEGISLATIVA, LOTADA NA CÂMARA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/28/00-2022_servidor_publico_padrao_-_juliana_piai_teckla.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/28/00-2022_servidor_publico_padrao_-_juliana_piai_teckla.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A SENHORA JULIANA PIAI TECKLA, SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE AGENTE COMUNITÁRIA DE SAÚDE, LOTADA NA SECRETÁRIA MUNICIPAL DE SAÚDE NA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ._x000D_
 _x000D_
 A Câmara Municipal de Quatro Barras, Estado do Paraná aprovou, de autoria do Vereador SANDRO ELENO ANDREATTA, e eu, PREFEITO MUNICIPAL, sanciono e promulgo a seguinte Lei:_x000D_
 _x000D_
 Art. 1º - Fica concedido o Título de Servidor Público Padrão, conforme a Lei nº 034 de 17 de outubro de 2005, a Juliana Piai Teckla, Servidora Pública Municipal na ativa com o cargo de Agente Comunitária de Saúde na Prefeitura Municipal de Quatro Barras, Estado do Paraná._x000D_
 _x000D_
 Art. 2º – Esta Lei entra em vigor na data de sua publicação._x000D_
 _x000D_
 Edifício da Câmara Municipal de Quatro Barras, 29 de junho de 2022_x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/30/pl_39_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/30/pl_39_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO A SENHORA MERCI RIBEIRO DE SOUZA, SERVIDORA PÚBLICA MUNICIPAL NA ATIVA, COM O CARGO DE ASSISTENTE SOCIAL NA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_lei_40_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_lei_40_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SERVIDOR PÚBLICO PADRÃO AO SENHOR LEANDRO ESPERANCETTE, SERVIDOR PÚBLICO MUNICIPAL NA ATIVA, COM O CARGO DE FISCAL DE TRIBUTOS DA PREFEITURA MUNICIPAL DE QUATRO BARRAS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/37/41.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/37/41.pdf</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_42_2022-_sicam_2.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_42_2022-_sicam_2.pdf</t>
   </si>
   <si>
     <t>"Institui o Sistema de Cadastro Artístico Municipal – SICAM como plataforma oficial para cadastramento de artistas, entidades e grupos culturais para o poder público municipal de Quatro Barras, Estado do Paraná".</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_43_2022.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_43_2022.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROJETO “PONTO DE TRANSAÇÃO SEGURA” PARA GARANTIR A SEGURANÇA NAS COMPRAS EFETIVADAS PELA INTERNET NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_44_2022.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_45_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_44_2022.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_45_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre proibição de instalação de banheiros multigênero no Município de Quatro Barras, e dá outras providências.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/104/projeto_de_lei_46_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/104/projeto_de_lei_46_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE LISTA DE MÉDICOS PLANTONISTAS NA UNIDADE DE PRONTO ATENDIMENTO E UNIDADES BASICAS DE SAÚDE DO MUNICÍPIO DE QUATRO BARRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_47_2022institui_o_projeto_nasce_uma_crianca_planta-se_uma_arvore_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_47_2022institui_o_projeto_nasce_uma_crianca_planta-se_uma_arvore_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o projeto “Nasce uma criança, planta-se uma árvore” e dá outras providências.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_48_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_48_2022.pdf</t>
   </si>
   <si>
     <t>Lei que altera horário de funcionamento de bares e similares</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/151/pl_49_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/151/pl_49_2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do programa de atendimento especializado em psiquiatria e psicologia para os profissionais da Educação do Município de Quatro Barras”.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_alceu_benedetti.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_alceu_benedetti.pdf</t>
   </si>
   <si>
     <t>DENOMINA O FUTURO “ESPAÇO DE USO MULTIPLO” NO SANTA LUZIA PRAÇA ALCEU BENEDETTI NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_51_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_51_2022.pdf</t>
   </si>
   <si>
     <t>ADICIONA A LEI Nº 691/2011, O ARTIGO 35-A QUE TRATA DA GRATIFICAÇÃO POR TEMPO DE SERVIÇO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_52_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_52_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA CONSCIÊNCIA NEGRA NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_lei_53_2022.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_lei_53_2022.docx</t>
   </si>
   <si>
     <t>DENOMINA A PRAÇA NO BAIRRO JARDIM PINHEIROS “PRAÇA DARCI GONÇALVEZ DE OLIVEIRA” NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/193/projeto_de_lei_54_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/193/projeto_de_lei_54_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA PESCA E DO PESCADOR NO ÂMITO DE MUNICIPAL DE QUATRO BARROS ESTADO DO PARANÁ E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/199/pl_feira_municipal_da_saude.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/199/pl_feira_municipal_da_saude.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FEIRA MUNICIPAL DA SAÚDE NO ÂMBITO DO MUNICÍPIO DE QUATRO BARRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/237/projeto_de_lei_56_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/237/projeto_de_lei_56_2022.pdf</t>
   </si>
   <si>
     <t>•	Inclui o artigo 1°A na Lei Municipal 09/99</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/238/projeto_de_lei_57_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/238/projeto_de_lei_57_2022.pdf</t>
   </si>
   <si>
     <t>•	Altera a Lei Municipal Nº 1471, de 17 de fevereiro de 2022, Que Fixa os Subsídios do Prefeito e Vice-Prefeito do Município de Quatro Barras, Estado Do Paraná, para o Período de 2022 a 2024 e dá outras providências</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/4/mocao_de_pesar.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/4/mocao_de_pesar.docx</t>
   </si>
   <si>
     <t>Moção de Pesar Florinda da Silva Legnani.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/6/mocao_de_aplausos_-_jeps.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/6/mocao_de_aplausos_-_jeps.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS - JEPS</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/16/mocao_de_aplausos_portal_da_politica.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/16/mocao_de_aplausos_portal_da_politica.docx</t>
   </si>
   <si>
     <t>Moção de aplausos ao Portal da Politica</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/29/mocao_de_aplausos_-_insanos_moto_clube.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/29/mocao_de_aplausos_-_insanos_moto_clube.pdf</t>
   </si>
   <si>
     <t>INSANOS MOTO CLUBE DIVISÃO QUATRO BARRAS</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/41/mocao_de_aplausos_-_carlos_e_viviane.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/41/mocao_de_aplausos_-_carlos_e_viviane.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS ATLETAS CARLOS ALBERTO RODRIGUES E VIVIANE MARIS BRITES CARDOSO - CAMPEÕES BRASILEIRO DE POWERLIFFITING</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/100/20_2022_mocao_de_aplausos_edson_eufrazio.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/100/20_2022_mocao_de_aplausos_edson_eufrazio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS DE AUTORIA DO VEREADOR EDUARDO JOSÉ LAGO AO SENHOR EDSON EUFRAZIO.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/103/mocao_zizi.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/103/mocao_zizi.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições regimentais vem através desta manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família pelo falecimento da Senhora LUIZA ANDREATTA ZATONI, ocorrido no dia 22 de agosto de 2022._x000D_
 _x000D_
 LUIZA ANDREATTA ZATONI, conhecida como Dona Zizi, nascida em 08 de maio de 1933, filha de Valentim Andreatta e Carolina Gasparim Andreatta, durante toda sua vida residiu no Bairro Borda do Campo, Município de Quatro Barras, em 1950 casou-se com Octávio Zatoni (em memória), com quem teve dez filhos Rosilda, Lucia, Marilene, Pedro, Paulo Luiz, Marcia, José Augusto, Sonia, Ana Cristina, Sandra, vinte cinco netos e dezessete bisnetos, muito dedicada à família, pessoa conhecida e respeitada por sua conduta._x000D_
 Quero, através desta Moção, externar nossas sinceras condolências reiterando nosso profundo respeito e que Deus traga conforto aos corações enlutados._x000D_
 Primando o amor a Deus sobre todas as coisas para que à SENHORA “LUIZA ANDREATTA ZATONI” descanse em paz.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/114/mocao_de_pesar_-_eidir_do_rocio_santos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/114/mocao_de_pesar_-_eidir_do_rocio_santos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Os vereadores, que o presente subscreve, no uso de suas atribuições regimentais vem através desta manifestar solidariedade e encaminhar a presente MOÇÃO DE PESAR à família de EIDIR ROCIO DOS SANTOS, pelo seu falecimento ocorrido no dia 28 de agosto de 2022._x000D_
 Primando o amor a Deus sobre todas as coisas para que à SENHORA “EIDIR ROCIO DOS SANTOS” descanse em paz._x000D_
 Câmara Municipal de Quatro Barras, 01 de setembro de 2022._x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA_x000D_
 Vereador_x000D_
 _x000D_
 ANDERSON MENDONÇA_x000D_
                                                            Vereador_x000D_
 _x000D_
 ANDRÉ LUIZ BARCIA DA SILVA_x000D_
  Vereador_x000D_
 _x000D_
 ANTONIO CEZAR CREPLIVE_x000D_
                                                            Vereador_x000D_
 _x000D_
 EDSON DOS SANTOS PAULA_x000D_
  Vereador_x000D_
 _x000D_
 	EDUARDO JOSÉ LAGO_x000D_
 	Vereador_x000D_
 _x000D_
 GILSON RODRIGUES CORDEIRO_x000D_
 	Vereador_x000D_
 _x000D_
 KAYO AUGUSTUS SANTOS_x000D_
 	Vereador_x000D_
 _x000D_
 LUCINÉIA ALVES DA SILVA_x000D_
                                                                  Vereadora</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/119/mocao_de_pesar_miguel_lima_dos_santos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/119/mocao_de_pesar_miguel_lima_dos_santos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família de Miguel Lima dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/121/mocao_de_aplausos_maos_que_ajudam.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/121/mocao_de_aplausos_maos_que_ajudam.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos_x000D_
 _x000D_
 Os Vereadores que o presente subscrevem, no uso de suas atribuições regimentais concedem Moção de Aplausos ao Projeto MÃOS QUE AJUDAM</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/135/mocao_-_loi_garcia_de_rezende.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/135/mocao_-_loi_garcia_de_rezende.pdf</t>
   </si>
   <si>
     <t>concede moção de aplausos a LOI GARCIA DE REZENDE</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/136/mocao_jackson_carlos_borges_de_souza.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/136/mocao_jackson_carlos_borges_de_souza.pdf</t>
   </si>
   <si>
     <t>Pelos serviços prestados ao nosso município, em especial no período de pandemia COVID – 19 nos cemitérios públicos municipais a JACKSON CARLOS BORGES DE SOUZA</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/170/mocao_-_messias222.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/170/mocao_-_messias222.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS POR ATO DE BRAVURA AO GM JEFERSON MESSIAS DOS SANTOS - AÇÃO BR 116</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/171/mocao_-_peixoto222.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/171/mocao_-_peixoto222.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS POR ATO DE BRAVURA A GM IVONETE AQUINO PEIXOTO AÇÃO NA BR 116</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/172/mocao_-_peixoto_2.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/172/mocao_-_peixoto_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS POR ATO DE BRAVURA AO GM IVONETE AQUINO PEIXOTO - AÇÃO Bairro Jd. Patrícia</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/173/mocao_-_isaque_colombo.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/173/mocao_-_isaque_colombo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ATO DE BRAVURA IZAQUE SILVA DE OLIVEIRA</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/174/mocao_-_messiasjpatricia_123.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/174/mocao_-_messiasjpatricia_123.pdf</t>
   </si>
   <si>
     <t>JEFERSON MESSIAS DOS SANTOS  AÇÃO NO JD PATRICIA</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/175/mocao_-_mesias_colombo_12345.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/175/mocao_-_mesias_colombo_12345.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ATO DE BRAVURA JEFERSON MESSIAS DOS SANTOS  AÇÃO COLOMBO</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/176/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/176/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Senhor Wellington Fabio Benedetti_x000D_
  Diretor Geral da Prefeitura Municipal de Quatro Barras</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/190/correto.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/190/correto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PROFESSOR GERSON GONÇALVES DA SILVA E AOS SEUS ATLETAS GABRIEL BENICIOS TENORIO LEITE E MARIA VITÓRIA DA SILVA SANTOS</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/33/projeto_de_decreto_legislativo_08_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/33/projeto_de_decreto_legislativo_08_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ, A SENHORA IEDA INÊS TOLARDO.</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ, AO SENHOR LAURO PASTRE JUNIOR.</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE QUATRO BARRAS, ESTADO DO PARANÁ, AO SENHOR JOSÉ LAURINDO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/113/decreto_legislativo_11_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/113/decreto_legislativo_11_2022.pdf</t>
   </si>
   <si>
     <t>Solicitado por Estephanie.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/152/decreto_legislativo_12_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/152/decreto_legislativo_12_2022.pdf</t>
   </si>
   <si>
     <t>Alteração do orçamento.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Jogos</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
     <t>229</t>
   </si>
@@ -1995,566 +1995,566 @@
  _x000D_
 DECRETA_x000D_
  _x000D_
 Art. 1º Fixa o expediente da Câmara Municipal de Quatro Barras no dia 09 de dezembro de 2022 das 08h00 às 10h00, decretando ponto facultativo após este horário._x000D_
  _x000D_
 Art. 2º Este Decreto entra em vigor na data da sua publicação._x000D_
 _x000D_
 Edifício da Câmara Municipal de Quatro Barras, 07 de dezembro de 2022_x000D_
  _x000D_
 EDUARDO JOSÉ LAGO_x000D_
 PRESIDENTE</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Stephani</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_resolucao_03_2022_revoga_e_institui_novo_regimento_comprimido.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_resolucao_03_2022_revoga_e_institui_novo_regimento_comprimido.pdf</t>
   </si>
   <si>
     <t>Institui o Regimento Interno da Câmara Municipal de Quatro Barras/PR, Revoga a Resolução 01/1991 e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_de_resolucao_04_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_de_resolucao_04_2022.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do poder legislativo municipal de Quatro Barras – Paraná, a procuradoria da mulher e dá providência correlatas.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_resolucao_05.2022_mesa.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_resolucao_05.2022_mesa.pdf</t>
   </si>
   <si>
     <t>•	Dispõe sobre a eleição de renovação da Mesa Diretora para o biênio 2023/2024 da Câmara Municipal de Quatro Barras, estado do Paraná.</t>
   </si>
   <si>
     <t>EDUARDO JOSÉ LAGO (DUDU), ANDERSON MENDONÇA (RATO), ANTONIO CEZAR CREPLIVE (TOTÓ), KAYO AUGUSTUS SANTOS (ENF. KAYO)</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/115/projeto_de_resolucao_06_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/115/projeto_de_resolucao_06_2022.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O AGENTE DE CONTRATAÇÃO, A EQUIPE DE APOIO E A COMISSÃO DE CONTRATAÇÃO, NOS TERMOS DA LEI Nº 14.133, DE 1º DE ABRIL DE 2021, NO ÂMBITO DA CÂMARA MUNICIPAL DE QUATRO BARRAS – PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_resolucao_07_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_resolucao_07_2022.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS PROCEDIMENTOS PARA REALIZAÇÃO DE DISPENSAS DE LICITAÇÃO FUNDAMENTADAS NOS INCISOS I E II DO ARTIGO 75 DA LEI FEDERAL Nº 14.133 DE 1º DE ABRIL DE 2021, NO ÂMBITO DA CÂMARA MUNICIPAL DE QUATRO BARRAS – PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_resolucao_08_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_resolucao_08_2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta o agente de contratação, a equipe de apoio e a comissão de contratação, nos termos da Lei nº 14.133, de 1º de abril de 2021, no âmbito da Câmara Municipal de Quatro Barras – Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_resolucao_09_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_resolucao_09_2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta os Procedimentos para Realização de Dispensas de Licitação Fundamentadas nos Incisos I e II do Artigo 75 da Lei Federal Nº 14.133 de 1º de abril de 2021, no âmbito da Câmara Municipal de Quatro Barras – Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/217/resolucao_10_2022_-_novo_regimento_interno.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/217/resolucao_10_2022_-_novo_regimento_interno.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE QUATRO BARRAS/PR, REVOGA A RESOLUÇÃO Nº 01/1991 E DÁ PROVIDÊNCIA CORRELATAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/218/resolucao_11_2022_regimento_interno.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/218/resolucao_11_2022_regimento_interno.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 10/2022 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE QUATRO BARRAS/PR, E DÁ PROVIDÊNCIA CORRELATAS.</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/38/emenda_aditiva_modificativa_01__ao_projeto_de_resolucao_03_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/38/emenda_aditiva_modificativa_01__ao_projeto_de_resolucao_03_2022.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA MODIFICATIVA N º 01 AO PROJETO DE RESOLUÇÃO Nº 03/2022_x000D_
 _x000D_
 _x000D_
 Súmula: INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE QUATRO BARRAS/PR, REVOGA A RESOLUÇÃO Nº 01/1991 E DÁ PROVIDÊNCIA CORRELATAS._x000D_
 _x000D_
 _x000D_
 Com escopo no §1º do artigo 119 do Regimento Interno da Câmara Municipal de Quatro Barras, vêm o Vereador Sandro Eleno Andreatta, propor emenda aditiva ao Projeto de Resolução nº 03/2022, passando a vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 1º - Acrescenta o inciso IV e V no Art. 49º da Lei nº 03/2022, com a seguinte redação:_x000D_
 “IV a Comissão de Educação, Cultura, Esporte e Lazer, Desenvolvimento Social e Família.”_x000D_
 _x000D_
 “V a Comissão de Saúde, Meio Ambiente e Segurança Pública.”_x000D_
 _x000D_
 Art. 2º - Altera o inciso III no Art. 51º da Lei nº 03/2022, para que passe a vigorar com a seguinte redação:_x000D_
 “III matéria relacionada com a política de desenvolvimento urbano, via e obras públicas, comércio, indústria e turismo, de abastecimento e defesa do consumidor, de saneamento básico, da habitação, do patrimônio histórico e cultural e demais campos de atuação do Município, bem como, matéria relacionada com a estrutura e atribuições dos órgãos e entidades da administração municipal e matéria relacionada com os servidores públicos municipais, inclusive seu regime previdenciário.”_x000D_
 _x000D_
 _x000D_
 Art. 3º - Acrescenta o inciso IV e V no Art. 51º da Lei nº 03/2022, com a seguinte redação:_x000D_
 “IV - a Comissão de Educação, Cultura, Esporte e Lazer, Desenvolvimento Social e Família: compete matéria relacionada com a Educação, a cultura, assistência social, o esporte, o lazer, a família, a criança, o adolescente, a mulher e o idoso.”_x000D_
 _x000D_
 “V a Comissão de Saúde, assistência Social, Meio Ambiente e Segurança Pública: compete matéria relacionada a política de saúde, do meio ambiente, agricultura e da Segurança pública.”_x000D_
 _x000D_
 Câmara Municipal de Quatro Barras, 20 de junho de 2022._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA (LENO)_x000D_
 VEREADOR</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/39/emenda_modificativa_02__ao_projeto_de_resolucao_03_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/39/emenda_modificativa_02__ao_projeto_de_resolucao_03_2022.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N º 02 AO PROJETO DE RESOLUÇÃO Nº 03/2022_x000D_
 _x000D_
 _x000D_
 Súmula: INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE QUATRO BARRAS/PR, REVOGA A RESOLUÇÃO Nº 01/1991 E DÁ PROVIDÊNCIA CORRELATAS._x000D_
 _x000D_
 _x000D_
 Com escopo no §1º do artigo 119 do Regimento Interno da Câmara Municipal de Quatro Barras, vêm o Vereador Sandro Eleno Andreatta, propor emenda modificativa ao Projeto de Resolução nº 03/2022, passando a vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 1º - Altera o Art. 30º da Lei nº 03/2022, para que passe a vigorar com a seguinte redação:_x000D_
 _x000D_
 “Art. 30º - O mandato da Mesa será de dois anos, vedada a reeleição para o mesmo cargo, na eleição imediatamente subsequente, na mesma legislatura.”_x000D_
 _x000D_
 _x000D_
 Câmara Municipal de Quatro Barras, 20 de junho de 2022._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA (LENO)_x000D_
 VEREADOR</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/40/emenda_modificativa_03__ao_projeto_de_resolucao_03_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/40/emenda_modificativa_03__ao_projeto_de_resolucao_03_2022.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N º 03 AO PROJETO DE RESOLUÇÃO Nº 03/2022_x000D_
 _x000D_
 _x000D_
 Súmula: INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE QUATRO BARRAS/PR, REVOGA A RESOLUÇÃO Nº 01/1991 E DÁ PROVIDÊNCIA CORRELATAS._x000D_
 _x000D_
 _x000D_
 Com escopo no §1º do artigo 119 do Regimento Interno da Câmara Municipal de Quatro Barras, vêm o Vereador Sandro Eleno Andreatta, propor emenda modificativa ao Projeto de Resolução nº 03/2022, passando a vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 1º - Altera o Art. 87º da Lei nº 03/2022, para que passe a vigorar com a seguinte redação:_x000D_
 _x000D_
 “Art. 87º - O recurso deve ser interposto por escrito, no prazo de 48 (quarenta e oito) horas úteis, contado do recebimento da decisão, salvo em caso de decisão sobre o recebimento de emenda, em que poderá ser feito verbalmente.”_x000D_
 _x000D_
 _x000D_
 Câmara Municipal de Quatro Barras, 20 de junho de 2022._x000D_
 _x000D_
 _x000D_
 _x000D_
 SANDRO ELENO ANDREATTA (LENO)_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/159/emenda_modificativa_01_2022_ao_pl_33_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/159/emenda_modificativa_01_2022_ao_pl_33_2022.pdf</t>
   </si>
   <si>
     <t>Altera o Programa 021, 022 e 032 da Lei de Diretrizes Orçamentárias, Projeto de Lei 033/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/164/resolucao-_emenda_modificativa_04_-_regimento_interno.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/164/resolucao-_emenda_modificativa_04_-_regimento_interno.pdf</t>
   </si>
   <si>
     <t>ADICIONA O INCISO “III” NO ARTIGO 123, DA RESOLUÇÃO 03/2022 QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE QUATRO BARRAS/PR, REVOGA A RESOLUÇÃO Nº 01/1991 E DÁ PROVIDÊNCIA CORRELATAS._x000D_
 _x000D_
 _x000D_
 _x000D_
 Art. 1º.  adiciona o inciso “III” no artigo 123 que passara a vigorar com o seguinte texto:_x000D_
 _x000D_
 “III – Quando a matéria exigir para sua aprovação, o voto favorável de dois terços ou maioria absoluta dos membros da câmara.”_x000D_
 _x000D_
 Art. 2º. Esta Emenda Modificativa entra em vigor na data de publicação da Resolução.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/165/resolucao-_emenda_modificativa_05_-_regimento_interno.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/165/resolucao-_emenda_modificativa_05_-_regimento_interno.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 113, DA RESOLUÇÃO 03/2022 QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE QUATRO BARRAS/PR, REVOGA A RESOLUÇÃO Nº 01/1991 E DÁ PROVIDÊNCIA CORRELATAS._x000D_
 _x000D_
 Art. 1º.  altera o artigo 113 da resolução 03/2022, que passara a vigorar com o seguinte texto:_x000D_
 “Art. 119 - As Emendas poderão ser apresentadas até o início da Sessão em cuja Ordem do Dia figurar a proposição principal. _x000D_
 § 1º No primeiro turno de discussão e votação, cabem Emendas apresentadas por Vereador ou por Comissão. _x000D_
 § 2º No segundo turno de discussão e votação, somente caberão Emendas Supressivas ou Aditivas, subscritas por um terço, ou mais, dos Vereadores. _x000D_
 § 3º Na redação final, somente caberá Emenda de Redação."_x000D_
 _x000D_
 Art. 2º. Esta Emenda Modificativa entra em vigor na data de publicação da Resolução.”</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 01/2022</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/209/emenda_impositiva_n.o_02-2022_ao_projeto_de_lei_39-2022.docx</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/209/emenda_impositiva_n.o_02-2022_ao_projeto_de_lei_39-2022.docx</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N.º 02/2022_x000D_
 _x000D_
 Projeto de Lei n. Lei n.º 39/2022_x000D_
 _x000D_
 Autoria: Vereador Sandro Eleno Andreatta_x000D_
 _x000D_
 Emenda Impositiva ao Projeto de Lei n.º 39/2022, que estima a receita e fixa a despesa para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/216/emenda_impositiva_n.o_02-2022_ao_projeto_de_lei_39-2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/216/emenda_impositiva_n.o_02-2022_ao_projeto_de_lei_39-2022.pdf</t>
   </si>
   <si>
     <t>Emenda 03/2022</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/219/emenda_04_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/219/emenda_04_2022.pdf</t>
   </si>
   <si>
     <t>Emendaa 04/2022</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/220/emenda_05_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/220/emenda_05_2022.pdf</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/222/emenda_07.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/222/emenda_07.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva 07/2022 ao Projeto de Lei n.º 39/2022, que estima a receita e fixa a despesa para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/223/emenda_08.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/223/emenda_08.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N.º 00/2022_x000D_
 _x000D_
 Projeto de Lei n. Lei n.º 39 /2022_x000D_
 _x000D_
 Autoria: Vereadora Lucinéia Alves da Silva_x000D_
 _x000D_
 Emenda Impositiva ao Projeto de Lei n.º 39/2022, que estima a receita e fixa a despesa para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>RAZÕES DO VETO</t>
   </si>
   <si>
     <t>LORENO BERNARDO TOLARDO</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/102/veto_total_ao_pl_33_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/102/veto_total_ao_pl_33_2022.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 33/2022, de autoria do Vereador Eduardo José Lago.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>MEN</t>
   </si>
   <si>
     <t>MENSAGEM</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/279/mensagem_12_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/279/mensagem_12_2022.pdf</t>
   </si>
   <si>
     <t>•	Dispõe sobre a Revisão do Plano Diretor Participativo de Quatro Barras.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/73/mensagem_27_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/73/mensagem_27_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 982/2016 Consolidando o Anexo I – Quadro de Agentes de Combate às Endemias, e Altera o Anexo I - Quadro de Agentes Comunitários de Saúde da Lei Municipal nº 595/2010, dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/97/mensagem_28_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/97/mensagem_28_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 865.000,00 (oitocentos e sessenta e cinco mil reais), ao orçamento geral do corrente exercício, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/106/mensagem_29_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/106/mensagem_29_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 907/2015 que ‘Dispõe sobre o sistema geral de classificação de cargos do Poder Executivo Municipal, fixa números de vagas, níveis de vencimento e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/111/mensagem_30_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/111/mensagem_30_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 907/2015 que "Dispõe sobre o sistema geral de classificação de cargos do Poder Executivo municipal, fixa número de vagas, níveis de vencimento e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/110/mensagem_31_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/110/mensagem_31_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a realizar acordos e outras medidas administrativas para prevenir ou extinguir litígios, inclusive os judiciais, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/120/mensagem_32_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/120/mensagem_32_2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta, nos termos do art. 14, § 1º, inciso I, da Lei nº 14.113, de 25 de dezembro de 2020, a necessidade de avaliação de critérios técnicos de mérito e desempenho aos profissionais do magistério interessados na nomeação à direção de instituição da rede municipal de ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/131/mensagem_33_2022_ldo_2023.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/131/mensagem_33_2022_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2023 e dá outras providências (LDO)</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/134/mensagem_34_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/134/mensagem_34_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza parcelamento e autoriza e disciplina o acordo com credores para pagamento com desconto de precatórios municipais, nos termos do art. 100 da Constituição Federal.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/139/mensagem_35_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/139/mensagem_35_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Quatro Barras a firmar convênio visando à reinserção social dos apenados, através de atividades laborativas, e dá outras providências.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/140/mensagem_36_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/140/mensagem_36_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de seguro de vida aos integrantes da Guarda Municipal de Quatro Barras.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/141/mensagem_37_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/141/mensagem_37_2022.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II – Número de vagas por cargo, da Lei nº 908/2015 que “Dispõe sobre o sistema de classificação de cargos do quadro da Saúde do Poder Executivo Municipal, fica número de vagas, níveis de vencimento e dá outras providências</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/142/mensagem_38_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/142/mensagem_38_2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta vagas nas tabelas constantes do Anexo II – Fixa número de vagas de cada cargo para cada grupo ocupacional, da Lei Municipal nº 12/2001, e dá outras providências</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/207/mensagem_39_2022_substitutivo.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/207/mensagem_39_2022_substitutivo.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Quatro Barras para o Exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/157/mensagem_40_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/157/mensagem_40_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1118/2018 que “Cria o Regime Integral de Trabalho – RIT, dos servidores titulares do cargo de Enfermeiro, e dá outras providências”.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/158/mensagem_41_2022_substitutivo.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/158/mensagem_41_2022_substitutivo.pdf</t>
   </si>
   <si>
     <t>Autoriza dispositivos da Lei Municipal nº 1445, de 25 de outubro de 2021, que "Dispõe sobre o Plano Plurianual - PPA 2022-2025 para o Município de Quatro Barras, Estado do Paraná, estabelece outras providências".</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/177/mensagem_42_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/177/mensagem_42_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Quatro Barras, Estado do Paraná, a efetuar cessão de uso gratuito de imóvel ao cessionário e para os fins que específica.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/178/mensagem_43_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/178/mensagem_43_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Municipal de Produtos de Origem Animal no Município de Quatro Barras/PR e fiscalização, e dá outras providências</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/179/mensagem_45_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/179/mensagem_45_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 715.000,00 (setecentos e quinze mil reais), ao orçamento geral do corrente exercício, e dá outras providências</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/180/mensagem_46_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/180/mensagem_46_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 907/2015 que “Dispõe sobre o sistema geral de classificação de cargos do Poder Executivo municipal, fixa número de vagas, níveis de vencimento e dá outras providências</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/181/mensagem_47_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/181/mensagem_47_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação administrativa da Prefeitura Municipal de Quatro Barras e dá outras providências.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/194/mensagem_48_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/194/mensagem_48_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 38/2001 que “Dispõe sobre o Código Tributário do Município de Quatro Barras, e dá outras providências.”</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/195/mensagem_49_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/195/mensagem_49_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar distribuição gratuita de prêmios mediante sorteio, nos limites de sua jurisdição, como meio auxiliar de fiscalização e/ou arrecadação de tributos de sua competência.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/196/mensagem_50_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/196/mensagem_50_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 12/99 que “Dispõe sobre o Estatuto dos Servidores Públicos do Município, das Autarquias e das Fundações Municipais.”</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/197/mensagem_51_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/197/mensagem_51_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 920.557,77 (novecentos e vinte e mil, quinhentos e cinquenta e sete reais e setenta e sete centavos), ao orçamento geral do corrente exercício, e dá outras providências</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/227/mensagem_52_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/227/mensagem_52_2022.pdf</t>
   </si>
   <si>
     <t>Altera e atualiza o anexo “LDO – Metas e Prioridades para o Exercício Financeiro” da Lei nº 1543/2022 que “Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2023 e dá outras providências".</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/226/mensagem_53_2022.pdf</t>
+    <t>http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/226/mensagem_53_2022.pdf</t>
   </si>
   <si>
     <t>•	Altera a Lei 909, de 28 de janeiro de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>ATA O</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA</t>
   </si>
   <si>
     <t>Ata 39ª Reunião Ordinária - 12/12/2022</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>ATA E</t>
   </si>
   <si>
     <t>ATA EXTRAORDINÁRIA</t>
   </si>
@@ -2891,68 +2891,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_02_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_03_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_04_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_06_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_07_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/55/indicacao_08_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_09_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/57/indicacao_10_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_12_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_13_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_14_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_15_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_16_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_18_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/3/ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/7/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/8/indicacao_52_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao_estcionamento_postodesaude_bordapinheirinho_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/10/54.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/11/55.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/20/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/21/indicacao_58_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao_59_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/26/60.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_61_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_62_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/42/ind_-_recomeca_parana_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/44/64.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/45/65.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/66/modelo_indicacao_rato.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_67_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_68_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_069_2022_piso_salarial_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_070_2022_joiao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_71_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_72_-_indicacao_aquisicao_cama_hospitalar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_73_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/117/74.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/118/75.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/123/indicacao_077_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/124/78.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/126/79_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_80_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/128/ciclovia_81.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_82_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_83_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/132/84.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/133/852022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/137/praca_jd_patricia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_88_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_89_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_090_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_91_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_92_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao__asfalto_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_asfalto_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_95_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_96_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_97_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/182/indicacao_98_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/184/abrigo_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/189/indicacao_100_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/191/calcada_av_dom_pedro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/192/102.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/200/recape_asfalto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/201/indicacao_104_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/202/indicacao_105_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/203/decoracao_natalina.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/204/guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/205/indicacao_-gratificacao_autoridade_de_transito_...pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/206/00-2022_-_manutencao_do_asfalto_em_alguns_pontos_da_rua_demerval_bielski..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/210/110.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/211/111.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/212/112.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/213/113.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/214/114.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_placa_abandono_animais.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/221/praca_menino_deus.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/224/erosao_calcada_25_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_119_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/231/indicacao_120_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/232/121.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/233/122.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/234/123.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/235/124.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/236/125.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_13_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/15/15.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/67/requerimento_016_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/68/requerimento_pss_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/125/19.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/149/requerimento_20_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/156/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/161/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/167/requerimento_23_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/183/requerimento_24_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/187/00-2022_copia_do_boletim_de_ocorrencia_ceu_das_artes..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_02_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_03_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_04_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_07_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_08_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_09_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_11_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_lei_12_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_14_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_16_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_17_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_18_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_19_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_20_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_22_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_23_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_24_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_25_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/1/1._projeto_de_lei_semana_nacional_de_prevencao_a_gravidez.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/2/1._projeto_de_lei_semana_nacional_de_prevencao_a_gravidez.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/5/joiao.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/12/projeto_de_lei_29_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/14/projeto_de_lei_30_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/17/projeto_de_lei_31_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei_32_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/23/pl_34_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/24/pl_35_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_37_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/28/00-2022_servidor_publico_padrao_-_juliana_piai_teckla.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/30/pl_39_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_lei_40_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/37/41.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_42_2022-_sicam_2.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_43_2022.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_44_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_45_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/104/projeto_de_lei_46_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_47_2022institui_o_projeto_nasce_uma_crianca_planta-se_uma_arvore_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_48_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/151/pl_49_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_alceu_benedetti.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_51_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_52_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_lei_53_2022.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/193/projeto_de_lei_54_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/199/pl_feira_municipal_da_saude.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/237/projeto_de_lei_56_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/238/projeto_de_lei_57_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/4/mocao_de_pesar.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/6/mocao_de_aplausos_-_jeps.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/16/mocao_de_aplausos_portal_da_politica.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/29/mocao_de_aplausos_-_insanos_moto_clube.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/41/mocao_de_aplausos_-_carlos_e_viviane.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/100/20_2022_mocao_de_aplausos_edson_eufrazio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/103/mocao_zizi.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/114/mocao_de_pesar_-_eidir_do_rocio_santos.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/119/mocao_de_pesar_miguel_lima_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/121/mocao_de_aplausos_maos_que_ajudam.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/135/mocao_-_loi_garcia_de_rezende.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/136/mocao_jackson_carlos_borges_de_souza.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/170/mocao_-_messias222.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/171/mocao_-_peixoto222.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/172/mocao_-_peixoto_2.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/173/mocao_-_isaque_colombo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/174/mocao_-_messiasjpatricia_123.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/175/mocao_-_mesias_colombo_12345.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/176/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/190/correto.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/33/projeto_de_decreto_legislativo_08_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/113/decreto_legislativo_11_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/152/decreto_legislativo_12_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_resolucao_03_2022_revoga_e_institui_novo_regimento_comprimido.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_de_resolucao_04_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_resolucao_05.2022_mesa.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/115/projeto_de_resolucao_06_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_resolucao_07_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_resolucao_08_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_resolucao_09_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/217/resolucao_10_2022_-_novo_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/218/resolucao_11_2022_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/38/emenda_aditiva_modificativa_01__ao_projeto_de_resolucao_03_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/39/emenda_modificativa_02__ao_projeto_de_resolucao_03_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/40/emenda_modificativa_03__ao_projeto_de_resolucao_03_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/159/emenda_modificativa_01_2022_ao_pl_33_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/164/resolucao-_emenda_modificativa_04_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/165/resolucao-_emenda_modificativa_05_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/209/emenda_impositiva_n.o_02-2022_ao_projeto_de_lei_39-2022.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/216/emenda_impositiva_n.o_02-2022_ao_projeto_de_lei_39-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/219/emenda_04_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/220/emenda_05_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/222/emenda_07.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/223/emenda_08.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/102/veto_total_ao_pl_33_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/279/mensagem_12_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/73/mensagem_27_2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/97/mensagem_28_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/106/mensagem_29_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/111/mensagem_30_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/110/mensagem_31_2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/120/mensagem_32_2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/131/mensagem_33_2022_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/134/mensagem_34_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/139/mensagem_35_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/140/mensagem_36_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/141/mensagem_37_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/142/mensagem_38_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/207/mensagem_39_2022_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/157/mensagem_40_2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/158/mensagem_41_2022_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/177/mensagem_42_2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/178/mensagem_43_2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/179/mensagem_45_2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/180/mensagem_46_2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/181/mensagem_47_2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/194/mensagem_48_2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/195/mensagem_49_2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/196/mensagem_50_2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/197/mensagem_51_2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/227/mensagem_52_2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/226/mensagem_53_2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_02_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_03_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_04_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_06_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_07_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/55/indicacao_08_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_09_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/57/indicacao_10_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_12_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_13_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_14_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_15_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_16_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_18_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/3/ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/7/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/8/indicacao_52_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao_estcionamento_postodesaude_bordapinheirinho_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/10/54.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/11/55.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/20/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/21/indicacao_58_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao_59_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/26/60.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_61_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_62_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/42/ind_-_recomeca_parana_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/44/64.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/45/65.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/66/modelo_indicacao_rato.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_67_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_68_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_069_2022_piso_salarial_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_070_2022_joiao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_71_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_72_-_indicacao_aquisicao_cama_hospitalar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_73_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/117/74.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/118/75.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/123/indicacao_077_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/124/78.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/126/79_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_80_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/128/ciclovia_81.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_82_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_83_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/132/84.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/133/852022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/137/praca_jd_patricia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_88_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_89_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_090_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_91_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_92_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao__asfalto_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_asfalto_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_95_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_96_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_97_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/182/indicacao_98_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/184/abrigo_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/189/indicacao_100_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/191/calcada_av_dom_pedro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/192/102.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/200/recape_asfalto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/201/indicacao_104_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/202/indicacao_105_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/203/decoracao_natalina.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/204/guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/205/indicacao_-gratificacao_autoridade_de_transito_...pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/206/00-2022_-_manutencao_do_asfalto_em_alguns_pontos_da_rua_demerval_bielski..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/210/110.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/211/111.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/212/112.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/213/113.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/214/114.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_placa_abandono_animais.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/221/praca_menino_deus.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/224/erosao_calcada_25_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_119_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/231/indicacao_120_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/232/121.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/233/122.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/234/123.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/235/124.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/236/125.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_13_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/15/15.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/67/requerimento_016_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/68/requerimento_pss_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/125/19.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/149/requerimento_20_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/156/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/161/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/167/requerimento_23_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/183/requerimento_24_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/187/00-2022_copia_do_boletim_de_ocorrencia_ceu_das_artes..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_02_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_03_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_04_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_07_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_08_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_09_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_11_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_lei_12_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_14_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_16_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_17_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_18_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_19_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_20_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_22_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_23_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_24_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_25_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/1/1._projeto_de_lei_semana_nacional_de_prevencao_a_gravidez.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/2/1._projeto_de_lei_semana_nacional_de_prevencao_a_gravidez.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/5/joiao.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/12/projeto_de_lei_29_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/14/projeto_de_lei_30_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/17/projeto_de_lei_31_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei_32_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/23/pl_34_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/24/pl_35_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_37_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/28/00-2022_servidor_publico_padrao_-_juliana_piai_teckla.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/30/pl_39_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_lei_40_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/37/41.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_42_2022-_sicam_2.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_43_2022.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_44_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_45_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/104/projeto_de_lei_46_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_47_2022institui_o_projeto_nasce_uma_crianca_planta-se_uma_arvore_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_48_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/151/pl_49_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_alceu_benedetti.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_51_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_52_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_lei_53_2022.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/193/projeto_de_lei_54_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/199/pl_feira_municipal_da_saude.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/237/projeto_de_lei_56_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/238/projeto_de_lei_57_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/4/mocao_de_pesar.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/6/mocao_de_aplausos_-_jeps.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/16/mocao_de_aplausos_portal_da_politica.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/29/mocao_de_aplausos_-_insanos_moto_clube.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/41/mocao_de_aplausos_-_carlos_e_viviane.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/100/20_2022_mocao_de_aplausos_edson_eufrazio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/103/mocao_zizi.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/114/mocao_de_pesar_-_eidir_do_rocio_santos.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/119/mocao_de_pesar_miguel_lima_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/121/mocao_de_aplausos_maos_que_ajudam.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/135/mocao_-_loi_garcia_de_rezende.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/136/mocao_jackson_carlos_borges_de_souza.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/170/mocao_-_messias222.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/171/mocao_-_peixoto222.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/172/mocao_-_peixoto_2.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/173/mocao_-_isaque_colombo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/174/mocao_-_messiasjpatricia_123.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/175/mocao_-_mesias_colombo_12345.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/176/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/190/correto.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/33/projeto_de_decreto_legislativo_08_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/113/decreto_legislativo_11_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/152/decreto_legislativo_12_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_resolucao_03_2022_revoga_e_institui_novo_regimento_comprimido.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_de_resolucao_04_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_resolucao_05.2022_mesa.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/115/projeto_de_resolucao_06_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_resolucao_07_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_resolucao_08_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_resolucao_09_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/217/resolucao_10_2022_-_novo_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/218/resolucao_11_2022_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/38/emenda_aditiva_modificativa_01__ao_projeto_de_resolucao_03_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/39/emenda_modificativa_02__ao_projeto_de_resolucao_03_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/40/emenda_modificativa_03__ao_projeto_de_resolucao_03_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/159/emenda_modificativa_01_2022_ao_pl_33_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/164/resolucao-_emenda_modificativa_04_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/165/resolucao-_emenda_modificativa_05_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/209/emenda_impositiva_n.o_02-2022_ao_projeto_de_lei_39-2022.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/216/emenda_impositiva_n.o_02-2022_ao_projeto_de_lei_39-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/219/emenda_04_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/220/emenda_05_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/222/emenda_07.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/223/emenda_08.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/102/veto_total_ao_pl_33_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/279/mensagem_12_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/73/mensagem_27_2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/97/mensagem_28_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/106/mensagem_29_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/111/mensagem_30_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/110/mensagem_31_2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/120/mensagem_32_2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/131/mensagem_33_2022_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/134/mensagem_34_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/139/mensagem_35_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/140/mensagem_36_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/141/mensagem_37_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/142/mensagem_38_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/207/mensagem_39_2022_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/157/mensagem_40_2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/158/mensagem_41_2022_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/177/mensagem_42_2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/178/mensagem_43_2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/179/mensagem_45_2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/180/mensagem_46_2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/181/mensagem_47_2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/194/mensagem_48_2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/195/mensagem_49_2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/196/mensagem_50_2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/197/mensagem_51_2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/227/mensagem_52_2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/sapl/public/materialegislativa/2022/226/mensagem_53_2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatrobarras.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="120.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="178.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>